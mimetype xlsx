--- v6 (2026-08-03)
+++ v7 (2026-09-17)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2946">
   <si>
     <t>www.paylab.ro</t>
   </si>
   <si>
-    <t>08/2026</t>
+    <t>09/2026</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_ro</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_ro</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_ro</t>
   </si>
   <si>
     <t>Administration</t>
   </si>
   <si>
     <t>Administrație</t>
   </si>
@@ -208,102 +208,102 @@
   <si>
     <t>CSR specialist</t>
   </si>
   <si>
     <t>Specialist CSR</t>
   </si>
   <si>
     <t>* Management of corporate social responsibility (CSR) projects.
 * Preparation of press releases and cooperation with the media and organizing press conferences
 * Content preparation for company websites, digital media and social networks (Facebook, Instagram, YouTube)
 * Procurement and care of company materials (brochures, POS materials, posters, brochures)
 * Design and implementation of company events
 * Taking care of editing and translating company materials
 * Various administrative tasks such as planning, monitoring results, reporting, budgeting, etc.</t>
   </si>
   <si>
     <t>* Gestionarea proiectelor de responsabilitate socială corporativă (CSR).
 * Pregătirea comunicatelor de presă și colaborarea cu media și organizarea conferințelor de presă
 * Pregătirea conținutului pentru site-urile companiei, media digitală și rețelele sociale (Facebook, Instagram, YouTube)
 * Achiziționarea și gestionarea materialelor companiei (broșuri, materiale POS, afișe, broșuri)
 * Designul și implementarea evenimentelor companiei
 * Îngrijirea editării și traducerii materialelor companiei
 * Diverse sarcini administrative, cum ar fi planificarea, monitorizarea rezultatelor, raportarea, bugetarea etc.</t>
   </si>
   <si>
+    <t>Data Entry Operator</t>
+  </si>
+  <si>
+    <t>Operator introducere date</t>
+  </si>
+  <si>
+    <t>* Processing payroll by using ADP software. 
+* Maintaining all employee payroll records. 
+* Entering payroll information for all employees.
+* Recording tax withholding information.
+* Making appropriate changes in compliance with internal policies and external local, state and federal income tax regulations. 
+* Creating paper checks as well as direct deposits.
+* Creating reports to ensure accuracy of payroll processing.</t>
+  </si>
+  <si>
+    <t>* Procesarea salariilor prin utilizarea software-ului ADP.
+* Menținerea tuturor înregistrărilor de salarizare ale angajaților.
+* Introducerea informațiilor de salarizare pentru toți angajații.
+* Înregistrarea informațiilor privind reținerea impozitelor.
+* Efectuarea modificărilor adecvate în conformitate cu politicile interne și cu reglementările externe locale, statale și federale privind impozitul pe venit.
+* Crearea cecurilor pe hârtie și a depozitelor directe.
+* Crearea de rapoarte pentru a asigura acuratețea procesării salariilor.</t>
+  </si>
+  <si>
     <t>Data entry operator</t>
   </si>
   <si>
     <t>Funcționar introducere date</t>
   </si>
   <si>
     <t>* Inputting and updating data into computer systems accurately and efficiently.
 * Verifying and correcting data to ensure accuracy and completeness.
 * Maintaining organized records and files for easy retrieval of information.
 * Assisting in the preparation of reports and documents as required.
 * Collaborating with team members to ensure data integrity and consistency.
 * Responding to inquiries related to data entry and assisting with troubleshooting issues.
 * Performing regular backups of data to prevent loss of information.
 * Managing and prioritizing multiple tasks to meet deadlines effectively.
 * Ensuring compliance with data protection regulations and company policies.
 * Supporting administrative tasks as needed to enhance overall office productivity.</t>
   </si>
   <si>
     <t>* Introducerea și actualizarea datelor în sistemele de calculator cu acuratețe și eficiență.
 * Verificarea și corectarea datelor pentru a asigura acuratețea și completitudinea.
 * Menținerea unor evidențe și fișiere organizate pentru o recuperare ușoară a informațiilor.
 * Ajutor în pregătirea rapoartelor și documentelor, după cum este necesar.
 * Colaborarea cu membrii echipei pentru a asigura integritatea și consistența datelor.
 * Răspunsuri la întrebări legate de introducerea datelor și asistență pentru soluționarea problemelor.
 * Realizarea de copii de rezervă periodice a datelor pentru a preveni pierderea informațiilor.
 * Gestionarea și prioritizarea mai multor sarcini pentru a îndeplini termenele limită în mod eficient.
 * Asigurarea respectării reglementărilor de protecție a datelor și a politicilor companiei.
 * Sprijinirea sarcinilor administrative, după nevoie, pentru a îmbunătăți productivitatea generală a biroului.</t>
-  </si>
-[...22 lines deleted...]
-* Crearea de rapoarte pentru a asigura acuratețea procesării salariilor.</t>
   </si>
   <si>
     <t>Diversity, Equity and Inclusion Manager</t>
   </si>
   <si>
     <t>Manager pentru diversitate, egalitate și incluziune</t>
   </si>
   <si>
     <t>* Works with managers at various levels to assess the current state of diversity, equity and inclusion, identify potential solutions and influence steps for specific action planning.
 * Collaborates with other components to develop and execute short- and long-term business strategies for Diversity, Equity and Inclusion (DEI).
 * Develop and implement DEI capability development programs and initiatives in support of corporate strategies and individual support needs.
 * Conducts equality and inclusion audits of corporate and team initiatives.
 * Monitor progress on DEI corporate commitments.
 * Manages communication of DEI principles, plans, progress, and supplemental CR stories.
 * Collaborates with partners and leaders to influence policies and identify resources needed to create an inclusive environment.</t>
   </si>
   <si>
     <t>* Lucrează cu manageri la diferite niveluri pentru a evalua starea actuală a diversității, echității și incluziunii, pentru a identifica soluții potențiale și pentru a influența pașii pentru planificarea acțiunilor specifice.
 * Colaborează cu alte componente pentru a dezvolta și executa strategii de afaceri pe termen scurt și lung pentru Diversitate, Echitate și Incluziune (DEI).
 * Dezvoltați și implementați programe și inițiative de dezvoltare a capacităților DEI în sprijinul strategiilor corporative și nevoilor individuale de asistență.
 * Efectuează audituri de egalitate și incluziune ale inițiativelor corporative și ale echipei.
 * Monitorizarea progresului privind angajamentele corporative DEI.
 * Gestionează comunicarea principiilor, planurilor, progresului și poveștilor suplimentare ale DEI.
 * Colaborează cu parteneri și lideri pentru a influența politicile și pentru a identifica resursele necesare pentru a crea un mediu incluziv.</t>
   </si>