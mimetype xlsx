--- v7 (2026-09-17)
+++ v8 (2026-11-08)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2946">
   <si>
     <t>www.paylab.ro</t>
   </si>
   <si>
-    <t>09/2026</t>
+    <t>11/2026</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_ro</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_ro</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_ro</t>
   </si>
   <si>
     <t>Administration</t>
   </si>
   <si>
     <t>Administrație</t>
   </si>
@@ -208,102 +208,102 @@
   <si>
     <t>CSR specialist</t>
   </si>
   <si>
     <t>Specialist CSR</t>
   </si>
   <si>
     <t>* Management of corporate social responsibility (CSR) projects.
 * Preparation of press releases and cooperation with the media and organizing press conferences
 * Content preparation for company websites, digital media and social networks (Facebook, Instagram, YouTube)
 * Procurement and care of company materials (brochures, POS materials, posters, brochures)
 * Design and implementation of company events
 * Taking care of editing and translating company materials
 * Various administrative tasks such as planning, monitoring results, reporting, budgeting, etc.</t>
   </si>
   <si>
     <t>* Gestionarea proiectelor de responsabilitate socială corporativă (CSR).
 * Pregătirea comunicatelor de presă și colaborarea cu media și organizarea conferințelor de presă
 * Pregătirea conținutului pentru site-urile companiei, media digitală și rețelele sociale (Facebook, Instagram, YouTube)
 * Achiziționarea și gestionarea materialelor companiei (broșuri, materiale POS, afișe, broșuri)
 * Designul și implementarea evenimentelor companiei
 * Îngrijirea editării și traducerii materialelor companiei
 * Diverse sarcini administrative, cum ar fi planificarea, monitorizarea rezultatelor, raportarea, bugetarea etc.</t>
   </si>
   <si>
-    <t>Data Entry Operator</t>
-[...22 lines deleted...]
-  <si>
     <t>Data entry operator</t>
   </si>
   <si>
     <t>Funcționar introducere date</t>
   </si>
   <si>
     <t>* Inputting and updating data into computer systems accurately and efficiently.
 * Verifying and correcting data to ensure accuracy and completeness.
 * Maintaining organized records and files for easy retrieval of information.
 * Assisting in the preparation of reports and documents as required.
 * Collaborating with team members to ensure data integrity and consistency.
 * Responding to inquiries related to data entry and assisting with troubleshooting issues.
 * Performing regular backups of data to prevent loss of information.
 * Managing and prioritizing multiple tasks to meet deadlines effectively.
 * Ensuring compliance with data protection regulations and company policies.
 * Supporting administrative tasks as needed to enhance overall office productivity.</t>
   </si>
   <si>
     <t>* Introducerea și actualizarea datelor în sistemele de calculator cu acuratețe și eficiență.
 * Verificarea și corectarea datelor pentru a asigura acuratețea și completitudinea.
 * Menținerea unor evidențe și fișiere organizate pentru o recuperare ușoară a informațiilor.
 * Ajutor în pregătirea rapoartelor și documentelor, după cum este necesar.
 * Colaborarea cu membrii echipei pentru a asigura integritatea și consistența datelor.
 * Răspunsuri la întrebări legate de introducerea datelor și asistență pentru soluționarea problemelor.
 * Realizarea de copii de rezervă periodice a datelor pentru a preveni pierderea informațiilor.
 * Gestionarea și prioritizarea mai multor sarcini pentru a îndeplini termenele limită în mod eficient.
 * Asigurarea respectării reglementărilor de protecție a datelor și a politicilor companiei.
 * Sprijinirea sarcinilor administrative, după nevoie, pentru a îmbunătăți productivitatea generală a biroului.</t>
+  </si>
+  <si>
+    <t>Data Entry Operator</t>
+  </si>
+  <si>
+    <t>Operator introducere date</t>
+  </si>
+  <si>
+    <t>* Processing payroll by using ADP software. 
+* Maintaining all employee payroll records. 
+* Entering payroll information for all employees.
+* Recording tax withholding information.
+* Making appropriate changes in compliance with internal policies and external local, state and federal income tax regulations. 
+* Creating paper checks as well as direct deposits.
+* Creating reports to ensure accuracy of payroll processing.</t>
+  </si>
+  <si>
+    <t>* Procesarea salariilor prin utilizarea software-ului ADP.
+* Menținerea tuturor înregistrărilor de salarizare ale angajaților.
+* Introducerea informațiilor de salarizare pentru toți angajații.
+* Înregistrarea informațiilor privind reținerea impozitelor.
+* Efectuarea modificărilor adecvate în conformitate cu politicile interne și cu reglementările externe locale, statale și federale privind impozitul pe venit.
+* Crearea cecurilor pe hârtie și a depozitelor directe.
+* Crearea de rapoarte pentru a asigura acuratețea procesării salariilor.</t>
   </si>
   <si>
     <t>Diversity, Equity and Inclusion Manager</t>
   </si>
   <si>
     <t>Manager pentru diversitate, egalitate și incluziune</t>
   </si>
   <si>
     <t>* Works with managers at various levels to assess the current state of diversity, equity and inclusion, identify potential solutions and influence steps for specific action planning.
 * Collaborates with other components to develop and execute short- and long-term business strategies for Diversity, Equity and Inclusion (DEI).
 * Develop and implement DEI capability development programs and initiatives in support of corporate strategies and individual support needs.
 * Conducts equality and inclusion audits of corporate and team initiatives.
 * Monitor progress on DEI corporate commitments.
 * Manages communication of DEI principles, plans, progress, and supplemental CR stories.
 * Collaborates with partners and leaders to influence policies and identify resources needed to create an inclusive environment.</t>
   </si>
   <si>
     <t>* Lucrează cu manageri la diferite niveluri pentru a evalua starea actuală a diversității, echității și incluziunii, pentru a identifica soluții potențiale și pentru a influența pașii pentru planificarea acțiunilor specifice.
 * Colaborează cu alte componente pentru a dezvolta și executa strategii de afaceri pe termen scurt și lung pentru Diversitate, Echitate și Incluziune (DEI).
 * Dezvoltați și implementați programe și inițiative de dezvoltare a capacităților DEI în sprijinul strategiilor corporative și nevoilor individuale de asistență.
 * Efectuează audituri de egalitate și incluziune ale inițiativelor corporative și ale echipei.
 * Monitorizarea progresului privind angajamentele corporative DEI.
 * Gestionează comunicarea principiilor, planurilor, progresului și poveștilor suplimentare ale DEI.
 * Colaborează cu parteneri și lideri pentru a influența politicile și pentru a identifica resursele necesare pentru a crea un mediu incluziv.</t>
   </si>
@@ -16098,51 +16098,51 @@
   </si>
   <si>
     <t>Manager/Director pe țară</t>
   </si>
   <si>
     <t>* Responsibility for managing, directing, and acting on behalf of a foreign branch of the company (based on the authorisation of the parent company).
 * Responsibility for the ongoing implementation and achievement of the defined financial plan.
 * Inspecting the process compliance in the company.
 * Designing the short-term and long-term strategy of the company.
 * Designing and approving new opportunities to gain profit.
 * Representing the company at important business meetings and negotiations.
 * Communicating with members of senior management of the company and other departments.
 * Completing and sending regular reports to the parent company.</t>
   </si>
   <si>
     <t>* Responsabilitatea pentru gestionarea, conducerea și acționarea în numele unei sucursale străine a companiei (pe baza autorizației societății-mamă).
 * Responsabilitatea pentru implementarea și realizarea planului financiar definit în mod continuu.
 * Verificarea respectării proceselor în cadrul companiei.
 * Elaborarea strategiei companiei pe termen scurt și lung.
 * Proiectarea și aprobarea unor noi oportunități pentru obținerea de profit.
 * Reprezentarea companiei în cadrul unor întâlniri și negocieri comerciale importante.
 * Comunicarea cu membrii conducerii superioare a companiei și cu alte departamente.
 * Întocmirea și trimiterea de rapoarte regulate către societatea-mamă.</t>
   </si>
   <si>
-    <t>Economic/Financial Manager</t>
+    <t>Economic/Financial Director</t>
   </si>
   <si>
     <t>Director Economic</t>
   </si>
   <si>
     <t>* Responsibility for the smooth running of the economic department in the company.
 * Planning, managing, and monitoring all the financial activities in the company.
 * Managing, coordinating, motivating and assessing subordinate employees.
 * Drawing up a budget, forecasts, and a financial plan.
 * Managing and monitoring the cash flow of the company.
 * Communicating with commercial financial institutions, auditors, tax authorities, etc.
 * Completing reports and their presenting to the owners of the company.</t>
   </si>
   <si>
     <t>* Responsabilitate pentru buna funcționare a departamentului economic din cadrul companiei.
 * Planificarea, gestionarea și monitorizarea tuturor activităților financiare din cadrul companiei.
 * Gestionarea, coordonarea, motivarea și evaluarea angajaților subordonați.
 * Elaborarea unui buget, a prognozelor și a unui plan financiar.
 * Gestionarea și monitorizarea fluxului de numerar al companiei.
 * Comunicarea cu instituțiile financiare comerciale, auditori, autorități fiscale, etc.
 * Întocmirea rapoartelor și prezentarea acestora către proprietarii companiei.</t>
   </si>
   <si>
     <t>IT Director</t>
   </si>