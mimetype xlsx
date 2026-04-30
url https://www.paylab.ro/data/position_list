--- v3 (2026-03-15)
+++ v4 (2026-04-30)
@@ -12,56 +12,56 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2983">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2910">
   <si>
     <t>www.paylab.ro</t>
   </si>
   <si>
-    <t>03/2026</t>
+    <t>04/2026</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_ro</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_ro</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_ro</t>
   </si>
   <si>
     <t>Administration</t>
   </si>
   <si>
     <t>Administrație</t>
   </si>
@@ -208,102 +208,102 @@
   <si>
     <t>CSR specialist</t>
   </si>
   <si>
     <t>Specialist CSR</t>
   </si>
   <si>
     <t>* Management of corporate social responsibility (CSR) projects.
 * Preparation of press releases and cooperation with the media and organizing press conferences
 * Content preparation for company websites, digital media and social networks (Facebook, Instagram, YouTube)
 * Procurement and care of company materials (brochures, POS materials, posters, brochures)
 * Design and implementation of company events
 * Taking care of editing and translating company materials
 * Various administrative tasks such as planning, monitoring results, reporting, budgeting, etc.</t>
   </si>
   <si>
     <t>* Gestionarea proiectelor de responsabilitate socială corporativă (CSR).
 * Pregătirea comunicatelor de presă și colaborarea cu media și organizarea conferințelor de presă
 * Pregătirea conținutului pentru site-urile companiei, media digitală și rețelele sociale (Facebook, Instagram, YouTube)
 * Achiziționarea și gestionarea materialelor companiei (broșuri, materiale POS, afișe, broșuri)
 * Designul și implementarea evenimentelor companiei
 * Îngrijirea editării și traducerii materialelor companiei
 * Diverse sarcini administrative, cum ar fi planificarea, monitorizarea rezultatelor, raportarea, bugetarea etc.</t>
   </si>
   <si>
-    <t>Data Entry Operator</t>
-[...22 lines deleted...]
-  <si>
     <t>Data entry operator</t>
   </si>
   <si>
     <t>Funcționar introducere date</t>
   </si>
   <si>
     <t>* Inputting and updating data into computer systems accurately and efficiently.
 * Verifying and correcting data to ensure accuracy and completeness.
 * Maintaining organized records and files for easy retrieval of information.
 * Assisting in the preparation of reports and documents as required.
 * Collaborating with team members to ensure data integrity and consistency.
 * Responding to inquiries related to data entry and assisting with troubleshooting issues.
 * Performing regular backups of data to prevent loss of information.
 * Managing and prioritizing multiple tasks to meet deadlines effectively.
 * Ensuring compliance with data protection regulations and company policies.
 * Supporting administrative tasks as needed to enhance overall office productivity.</t>
   </si>
   <si>
     <t>* Introducerea și actualizarea datelor în sistemele de calculator cu acuratețe și eficiență.
 * Verificarea și corectarea datelor pentru a asigura acuratețea și completitudinea.
 * Menținerea unor evidențe și fișiere organizate pentru o recuperare ușoară a informațiilor.
 * Ajutor în pregătirea rapoartelor și documentelor, după cum este necesar.
 * Colaborarea cu membrii echipei pentru a asigura integritatea și consistența datelor.
 * Răspunsuri la întrebări legate de introducerea datelor și asistență pentru soluționarea problemelor.
 * Realizarea de copii de rezervă periodice a datelor pentru a preveni pierderea informațiilor.
 * Gestionarea și prioritizarea mai multor sarcini pentru a îndeplini termenele limită în mod eficient.
 * Asigurarea respectării reglementărilor de protecție a datelor și a politicilor companiei.
 * Sprijinirea sarcinilor administrative, după nevoie, pentru a îmbunătăți productivitatea generală a biroului.</t>
+  </si>
+  <si>
+    <t>Data Entry Operator</t>
+  </si>
+  <si>
+    <t>Operator introducere date</t>
+  </si>
+  <si>
+    <t>* Processing payroll by using ADP software. 
+* Maintaining all employee payroll records. 
+* Entering payroll information for all employees.
+* Recording tax withholding information.
+* Making appropriate changes in compliance with internal policies and external local, state and federal income tax regulations. 
+* Creating paper checks as well as direct deposits.
+* Creating reports to ensure accuracy of payroll processing.</t>
+  </si>
+  <si>
+    <t>* Procesarea salariilor prin utilizarea software-ului ADP.
+* Menținerea tuturor înregistrărilor de salarizare ale angajaților.
+* Introducerea informațiilor de salarizare pentru toți angajații.
+* Înregistrarea informațiilor privind reținerea impozitelor.
+* Efectuarea modificărilor adecvate în conformitate cu politicile interne și cu reglementările externe locale, statale și federale privind impozitul pe venit.
+* Crearea cecurilor pe hârtie și a depozitelor directe.
+* Crearea de rapoarte pentru a asigura acuratețea procesării salariilor.</t>
   </si>
   <si>
     <t>Diversity, Equity and Inclusion Manager</t>
   </si>
   <si>
     <t>Manager pentru diversitate, egalitate și incluziune</t>
   </si>
   <si>
     <t>* Works with managers at various levels to assess the current state of diversity, equity and inclusion, identify potential solutions and influence steps for specific action planning.
 * Collaborates with other components to develop and execute short- and long-term business strategies for Diversity, Equity and Inclusion (DEI).
 * Develop and implement DEI capability development programs and initiatives in support of corporate strategies and individual support needs.
 * Conducts equality and inclusion audits of corporate and team initiatives.
 * Monitor progress on DEI corporate commitments.
 * Manages communication of DEI principles, plans, progress, and supplemental CR stories.
 * Collaborates with partners and leaders to influence policies and identify resources needed to create an inclusive environment.</t>
   </si>
   <si>
     <t>* Lucrează cu manageri la diferite niveluri pentru a evalua starea actuală a diversității, echității și incluziunii, pentru a identifica soluții potențiale și pentru a influența pașii pentru planificarea acțiunilor specifice.
 * Colaborează cu alte componente pentru a dezvolta și executa strategii de afaceri pe termen scurt și lung pentru Diversitate, Echitate și Incluziune (DEI).
 * Dezvoltați și implementați programe și inițiative de dezvoltare a capacităților DEI în sprijinul strategiilor corporative și nevoilor individuale de asistență.
 * Efectuează audituri de egalitate și incluziune ale inițiativelor corporative și ale echipei.
 * Monitorizarea progresului privind angajamentele corporative DEI.
 * Gestionează comunicarea principiilor, planurilor, progresului și poveștilor suplimentare ale DEI.
 * Colaborează cu parteneri și lideri pentru a influența politicile și pentru a identifica resursele necesare pentru a crea un mediu incluziv.</t>
   </si>
@@ -1248,203 +1248,112 @@
   </si>
   <si>
     <t>Window Dresser, Decorator</t>
   </si>
   <si>
     <t>Decorator de vitrine, decorator</t>
   </si>
   <si>
     <t>* Window-dressing of shops, travel agencies, financial institutions, etc.
 * Moving and arranging objects, creating aesthetic decorations.
 * Placing price tags and labels on the goods.
 * Adjusting the decoration of displays to the current season and to ongoing events.
 * Dressing, undressing and changing mannequins’ clothes.</t>
   </si>
   <si>
     <t>* Aranjarea și decorarea vitrinelor magazinelor, agențiilor de turism, instituțiilor financiare etc.
 * Mutarea și aranjarea obiectelor pentru a crea decoruri estetice.
 * Plasarea etichetelor de preț și a labelurilor pe bunuri.
 * Adaptarea decorării vitrinelor la sezonul curent și la evenimentele aflate în desfășurare.
 * Îmbrăcarea, dezbrăcarea și schimbarea hainelor manechinelor.</t>
   </si>
   <si>
     <t>Banking</t>
   </si>
   <si>
-    <t>Account Manager</t>
-[...25 lines deleted...]
-  <si>
     <t>Anti-Money Laundering Specialist</t>
   </si>
   <si>
     <t>Specialist în lupta împotriva spălării banilor</t>
   </si>
   <si>
     <t>* Implementation, enforcement and control of money laundering and / or terrorist financing prevention measures in the company;
 * Checking new customers, reviewing documents, risk analysis of new customers;
 * Monitoring of existing customers according to established procedures;
 * Monitoring of suspicious transactions, customer activities, collection and analysis of data on such transactions, investigation of suspicious transactions;
 * Organization of the company's internal legal acts related to KYC, AML, customer risk, compliance control, organization of their change and renewal.</t>
   </si>
   <si>
     <t>* Implementarea, aplicarea și controlul măsurilor de prevenire a spălării banilor și/sau a finanțării terorismului în cadrul companiei;
 * Verificarea noilor clienți, revizuirea documentelor, analiză de risc a noilor clienți;
 * Monitorizarea clienților existenți conform procedurilor stabilite;
 * Monitorizarea tranzacțiilor suspecte, a activităților clienților, colectarea și analiza datelor referitoare la astfel de tranzacții, investigarea tranzacțiilor suspecte;
 * Organizarea actelor juridice interne ale companiei legate de KYC, AML, de risc al clienților, controlul conformității, organizarea schimbării și reînnoirii acestora.</t>
   </si>
   <si>
     <t>Back Office Specialist</t>
   </si>
   <si>
     <t>Specialist administrativ</t>
   </si>
   <si>
     <t>* Processing of all types of client requests.
 * Entering and updating the information in the bank information system.
 * Drawing up and processing of contracts and contract amendments for individual banking products.
 * Archiving documents in compliance with the internal regulations.
 * Mastering internal regulations, general business terms and conditions, and business conditions for individual banking products.
 * Communicating with internal and external clients.</t>
   </si>
   <si>
     <t>* Prelucrarea tuturor tipurilor de solicitări ale clienților.
 * Introducerea și actualizarea informațiilor în sistemul informatic bancar.
 * Întocmirea și prelucrarea contractelor și a amendamentelor la contracte pentru produse bancare individuale.
 * Arhivarea documentelor în conformitate cu reglementările interne.
 * Stăpânirea reglementărilor interne, a condițiilor generale de afaceri și a condițiilor de afaceri pentru produse bancare individuale.
 * Comunicarea cu clienții interni și externi.</t>
   </si>
   <si>
-    <t>Branch Director</t>
-[...28 lines deleted...]
-  <si>
     <t>Card Services Clerk</t>
   </si>
   <si>
     <t>Funcționar servicii card</t>
   </si>
   <si>
     <t>* Processing applications for the issuance of credit and debit cards.
 * Communicating with companies issuing credit cards and bank branches.
 * Participating in the creation and updating of internal regulations.
 * Cooperating with project managers on new projects.
 * Solving complaints.
 * Assessing the suitability of motives on credit cards in your own design.</t>
   </si>
   <si>
     <t>* Prelucrarea cererilor pentru emiterea cardurilor de credit și debit.
 * Comunicarea cu companiile care emit carduri de credit și sucursalele băncilor.
 * Participarea la crearea și actualizarea reglementărilor interne.
 * Cooperarea cu managerii de proiect pentru noile proiecte.
 * Rezolvarea reclamațiilor.
 * Evaluarea adecvării motivelor de pe cardurile de credit, conform propriilor concepții.</t>
-  </si>
-[...32 lines deleted...]
-* Promovarea produselor și serviciilor bancare în rândul clienților pentru a le îmbunătăți experiența bancară.</t>
   </si>
   <si>
     <t>Claims Administrator</t>
   </si>
   <si>
     <t>Administrator solicitări</t>
   </si>
   <si>
     <t>* Recovering overdue receivables from the customers of a leasing company.
 * Registering and controlling overdue receivables.
 * Processing and sending written and e-mail reminders.
 * Communicating with debtors and other departments within the company.
 * Planning repayment schedules in the event of the insolvency of debtors.
 * Registering and checking payments in the system.
 * Preparing materials for the legal department.</t>
   </si>
   <si>
     <t>* Recuperarea creanțelor restante de la clienții unei companii de leasing.
 * Înregistrarea și controlul creanțelor restante.
 * Procesarea și trimiterea de notificări scrise și prin e-mail.
 * Comunicarea cu debitorii și cu alte departamente din cadrul companiei.
 * Planificarea graficelor de rambursare în cazul de insolvabilitate a debitorilor.
 * Înregistrarea și verificarea plăților în sistem.
 * Pregătirea materialelor pentru departamentul juridic.</t>
   </si>
@@ -1510,76 +1419,50 @@
 * Efectuarea operațiunilor cu titluri de valoare în baza ordinelor clienților.
 * Calculul și controlul valorii curente a titlurilor de valoare aflate în administrarea băncii.
 * Plata dividendelor din titluri de valoare.
 * Reprezentarea clienților și a intereselor lor în cadrul adunărilor generale.</t>
   </si>
   <si>
     <t>Dealer/Trader</t>
   </si>
   <si>
     <t>Dealer/Specialist tranzacționare</t>
   </si>
   <si>
     <t xml:space="preserve">* Purchase, keeping and sale of securities, commodities and foreign currencies in the currency of the clients and/or on the account of the bank.
 * Monitoring and verifying prices of the financial tools at the security exchange.
 * Following and analyzing the development on financial markets.
 * Exchanging information with colleagues and clients.
 * Preparing financial reports.
 </t>
   </si>
   <si>
     <t>* Achiziționarea, deținerea și vânzarea de valori mobiliare, mărfuri și valute străine în moneda clienților și/sau în contul băncii.
 * Monitorizarea și verificarea prețurilor instrumentelor financiare la bursa de valori.
 * Urmărirea și analizarea evoluției piețelor financiare.
 * Schimbul de informații cu colegii și clienții.
 * Pregătirea raporturilor financiare.</t>
-  </si>
-[...24 lines deleted...]
-* Pregătirea raporturilor săptămânale și lunare.</t>
   </si>
   <si>
     <t>Financial Advisor</t>
   </si>
   <si>
     <t>Consultant financiar</t>
   </si>
   <si>
     <t>* Providing personalized financial advice to clients based on their individual financial situations and goals.
 * Analyzing clients' financial information to develop tailored investment strategies and plans.
 * Educating clients on various financial products and services, including investments, insurance, and retirement planning.
 * Monitoring clients' portfolios and making recommendations for adjustments as needed to optimize performance.
 * Building and maintaining strong relationships with clients to ensure high levels of satisfaction and trust.
 * Staying up-to-date with market trends, economic developments, and changes in financial regulations to provide informed advice.
 * Preparing and presenting financial plans and reports to clients in a clear and understandable manner.
 * Collaborating with other financial professionals, such as accountants and tax advisors, to provide comprehensive services.
 * Conducting regular reviews with clients to assess their financial goals and progress.
 * Actively seeking new clients through networking, referrals, and marketing efforts to grow the business.</t>
   </si>
   <si>
     <t>* Furnizarea de consultanță financiară personalizată pentru clienți pe baza situațiilor financiare individuale și a obiectivelor acestora.
 * Analizarea informațiilor financiare ale clienților pentru a dezvolta strategii și planuri de investiții personalizate.
 * Educația clienților cu privire la diverse produse și servicii financiare, inclusiv investiții, asigurări și planificarea pensionării.
 * Monitorizarea portofoliilor clienților și formularea de recomandări pentru ajustări, după caz, pentru a optimiza performanța.
 * Construirea și menținerea unor relații puternice cu clienții pentru a asigura niveluri înalte de satisfacție și încredere.
@@ -1751,80 +1634,50 @@
 * Gestionarea cerințelor speciale ale clienților (de exemplu, rezervarea biletelor pentru un eveniment, asigurarea transportului privat cu avionul etc.).</t>
   </si>
   <si>
     <t>Product Manager - Specialist</t>
   </si>
   <si>
     <t>Manager produs - Specialist</t>
   </si>
   <si>
     <t>* Developing the new and innovating the existing bank products and services.
 * Monitoring and analyzing the competitive environment.
 * Following the fulfilling of goals in the area of product profitability.
 * Taking part in creating and setting the processes connected with products.
 * Directing and training new employees.
 * Analyzing and solving arisen operating problems.
 * Cooperating with other departments of the bank.</t>
   </si>
   <si>
     <t>* Dezvoltarea de noi produse și servicii bancare și inovarea celor existente.
 * Monitorizarea și analiza mediului concurențial.
 * Urmărirea îndeplinirii obiectivelor în domeniul profitabilității produselor.
 * Participarea la crearea și stabilirea proceselor legate de produse.
 * Îndrumarea și pregătirea noilor angajați.
 * Analizarea și rezolvarea problemelor operative apărute.
 * Colaborarea cu alte departamente ale băncii.</t>
-  </si>
-[...28 lines deleted...]
-* Rămâne la curent cu tendințele din industrie și modificările legislative care afectează produsele bancare pentru a asigura conformitatea și competitivitatea.</t>
   </si>
   <si>
     <t>Relationship Manager</t>
   </si>
   <si>
     <t>Manager relații</t>
   </si>
   <si>
     <t xml:space="preserve">* Presenting and selling banking products and services to company clients.
 * Monitoring the market and competitors' activities within the assigned region.
 * Finding new clients.
 * Creating and developing business relationships with company clients.
 * Performing one's prescribed personal business plan.
 * Participating in performing financial and campaign plans.
 * Keeping records and the database of clients. </t>
   </si>
   <si>
     <t>* Prezentarea și vânzarea produselor și serviciilor bancare către clienții companiei.
 * Monitorizarea pieței și a activităților competitorilor din regiunea desemnată.
 * Găsirea de noi clienți.
 * Crearea și dezvoltarea relațiilor comerciale cu clienții companiei.
 * Îndeplinirea planului de afaceri personal stabilit.
 * Participarea la realizarea planurilor financiare și de campanie.
 * Ținerea evidenței și a bazei de date a clienților.</t>
   </si>
@@ -2067,80 +1920,50 @@
 * Conducting diagnostics and troubleshooting of electrical issues in vehicles.
 * Collaborating with engineers to implement electrical solutions and improvements.
 * Utilizing specialized software and tools for circuit design and analysis.
 * Performing routine maintenance and inspection of electrical systems in vehicles.
 * Ensuring compliance with safety standards and regulations in all electrical work.
 * Documenting technical specifications, test results, and maintenance records.
 * Supporting the assembly and installation of electrical components in vehicles.
 * Participating in research and development projects to innovate new electrical technologies for automotive applications.
 * Providing technical support and training to other team members and departments as needed.
 * Staying updated with advancements in automotive electrical engineering and technologies.</t>
   </si>
   <si>
     <t>* Asistarea la proiectarea, dezvoltarea și testarea sistemelor și componentelor electrice pentru aplicații auto.
 * Efectuarea de diagnoze și depanări ale problemelor electrice ale vehiculelor.
 * Colaborarea cu inginerii pentru implementarea soluțiilor și îmbunătățirilor electrice.
 * Utilizarea de software și instrumente specializate pentru proiectarea și analiza circuitelor.
 * Efectuarea întreținerii și inspecției periodice a sistemelor electrice din vehicule.
 * Asigurarea conformității cu standardele și reglementările de siguranță în toate lucrările electrice.
 * Documentarea specificațiilor tehnice, rezultatelor testelor și înregistrărilor de întreținere.
 * Susținerea asamblării și instalării componentelor electrice în vehicule.
 * Participarea la proiecte de cercetare și dezvoltare pentru inovarea noilor tehnologii electrice pentru aplicații auto.
 * Furnizarea de suport tehnic și instruire pentru ceilalți membri ai echipei și departamente, după nevoie.
 * Menținerea la curent cu progresele din domeniul ingineriei electrice auto și tehnologiilor conexe.</t>
   </si>
   <si>
-    <t>Machine Operator</t>
-[...28 lines deleted...]
-  <si>
     <t>Maintenance Engineer</t>
   </si>
   <si>
     <t>Inginer mentenanță</t>
   </si>
   <si>
     <t>* Providing preventive and operational maintenance of machinery and equipment.
 * Managing, coordinating, motivating and evaluating subordinate employees.
 * Developing and updating maintenance plans.
 * Identifying worn parts.
 * Ordering spare parts.
 * Analysing the causes of downtime and taking measures to eliminate them.
 * Monitoring and controlling maintenance costs.
 * Communicating with shift masters, process engineers and suppliers of machinery and equipment.</t>
   </si>
   <si>
     <t>* Furnizarea de mentenanță preventivă și operațională pentru mașini și echipamente.
 * Gestionarea, coordonarea, motivarea și evaluarea angajaților subordonați.
 * Dezvoltarea și actualizarea planurilor de mentenanță.
 * Identificarea pieselor uzate.
 * Comandarea pieselor de schimb.
 * Analizarea cauzelor opririlor și luarea de măsuri pentru eliminarea acestora.
 * Monitorizarea și controlul costurilor de mentenanță.
 * Comunicarea cu șefii de tură, inginerii de proces și furnizorii de mașini și echipamente.</t>
   </si>
@@ -2413,92 +2236,67 @@
 * Responsabilitate pentru utilizarea și calibrarea corectă a instrumentelor de măsurare mecanice și electrice.
 * Participarea la rezolvarea situațiilor non-standard care apar în timpul producției de volume.
 * Arhivarea probelor cerute de legislație.</t>
   </si>
   <si>
     <t>Chemist</t>
   </si>
   <si>
     <t>Chimist</t>
   </si>
   <si>
     <t>* Examining, measuring and recording chemical composition, density, acidity, particle size and form of a wide range of substances, compounds and materials.
 * Conducting experiments and tests by mixing two or more chemicals together.
 * Recording the findings.
 * Producing new products and improving sensory characteristics of existing products.
 * Controlling and coordinating activities of directly subordinate laboratory workers.</t>
   </si>
   <si>
     <t>* Examinarea, măsurarea și înregistrarea compoziției chimice, densității, acidității, mărimii și formei particulelor pentru o gamă largă de substanțe, compuși și materiale.
 * Efectuarea de experimente și teste prin amestecarea a două sau mai multe substanțe chimice.
 * Înregistrarea rezultatelor.
 * Producerea de noi produse și îmbunătățirea caracteristicilor senzoriale ale produselor existente.
 * Controlul și coordonarea activităților lucrătorilor de laborator direct subordonați.</t>
   </si>
   <si>
-    <t>* Operating and monitoring machinery and equipment in the chemical production process.
-[...26 lines deleted...]
-  <si>
     <t>* Invenția de noi procese tehnologice și îmbunătățirea celor existente.
 * Supravegherea respectării rețetelor și a proceselor tehnologice.
 * Gestionarea procesului de pre-producție pentru a elimina orice posibile neajunsuri.
 * Evaluarea calității produselor noi.
 * Propunerea de măsuri pentru optimizarea proceselor de producție.
 * Analizarea variațiilor apărute împreună cu șefii de tură.
 * Redactarea și actualizarea documentației tehnologice și/sau a desenelor.
 * Cooperarea în pregătirea calculațiilor de prețuri.</t>
   </si>
   <si>
     <t>Commerce</t>
   </si>
   <si>
     <t>Comerț</t>
+  </si>
+  <si>
+    <t>Account Manager</t>
   </si>
   <si>
     <t>* Responsibility for the sale and presentation of products or services of the company.
 * Market research and monitoring of competitive activities.
 * Reaching out to potential clients with business offers and creating new business contacts.
 * Providing guidance in selecting the appropriate solution according to defined, individual client requirements and needs.
 * Maintaining regular telephone and e-mail communication with clients.
 * Organising and conducting business meetings.
 * Submitting price offers and negotiating the final form of contract terms and conditions.
 * Responsibility for meeting defined business plans and targets.</t>
   </si>
   <si>
     <t>* Responsabilitate pentru vânzarea și prezentarea produselor sau serviciilor companiei.
 * Cercetare de piață și monitorizarea activităților concurențiale.
 * Contactarea potențialilor clienți cu oferte comerciale și crearea de noi contacte de afaceri.
 * Furnizarea de îndrumări în selectarea soluției adecvate potrivit cerințelor și nevoilor individuale definite ale clienților.
 * Menținerea unei comunicări regulate prin telefon și e-mail cu clienții.
 * Organizarea și desfășurarea întâlnirilor de afaceri.
 * Înaintarea ofertelor de preț și negocierea formei finale a termenilor și condițiilor contractuale.
 * Responsabilitate pentru îndeplinirea planurilor și obiectivelor de afaceri definite.</t>
   </si>
   <si>
     <t>Betting Clerk</t>
   </si>
   <si>
@@ -2519,74 +2317,50 @@
   <si>
     <t>* Realizarea tranzacțiilor de pariuri și gestionarea procedurilor de manipulare a numerarului.
 * Asistență pentru clienți la plasarea pariurilor și furnizarea de informații despre opțiunile de pariuri.
 * Comunicarea eficientă cu clienții pentru a îmbunătăți experiența clienților și pentru a răspunde la solicitări.
 * Menținerea curățeniei și organizării spațiului și echipamentelor de pariuri.
 * Monitorizarea și raportarea oricăror neregularități sau discrepanțe în operațiunile de pariuri.
 * Asigurarea conformității cu reglementările și politicile companiei.
 * Procesarea plăților și gestionarea caselor de marcat cu exactitate.
 * Furnizarea de sprijin în timpul evenimentelor promoționale și al ocaziilor speciale de pariuri.
 * Colaborarea cu membrii echipei pentru a atinge obiectivele operaționale și pentru a îmbunătăți calitatea serviciilor.
 * Menținerea la curent cu evenimentele sportive și tendințele de pariuri pentru a informa clienții.</t>
   </si>
   <si>
     <t>Bookmaker</t>
   </si>
   <si>
     <t>Agent pariuri</t>
   </si>
   <si>
     <t>* Creating, announcing and suspending betting opportunities.
 * Editing the announced rates when necessary.</t>
   </si>
   <si>
     <t>* Crearea, anunțarea și suspendarea oportunităților de pariere.
 * Editarea ratelor anunțate atunci când este necesar.</t>
-  </si>
-[...22 lines deleted...]
-* Pregătește și prezintă rapoarte regulate privind performanța sucursalei, progresul și provocările pentru managementul superior.</t>
   </si>
   <si>
     <t>Business Analyst</t>
   </si>
   <si>
     <t>* Gathering information about the market and analysing the needs of customers.
 * Reporting analysis results to your superior.
 * Defining the fields of prospective production and business activities on the basis of market research.
 * Evaluating the results of analyses, designing market segments, short-term and long-term plans.
 * Providing recommendations for the future strategy.</t>
   </si>
   <si>
     <t>* Colectarea de informații despre piață și analizarea nevoilor clienților.
 * Prezentarea rezultatelor analizei superiorului.
 * Definirea domeniilor de producție și activități comerciale prospective pe baza cercetării de piață.
 * Evaluarea rezultatelor analizelor, proiectarea segmentelor de piață, planurilor pe termen scurt și lung.
 * Furnizarea de recomandări pentru strategia viitoare.</t>
   </si>
   <si>
     <t>Buying Agent</t>
   </si>
   <si>
     <t>Agent de achiziții</t>
   </si>
   <si>
@@ -2618,50 +2392,56 @@
 * Demonstrating vehicle features and benefits to potential buyers.
 * Providing information on financing options, warranties, and after-sales services.
 * Building and maintaining relationships with customers to encourage repeat business.
 * Negotiating sales agreements and closing deals effectively.
 * Keeping up-to-date with industry trends, product knowledge, and market conditions.
 * Collaborating with the sales team to meet and exceed sales targets.
 * Conducting follow-up calls and emails to ensure customer satisfaction post-sale.
 * Maintaining accurate records of sales activities and customer interactions.
 * Participating in promotional events and marketing campaigns to attract new customers.
 * Ensuring compliance with company policies and legal regulations in all sales transactions.
 * Handling customer inquiries and resolving issues in a timely and professional manner.</t>
   </si>
   <si>
     <t>* Interacțiune cu clienții pentru a înțelege nevoile și preferințele lor în domeniul automobilelor.
 * Prezentarea caracteristicilor și beneficiilor vehiculelor către potențialii cumpărători.
 * Furnizarea de informații despre opțiunile de finanțare, garanții și servicii post-vânzare.
 * Construirea și menținerea relațiilor cu clienții pentru a încuraja afacerile repetitive.
 * Negocierea acordurilor de vânzare și încheierea tranzacțiilor în mod eficient.
 * Menținerea la curent cu tendințele din industrie, cunoștințele despre produse și condițiile de piață.
 * Colaborarea cu echipa de vânzări pentru a întâlni și depăși obiectivele de vânzări.
 * Efectuarea de apeluri și emailuri de follow-up pentru a asigura satisfacția clienților după vânzare.
 * Păstrarea unor înregistrări exacte ale activităților de vânzări și interacțiunilor cu clienții.
 * Participarea la evenimente promoționale și campanii de marketing pentru a atrage noi clienți.
 * Asigurarea respectării politicilor companiei și a reglementărilor legale în toate tranzacțiile de vânzări.
 * Gestionarea solicitărilor clienților și rezolvarea problemelor în mod prompt și profesional.</t>
+  </si>
+  <si>
+    <t>Cashier</t>
+  </si>
+  <si>
+    <t>Casier</t>
   </si>
   <si>
     <t>* Recording of shopping items in the cash register.
 * Cancellation of incorrectly charged items.
 * Checking the price and nature of charged items.
 * Accepting cash in domestic and foreign currency, meal tickets, shopping vouchers and payment cards; issuing cash for the purchase made.
 * Selling complementary goods in the vicinity of the cash desk.
 * Performing sensory control of received banknotes and vouchers, complying with internal guidelines and safety procedures.
 * Responsibility for the cash in the cash register, recounting and delivering of the daily receipts.
 * Maintaining a clean and tidy workplace.</t>
   </si>
   <si>
     <t>* Înregistrarea articolelor cumpărate în casa de marcat.
 * Anularea articolelor încărcate în mod eronat.
 * Verificarea prețului și naturii articolelor încărcate.
 * Acceptarea de numerar în monedă națională și străină, tichete de masă, vouchere de cumpărături și carduri de plată; eliberarea de numerar pentru cumpărăturile efectuate.
 * Vânzarea de bunuri complementare în apropierea casei de marcat.
 * Efectuarea controlului senzorial al bancnotelor și voucherelor primite, respectând liniile directoare interne și procedurile de siguranță.
 * Responsabilitate pentru numerarul din casa de marcat, renumărarea și predarea chitanțelor zilnice.
 * Menținerea unui loc de muncă curat și ordonat.</t>
   </si>
   <si>
     <t>Complaints Department Clerk</t>
   </si>
   <si>
@@ -2873,50 +2653,56 @@
 * Implementing promotional strategies and marketing campaigns to drive online sales.
 * Analyzing sales data and website traffic to identify trends and improve performance.
 * Collaborating with the marketing team to enhance the online presence of the shop.
 * Maintaining accurate records of sales, returns, and customer interactions.
 * Ensuring compliance with e-commerce regulations and standards for online sales.
 * Utilizing e-commerce platforms and software to streamline operations and improve efficiency.
 * Providing regular reports on performance metrics and suggesting improvements.
 * Assisting with the development and maintenance of the online shop’s user interface for optimal customer engagement.</t>
   </si>
   <si>
     <t>* Supravegherea operațiunilor zilnice ale magazinului online, asigurând o experiență clienți fără probleme.
 * Gestionarea listelor de produse, inclusiv adăugarea de noi produse, actualizarea descrierilor și optimizarea imaginilor.
 * Monitorizarea nivelurilor de stoc și coordonarea cu furnizorii pentru reîncărcarea articolelor după nevoie.
 * Prelucrarea comenzilor clienților și asigurarea îndeplinirii și expedierii la timp.
 * Gestionarea întrebărilor clienților și rezolvarea problemelor prin email, chat și telefon într-un mod profesional.
 * Implementarea strategiilor promoționale și a campaniilor de marketing pentru creșterea vânzărilor online.
 * Analizarea datelor de vânzări și traficului pe site pentru identificarea tendințelor și îmbunătățirea performanței.
 * Colaborarea cu echipa de marketing pentru Îmbunătățirea prezenței online a magazinului.
 * Întreținerea unor înregistrări exacte ale vânzărilor, returnărilor și interacțiunilor cu clienții.
 * Asigurarea conformității cu reglementările și standardele comerciale electronice pentru vânzări online.
 * Utilizarea platformelor și software-ului de comerț electronic pentru simplificarea operațiunilor și îmbunătățirea eficienței.
 * Furnizarea de rapoarte regulate pe parcursul metricelor de performanță și sugestii de Îmbunătățire.
 * Asistarea în dezvoltarea și întreținerea interfeței utilizatorului a magazinului online pentru o implicare optimală a clienților.</t>
   </si>
   <si>
+    <t>Product Manager</t>
+  </si>
+  <si>
+    <t>Manager de produs</t>
+  </si>
+  <si>
     <t>* Creating business solutions, processes and business models.
 * Processing technical and price proposals.
 * Designing and implementing measures for development.
 * Promoting the sale of products with respect to technical and procedural aspects and relations with suppliers.
 * Managing the relative technical and commercial documentation.
 * Analysing market conditions, processing the results of market analysis, providing regular reports on the results and their presentation.
 * Cooperating with business and technical section of the company.
 * Representing the company in meetings with business partners and other entities.</t>
   </si>
   <si>
     <t>* Crearea de soluții de afaceri, procese și modele de afaceri.
 * Prelucrarea propunerilor tehnice și de preț.
 * Proiectarea și implementarea de măsuri pentru dezvoltare.
 * Promovarea vânzării de produse în ceea ce privește aspectele tehnice și procedurale și relațiile cu furnizorii.
 * Gestionarea documentației tehnice și comerciale aferente.
 * Analizarea condițiilor de piață, procesarea rezultatelor analizei de piață, furnizarea de rapoarte regulate privind rezultatele și prezentarea lor.
 * Cooperarea cu secțiile comerciale și tehnice ale companiei.
 * Reprezentarea companiei în întâlnirile cu partenerii de afaceri și alte entități.</t>
   </si>
   <si>
     <t>Promotional Assistant</t>
   </si>
   <si>
     <t>Asistent promoții</t>
   </si>
@@ -3301,228 +3087,228 @@
     <t>Construcții și imobiliare</t>
   </si>
   <si>
     <t>Architect</t>
   </si>
   <si>
     <t>Arhitect</t>
   </si>
   <si>
     <t>* Preparing construction plans for public works, investment plans, architectural and urban studies, local plan surveys, and analyses.
 *Developing architectural designs and documentation concerning the placement of constructions and their alternations, project documentation of constructions and their alternations, including their interior as well as exterior, reconstruction and modernisation of buildings and restoration of architectural monuments.
 * Project management and coordination of subprojects developed by engineers, landscapers, and other specialists as well as professional author's supervision regarding the construction work in accordance with the approved project documentation and construction supervision.
 * Architectural works in graphic and model form, including the development of specifications and technical documentation.
 * Providing architectural guidance to investors and real estate owners and investor representation during the preparation and provision of construction works.
 * Preparing expert opinions and estimates.</t>
   </si>
   <si>
     <t>* Elaborarea planurilor de construcție pentru lucrări publice, planuri de investiții, studii de arhitectură și urbanism, studii și analize ale planului local.
 * Dezvoltarea proiectelor și documentațiilor arhitecturale privind amplasarea construcțiilor și modificările lor, documentația proiectelor de construcții și modificărilor acestora, inclusiv interiorul și exteriorul, reconstrucția și modernizarea clădirilor și restaurarea monumentelor arhitecturale.
 * Managementul și coordonarea proiectelor dezvoltate de ingineri, peisagiști și alți specialiști, precum și supravegherea profesională a lucrărilor de construcție în conformitate cu documentația proiectului aprobat și supravegherea construcției.
 * Lucrări arhitecturale în formă grafică și sub formă de model, inclusiv elaborarea specificațiilor și a documentației tehnice.
 * Oferta de îndrumare arhitecturală pentru investitori și proprietari de imobiliare și reprezentarea investitorilor în timpul pregătirii și executării lucrărilor de construcție.
 * Elaborarea de opinii experte și estimări.</t>
   </si>
   <si>
-    <t>Bidding engineer</t>
-[...2 lines deleted...]
-    <t>Inginer ofertare</t>
+    <t>Bricklayer</t>
+  </si>
+  <si>
+    <t>Zidar</t>
+  </si>
+  <si>
+    <t>* Reading technical and project documentation.
+* Preparing mortar, cement, skim coats, and plasters.
+* Cutting bricks to the required shapes and sizes.
+* Work on bearing, dividing, and non-bearing walls, columns, arches, chimneys, and fireplaces.
+* Checking walls for levelness using a bricklayer straightedge with a bubble level.
+* Insulating building facades, insulation against groundwater and noise.
+* Completing and repairing outdoor and indoor plaster work.
+* Setting up and taking down bricklayer scaffolding.</t>
+  </si>
+  <si>
+    <t>* Citiţi documentaţiile tehnice şi de proiect.
+* Pregătirea mortarului, cimentului, tencuielilor de finisare şi gleturilor.
+* Tăierea cărămizilor la forme şi dimensiuni dorite.
+* Lucrul la pereţi portanţi, de compartimentare şi neportanţi, coloane, arcade, coşuri de fum şi sobe.
+* Verificarea nivelului pereţilor folosind o dreaptă de zidar cu nivelă.
+* Izolarea faţadelor clădirilor, izolarea împotriva apei subterane şi a zgomotului.
+* Finalizarea şi reparaţia lucrărilor de tencuială în exterior şi în interior.
+* Montarea şi demontarea eşafodajelor pentru zidari.</t>
+  </si>
+  <si>
+    <t>Building Control Surveyor</t>
+  </si>
+  <si>
+    <t>Evaluator control proprietăți imobiliare</t>
+  </si>
+  <si>
+    <t>* Monitoring the method and process of completing construction projects in accordance with occupational health and safety standards.
+* Responsibility for proper installation and operation of technical equipment on the construction site.
+* Responsibility for professional storage and suitability of construction products, materials, machinery and equipment.
+* Supervising the daily management of the building journal.
+* Ensuring the compliance of the spatial position with the construction documentation as well as compliance with general technical requirements for construction.
+* Shared responsibility for the compliance with the conditions of decisions issued for the construction of the building.
+* Ensuring the elimination of identified deficiencies, informing the building authority in case of defects that cannot be removed in the course of construction supervision.</t>
+  </si>
+  <si>
+    <t>* Monitorizarea metodei și a procesului de realizare a proiectelor de construcții în conformitate cu standardele de sănătate și securitate în muncă.
+* Răspunderea pentru instalarea și funcționarea corespunzătoare a echipamentului tehnic pe șantierul de construcție.
+* Răspunderea pentru depozitarea profesională și adecvarea produselor de construcție, materialelor, mașinilor și echipamentelor.
+* Supravegherea gestionării zilnice a jurnalului de construcție.
+* Asigurarea conformității poziției spațiale cu documentația de construcție, precum și conformitatea cu cerințele tehnice generale pentru construcții.
+* Răspunderea comună pentru respectarea condițiilor deciziilor emise pentru construirea clădirii.
+* Asigurarea eliminării deficiențelor identificate, informarea autorității în construcții în cazul defectelor care nu pot fi înlăturate în cursul supravegherii construcțiilor.</t>
+  </si>
+  <si>
+    <t>Building Technician</t>
+  </si>
+  <si>
+    <t>Tehnician construcții</t>
+  </si>
+  <si>
+    <t>* Coordinating and managing activities concerning repairs and maintenance of objects and devices
+* Securing data to develop budgets and calculation
+* Communication with customers, dealing with complaints and technical problems
+* Troubleshooting</t>
+  </si>
+  <si>
+    <t>* Coordonarea și gestionarea activităților legate de reparații și întreținere a obiectelor și dispozitivelor
+* Securizarea datelor pentru dezvoltarea bugetelor și calculelor
+* Comunicarea cu clienții, soluționarea reclamațiilor și problemelor tehnice
+* Identificarea și rezolvarea problemelor tehnice</t>
+  </si>
+  <si>
+    <t>CAD Specialist</t>
+  </si>
+  <si>
+    <t>Specialist CAD</t>
+  </si>
+  <si>
+    <t>* Preparing detailed drawings and plans using CAD software for construction and real estate projects.
+* Collaborating with architects, engineers, and project managers to understand project requirements and specifications.
+* Ensuring accuracy and compliance with industry standards and regulations in all CAD designs.
+* Modifying existing designs based on feedback from team members or clients.
+* Creating 3D models and visualizations to aid in project presentations and stakeholder discussions.
+* Conducting regular quality checks on drawings and models to maintain high standards of precision.
+* Maintaining organized digital files and documentation of all CAD work for easy retrieval and reference.
+* Assisting in the preparation of project proposals and cost estimates through detailed drawings.
+* Staying updated with the latest CAD technologies and software advancements to improve efficiency.
+* Providing technical support and guidance to team members on CAD-related issues.</t>
+  </si>
+  <si>
+    <t>* Pregătirea desenelor și a planurilor detaliate utilizând software-ul CAD pentru proiecte de construcții și imobiliare.
+* Colaborarea cu arhitecți, ingineri și manageri de proiect pentru a înțelege cerințele și specificațiile proiectului.
+* Asigurarea preciziei și conformității cu standardele și reglementările industriale în toate desenele CAD.
+* Modificarea desenelor existente pe baza feedback-ului din partea membrilor echipei sau a clienților.
+* Crearea modelelor și vizualizărilor 3D pentru a facilita prezentările proiectelor și discuțiile cu părțile interesate.
+* Efectuarea de verificări regulate a calității desenelor și modelelor pentru a menține standarde ridicate de precizie.
+* Păstrarea fișierelor digitale și a documentației organizate ale tuturor lucrărilor CAD pentru a ușura regăsirea și consultarea.
+* Asistarea la pregătirea propunerilor de proiect și a estimărilor costurilor prin intermediul desenelor detaliate.
+* Menținerea la curent cu ultimele tehnologii și avansuri software CAD pentru a îmbunătăți eficiența.
+* Furnizarea sprijinului tehnic și a îndrumărilor membrilor echipei în legătură cu problemele CAD.</t>
+  </si>
+  <si>
+    <t>Carpenter</t>
+  </si>
+  <si>
+    <t>Tâmplar</t>
+  </si>
+  <si>
+    <t>* Fabricating, altering, repairing, building and assembling the formwork, foundations, lintels, pillars and ceilings.
+* Cutting and shaping wood parts.
+* Establishment of structures and carpentry constructions according to planimetric and as-built drawings.
+* Fulfilling the tasks involved in the establishment of structures.</t>
+  </si>
+  <si>
+    <t>* Confecționarea, modificarea, repararea, construirea și asamblarea cofrajelor, fundațiilor, lintourilor, stâlpilor și tavanelor.
+* Tăierea și modelarea pieselor din lemn.
+* Realizarea structurilor și construcțiilor de tâmplărie conform desenelor planimetrice și execuției.
+* Îndeplinirea sarcinilor implicate în realizarea structurilor.</t>
+  </si>
+  <si>
+    <t>Civil Engineer</t>
+  </si>
+  <si>
+    <t>Inginer instalații/ Civil</t>
+  </si>
+  <si>
+    <t>* Completing preparatory, technical, project and other construction and construction-technical documentation for the authorisation of constructions, their alterations, and maintenance work.
+* Completing partial documentation for territorial plans.
+* Completing documentation for the assessment of the impact of construction work on the environment.
+* Providing the technical and economic consulting services (expert opinions, surveys, estimates, etc.).
+* Performing construction measurements and construction diagnostics.
+* Providing professional author's supervision regarding the construction work in accordance with the approved project documentation.
+* Representation investor during the preparation and provision of construction works.</t>
+  </si>
+  <si>
+    <t>* Întocmirea documentației pregătitoare, tehnice, de proiect și altor documentații tehnice de construcții pentru autorizarea construcțiilor, a modificărilor și a lucrărilor de întreținere.
+* Întocmirea documentației parțiale pentru planurile teritoriale.
+* Întocmirea documentației pentru evaluarea impactului lucrărilor de construcție asupra mediului.
+* Prestarea de servicii de consultanță tehnică și economică (avize de expert, sondaje, estimări, etc.).
+* Efectuarea de măsurători și diagnostice de construcție.
+* Furnizarea de supraveghere profesională de autor cu privire la lucrările de construcție, în conformitate cu documentația de proiect aprobată.
+* Reprezentarea investitorului în timpul pregătirii și executării lucrărilor de construcție.</t>
+  </si>
+  <si>
+    <t>Civil Engineer for Public Procurement</t>
+  </si>
+  <si>
+    <t>Inginer constructor pentru achiziții publice</t>
   </si>
   <si>
     <t>* Preparing and submitting competitive bids for construction projects.
 * Analyzing project requirements and specifications to determine bid scope.
 * Collaborating with project managers, engineers, and other stakeholders to gather necessary information.
 * Conducting cost analysis and estimating project expenses to create accurate bid proposals.
 * Researching and identifying potential subcontractors and suppliers for project needs.
 * Ensuring compliance with legal and regulatory requirements in bid submissions.
 * Presenting bids to clients and addressing any inquiries or concerns.
 * Maintaining records of bids submitted and outcomes for future reference.
 * Monitoring industry trends and competitor activities to enhance bidding strategies.
 * Participating in negotiations with clients and stakeholders to secure contracts.
 * Assisting in the development of project schedules and resource allocation.
 * Providing support during the project execution phase to ensure adherence to bid specifications.
 * Contributing to the continuous improvement of bidding processes and methodologies.
 * Attending industry conferences and networking events to promote the company and gather insights.</t>
   </si>
   <si>
     <t>* Pregătirea și depunerea unor oferte competitive pentru proiecte de construcții.
 * Analizarea cerințelor și specificațiilor proiectului pentru a determina sfera ofertei.
 * Colaborarea cu managerii de proiect, inginerii și alți factori interesați pentru a colecta informații necesare.
 * Realizarea analizelor de cost și estimarea cheltuielilor legate de proiect pentru a crea propuneri de ofertă exacte.
 * Cercetarea și identificarea potențialilor subcontractanți și furnizori pentru nevoile proiectului.
 * Asigurarea conformității cu cerințele legale și de reglementare în cadrul ofertelor depuse.
 * Prezentarea ofertelor către clienți și adresarea oricăror întrebări sau preocupări.
 * Păstrarea evidenței ofertelor depuse și a rezultatelor pentru referințe viitoare.
 * Monitorizarea tendințelor din industrie și a activităților concurenților pentru a îmbunătăți strategiile de licitație.
 * Participarea la negocieri cu clienții și părțile interesate pentru a securiza contractele.
 * Asistarea la dezvoltarea programelor de proiect și a alocării resurselor.
 * Furnizarea de suport în faza de executare a proiectului pentru a asigura respectarea specificațiilor din ofertă.
 * Contribuirea la îmbunătățirea continuă a proceselor și a metodologiilor de licitație.
 * Participarea la conferințe și evenimente de networking din industrie pentru a promova compania și a colecta informații.</t>
   </si>
   <si>
-    <t>Bricklayer</t>
-[...138 lines deleted...]
-  <si>
     <t>Construction Manager</t>
   </si>
   <si>
     <t>Manager construcții</t>
   </si>
   <si>
     <t>* Coordinating and organising the staff according to the site manager’s instructions.
 * Monitoring the construction processes and procedures while maintaining safety and health at work.
 * Supervising the performance of construction works in accordance with the work schedule.
 * Performing the activities according to construction documentation and their recording in the site diary.
 * Responsibility for the proper management of the company’s wealth.</t>
   </si>
   <si>
     <t>* Coordonarea și organizarea personalului conform instrucțiunilor șefului de șantier.
 * Monitorizarea proceselor și procedurilor de construcție, menținând în același timp securitatea și sănătatea la locul de muncă.
 * Supravegherea desfășurării lucrărilor de construcție în conformitate cu programul de lucru.
 * Efectuarea activităților conform documentației de construcție și înregistrarea lor în jurnalul de șantier.
 * Responsabilitate pentru gestionarea corespunzătoare a patrimoniului companiei.</t>
   </si>
   <si>
     <t>Construction Plant Operator</t>
   </si>
   <si>
     <t>Operator unitate de construcții</t>
   </si>
@@ -3942,80 +3728,50 @@
 * Amestecarea culorilor cu pigment pentru a obține nuanța de culoare dorită.
 * Aplicarea vopselei pe rolele și/sau perii de vopsit, îndepărtarea excesului de vopsea folosind o grilă.
 * Aplicarea vopselei pe pereții interiori și exteriori cu ajutorul rolelor și/sau periilor de vopsit.</t>
   </si>
   <si>
     <t>Pipe fitter</t>
   </si>
   <si>
     <t>Montator țevi</t>
   </si>
   <si>
     <t>* reading isometric drawings
 * assembling switching systems according to plans
 * bending the pipes
 * repairing and maintanance of pipe systems
 * assembling sewers, water and gas supply pipes</t>
   </si>
   <si>
     <t>* citirea desenelor izometrice
 * asamblarea sistemelor de comutare conform planurilor
 * îndoirea țevilor
 * reparația și întreținerea sistemelor de țevi
 * asamblarea conductelor de canalizare, alimentare cu apă și gaze</t>
   </si>
   <si>
-    <t>Production Manager</t>
-[...28 lines deleted...]
-  <si>
     <t>Project Manager</t>
   </si>
   <si>
     <t>Manager de proiect</t>
   </si>
   <si>
     <t>* Planning, managing, and coordinating construction projects.
 * Responsibility for compliance with the agreed deadlines and budget.
 * Inspecting the quality of completed work.
 * Cooperating with construction designers and construction supervisors.
 * Sending price inquiries to potential suppliers.
 * Conducting negotiations with suppliers and selecting suppliers in co-operation with investors.
 * Completing weekly and monthly reports.
 * Cooperating in receiving the construction works.</t>
   </si>
   <si>
     <t>* Planificarea, gestionarea și coordonarea proiectelor de construcții.
 * Responsabilitate pentru respectarea termenelor și a bugetului convenit.
 * Inspecția calității lucrărilor finalizate.
 * Colaborarea cu proiectanții și supraveghetorii șantierului.
 * Trimite solicitări de oferte către potențialii furnizori.
 * Desfășurarea negocierilor cu furnizorii și selectarea acestora în colaborare cu investitorii.
 * Întocmirea rapoartelor săptămânale și lunare.
 * Colaborarea la recepția lucrărilor de construcții.</t>
   </si>
@@ -4150,99 +3906,69 @@
     <t>* Efectuarea calculelor necesare pentru proiectarea echipamentelor mai simple de refrigerare și climatizare.
 * Montarea, demontarea și completarea echipamentelor de refrigerare și climatizare.
 * Detectarea defectelor și determinarea procedurilor necesare pentru înlăturarea acestora.
 * Conectarea componentelor de control automat la echipamentele de refrigerare și climatizare.
 * Evaluarea facilităților din punct de vedere al respectării standardelor și reglementărilor.</t>
   </si>
   <si>
     <t>Roofer</t>
   </si>
   <si>
     <t>Țiglar</t>
   </si>
   <si>
     <t>* Calculating, plotting and fabricating sheet metal products.
 * Cutting the sheet metal plates into the required dimensions.
 * Laying a soft and hard roof covering.
 * Covering roofs, terraces, balconies, loggias, parapets, cornices, window sills, etc. with sheet metal.</t>
   </si>
   <si>
     <t>* Calcularea, trasarea și fabricarea produselor din tablă.
 * Tăierea plăcilor de tablă la dimensiunile necesare.
 * Așezarea unei învelitori de acoperiș moale și dură.
 * Învelirea acoperișurilor, teraselor, balcoanelor, logiilor, parapetelor, cornișelor, pervazurilor ferestrelor etc. cu tablă.</t>
   </si>
   <si>
-    <t>Scaffolder</t>
+    <t>Scaffolder worker</t>
   </si>
   <si>
     <t>Montator de schele</t>
   </si>
   <si>
     <t xml:space="preserve">* Putting up scaffoldings while considering the load-carrying capacity of the bed.
 * Putting up scaffoldings along the frontage of the buildings.
 * Putting up protective railings, protective nets, ladders, floors and blocks that prevent objects from falling down from the scaffolding.
 * Being responsible for building the right foundations of a scaffolding, for the correct anchoring and putting up of the scaffolding .
 * Taking apart the scaffolding and protective nets after finishing the building process.
 </t>
   </si>
   <si>
     <t>* Montarea schelelor, ținand cont de capacitatea de încărcare a suprafeței de sprijin.
 * Montarea schelelor de-a lungul fațadelor clădirilor.
 * Instalarea de balustrade de protecție, plase de protecție, scări, pardoseli și blocuri care împiedică obiectele să cadă de pe schelă.
 * Răspunderea pentru construirea fundațiilor corecte ale unei schele, pentru ancorarea corectă și montarea schelei.
 * Demontarea schelei și a plaselor de protecție după finalizarea procesului de construcție.</t>
-  </si>
-[...28 lines deleted...]
-* Stabilirea de contacte cu profesioniști și organizații, cum ar fi furnizori, producători, măsurători cantitative și arhitecți.</t>
   </si>
   <si>
     <t>Stonemason</t>
   </si>
   <si>
     <t>Meșter lucrător în piatră</t>
   </si>
   <si>
     <t>* Selecting suitable stone blocks that are required to implement the contract.
 * Cutting stone blocks to the required dimensions.
 * Engraving and polishing stone plates.
 * Hewing, sandblasting, gilding and silvering letters.
 * Mounting and fixing tombstones in cemeteries.</t>
   </si>
   <si>
     <t>* Selectarea blocurilor de piatră potrivite necesare pentru implementarea contractului.
 * Tăierea blocurilor de piatră la dimensiunile necesare.
 * Gravarea și lustruirea plăcilor de piatră.
 * Cioplirea, sablarea, aurirea și argintarea literelor.
 * Montarea și fixarea pietrelor funerare în cimitire.</t>
   </si>
   <si>
     <t>Structural Engineer</t>
   </si>
   <si>
@@ -5066,50 +4792,83 @@
   </si>
   <si>
     <t>Consultant fiscal</t>
   </si>
   <si>
     <t>* Providing advice in matters of taxes, levies, fees, tax proceedings of tax authorities and municipal authorities.
 * Completing expert opinions, instructions and recommendations.
 * Completing, verifying and checking the tax returns.
 * Attending to tax inspections, tax audits and similar specific projects.
 * Cooperating with a team of tax advisors in solving difficult problems.
 * Implementing the tax planning and optimising of tax obligations.
 * Representing clients in tax proceedings.
 * Attending to internal and external trainings.</t>
   </si>
   <si>
     <t>* Furnizarea de consultanță în materie de taxe, impozite, taxe, proceduri fiscale ale autorităților fiscale și ale autorităților municipale.
 * Elaborarea de opinii de expert, instrucțiuni și recomandări.
 * Completarea, verificarea și revizuirea declarațiilor fiscale.
 * Participarea la inspecții fiscale, audituri fiscale și proiecte specifice similare.
 * Colaborarea cu o echipă de consilieri fiscali pentru rezolvarea problemelor dificile.
 * Implementarea planificării fiscale și optimizării obligațiilor fiscale.
 * Reprezentarea clienților în procedurile fiscale.
 * Participarea la sesiuni de formare interne și externe.</t>
   </si>
   <si>
+    <t>Treasury specialist</t>
+  </si>
+  <si>
+    <t>* Continuous provision of internal and external financing according to the organization's needs
+* Drawing up financial plans and proposing the most suitable ways and methods to ensure the necessary volume of funds
+* Analysis of developments on the financial and capital markets and the possibilities of financing, especially from financial institutions
+* Management of relations with financial institutions and selection of suitable financing instruments
+* Preparation of funds to ensure operational, project and investment financing of the organization
+* Financial risk management; elimination of financial risks with the help of hedging instruments
+* Financial planning, modeling and prediction of cash flow from operating and investment activities
+* Monitoring and control of the development, especially of receivables, liabilities and their impact on the overall cash-flow
+* Keeping records of drawn loans, leasing financing, important liabilities and receivables, etc.
+* Initiation of risk management rules for the prevention and reduction of receivables (credit policy, control processes, customer verification)
+* Account management, cash pooling and management of the company's payment system
+* Effective placement / investment of financial surpluses of management
+* External communication with relevant authorities and organizations - acquisition, analysis and monitoring of data obtained from financial organizations, investment banks, state authorities, etc.</t>
+  </si>
+  <si>
+    <t>* Furnizare continua de finantare interna si externa in functie de nevoile organizatiei
+* Intocmirea planurilor financiare si propunerea celor mai potrivite modalitati si metode de asigurare a volumului necesar de fonduri
+* Analiza evolutiilor de pe pietele financiare si de capital si a posibilitatilor de finantare, in special de la institutii financiare
+* Managementul relatiilor cu institutiile financiare si selectia instrumentelor de finantare adecvate
+* Pregatirea fondurilor pentru asigurarea finantarii operationale, de proiecte si investitii a organizatiei
+* Managementul riscului financiar; eliminarea riscurilor financiare cu ajutorul instrumentelor de hedging
+* Planificarea financiară, modelarea și previziunea fluxului de numerar din activitățile de exploatare și investiții
+* Monitorizarea si controlul evolutiei, in special al creantelor, datoriilor si impactului acestora asupra fluxului de numerar general
+* Ținerea evidenței împrumuturilor trase, finanțării leasingului, datoriilor și creanțelor importante etc.
+* Initierea regulilor de management al riscului pentru prevenirea si reducerea creantelor (politica de creditare, procese de control, verificarea clientilor)
+* Managementul contului, cash pooling și managementul sistemului de plată al companiei
+* Plasarea/investirea efectivă a excedentelor financiare ale managementului
+* Comunicare externă cu autoritățile și organizațiile relevante - achiziționarea, analiza și monitorizarea datelor obținute de la organizații financiare, bănci de investiții, autorități de stat etc.</t>
+  </si>
+  <si>
     <t>VAT specialist</t>
   </si>
   <si>
     <t>Specialist TVA</t>
   </si>
   <si>
     <t>* Preparation and submission of tax returns
 * Summary statements
 * Analysis, reporting
 * Tracking changes in the area of taxes and their interpretation and implementation in the company's systems
 * Cooperation on the creation and updating of the company's methodological instructions in the area of taxes
 * Collaboration on projects and process improvement
 * Communication with other institutions during audits, preparation of documents</t>
   </si>
   <si>
     <t>* Intocmirea si depunerea declaratiilor fiscale
 * Declarații rezumative
 * Analiza, raportare
 * Urmărirea schimbărilor în domeniul impozitelor și interpretarea și implementarea acestora în sistemele companiei
 * Cooperare la crearea si actualizarea instructiunilor metodologice ale companiei in domeniul impozitelor
 * Colaborare pe proiecte și îmbunătățirea proceselor
 * Comunicarea cu alte institutii in timpul auditurilor, intocmirea documentelor</t>
   </si>
   <si>
     <t>Education, Science &amp; Research</t>
@@ -5604,80 +5363,50 @@
 * Responsabilitate pentru respectarea normelor de igienă și a culturii alimentare într-o cantină școlară.
 * Gestionarea și supravegherea activității personalului subordonat.
 * Asigurarea respectării valorilor nutriționale din alimentele servite.
 * Elaborarea unui meniu săptămânal.
 * Asigurarea gestionării economice a fondurilor alocate.</t>
   </si>
   <si>
     <t>School Caretaker</t>
   </si>
   <si>
     <t>Îngrijitor școlar</t>
   </si>
   <si>
     <t>* Performing simple repairs and general maintenance activities as regards school property and premises.
 * Maintaining cleanliness and order on the school premises.
 * Ordering and receiving works from specialised companies.
 * Clearing snow and ice from pavements, stairs, and roads during the winter.
 * Boiler room operating.</t>
   </si>
   <si>
     <t>* Efectuarea de reparații simple și activități de întreținere generală în ceea ce privește proprietatea și spațiile școlare.
 * Menținerea curățeniei și ordinii pe teritoriul școlii.
 * Comandarea și recepționarea lucrărilor de la companii specializate.
 * Îndepărtarea zăpezii și a gheții de pe trotuare, scări și drumuri pe timp de iarnă.
 * Operarea centralei termice.</t>
-  </si>
-[...28 lines deleted...]
-* Acționează ca reprezentant al școlii în comunitate, promovând valorile și misiunea instituției.</t>
   </si>
   <si>
     <t>Secondary School Teacher</t>
   </si>
   <si>
     <t>Profesor de școală gimnazială/liceu</t>
   </si>
   <si>
     <t>* Teaching professional, natural sciences and general education subjects.
 * Keeping attendance records and records of the lessons given in the classroom. 
 * Explaining new lessons to students, dictation of notes.
 * Testing the students’ knowledge in the form of verbal answers and written tests, including assessment using marks.
 * Issuing written warnings to students who breach school regulations.
 * Preparing educational aids to support the educational process.</t>
   </si>
   <si>
     <t>* Predarea profesionistă a științelor naturale și a materiilor de cultură generală.
 * Ținerea evidenței prezenței și a lecțiilor predate în clasă.
 * Explicarea noilor lecții elevilor, dictarea de notițe.
 * Testarea cunoștințelor elevilor sub forma răspunsurilor orale și a testelor scrise, inclusiv evaluarea prin note.
 * Emiterea de avertismente scrise pentru elevii care încalcă regulile școlii.
 * Pregătirea materialelor didactice pentru a sprijini procesul educațional.</t>
   </si>
   <si>
     <t>Special Needs Teacher</t>
@@ -6388,74 +6117,50 @@
     <t>* Sprijinirea clienților în rezolvarea problemelor prin întrebări structurate, reflecții, sugestii și feedback.
 * Oferirea de consultanță privind procedurile alternative și consecințele acestora.
 * Ajutorarea la implementarea planurilor și intențiilor definite.
 * Sprijinirea dezvoltării și învățării.</t>
   </si>
   <si>
     <t>Compensation &amp; Benefit Specialist</t>
   </si>
   <si>
     <t>Specialist compensații și beneficii</t>
   </si>
   <si>
     <t xml:space="preserve">* Participating in the setting of reward strategies within the company.
 * Planning of personal costs.
 * Watching withdrawals from the funds earmarked for the remuneration of employees.
 * Reevaluating the height of salaries and provided benefits.
 * Solving problems connected with remuneration.
 </t>
   </si>
   <si>
     <t>* Participarea la stabilirea strategiilor de recompensare în cadrul companiei.
 * Planificarea costurilor cu personalul.
 * Monitorizarea retragerilor din fondurile alocate pentru remunerarea angajaților.
 * Reevaluarea nivelului salariilor și a beneficiilor oferite.
 * Rezolvarea problemelor legate de remunerare.</t>
-  </si>
-[...22 lines deleted...]
-* Informarea cu privire la tendințele și cele mai bune practici din industrie pentru a îmbunătăți eficacitatea departamentală.</t>
   </si>
   <si>
     <t>Education Specialist</t>
   </si>
   <si>
     <t>Specialist în educație</t>
   </si>
   <si>
     <t>* Responsibility for the drawing up a plan of training activities.
 * Determining the training needs and communication with senior staff in developing a training plan.
 * Preparing the group and individual training plans.
 * Introducing the new training systems and new projects.
 * Cooperating in the implementation of professional career system and in creating a system of further education.
 * Creating and implementing the professional career system of employees and creating the processes to ensure the further professional development of employees.
 * Conducting organisation development projects.
 * Independent completing, recording and revising the proposals of training activities (internal and external).
 * Creating and managing the catalogue of training activities.
 * Providing advice on creating training proposals.
 * Preparing and organising internal trainings, preparing technical equipment and the ensuring suitable classrooms.
 * Tracking feedback from conducted training in order to improve the service provided for the necessary staff development.
 * Providing training activities through external training companies.
 * Participating in defining the requirements and specifications for choosing a supplier of training activities.
 * Communicating with the external suppliers of trainings.
 * Covering the current qualification needs.
 * Providing advice to managers and employees concerning the arrangements for further education.
@@ -8390,106 +8095,50 @@
 * Creating and updating computer programs for distribution networks, pricing, taxation and technical changes in life insurance.
 * Testing the profitability of products.
 * Preparing personalised insurance offers.
 * Preparing documents for the assessment of non-standard changes in life insurance.
 * Performing and ensuring activities related to financial funds in investment life insurance.
 * Preparing documentation and participating in conducting methodological trainings for distribution networks.
 * Preparing documentation for accounting, the National Bank of Slovakia, auditors, shareholders and other entities, preparing periodic reports for the reinsurer.
 * Providing expert consultation on life insurance products to other units of the company.</t>
   </si>
   <si>
     <t>* Monitorizarea pieței asigurărilor, dezvoltarea de noi produse și propunerea de modificări ale produselor existente.
 * Formularea contractelor de asigurare, a condițiilor de asigurare și a aranjamentelor speciale.
 * Stabilirea tarifelor de primă, a cuantumului provizioanelor tehnice în asigurările de viață și asigurările suplimentare.
 * Pregătirea și actualizarea planurilor de afaceri tehnice și a manualelor.
 * Pregătirea documentelor pentru implementarea modificărilor legate de inovarea produselor în sistemul informatic.
 * Crearea și actualizarea programelor informatice pentru rețelele de distribuție, stabilirea prețurilor, impozitarea și modificările tehnice în asigurările de viață.
 * Testarea rentabilității produselor.
 * Pregătirea ofertelor de asigurare personalizate.
 * Pregătirea documentelor pentru evaluarea modificărilor non-standard în asigurările de viață.
 * Realizarea și asigurarea activităților legate de fondurile financiare în asigurările de viață de investiții.
 * Pregătirea documentației și participarea la desfășurarea instruirilor metodologice pentru rețelele de distribuție.
 * Pregătirea documentației pentru contabilitate, Banca Națională a Slovaciei, auditori, acționari și alte entități, pregătirea raportelor periodice pentru reasigurator.
 * Furnizarea de consultanță de specialitate privind produsele de asigurare de viață către alte unități ale companiei.</t>
   </si>
   <si>
-    <t>* Overseeing the overall operations and strategic direction of the branch.
-[...54 lines deleted...]
-  <si>
     <t>Health Care Purchasing Specialist</t>
   </si>
   <si>
     <t>Specialist achiziții în domeniul medical</t>
   </si>
   <si>
     <t>* Checking the administration and updating of the register of healthcare providers (HCP).
 * Checking the completeness and veracity of contracts concluded with HCP.
 * Taking part in the implementation of consultation procedures regarding the contractual terms.
 * Processing the accepted comments regarding the contractual terms and ensuring their incorporation into contractual relations.
 * Cooperating in the preparation of proposals for the company’s health programmes.
 * Assessing material and technical equipment regarding the contractual terms of HCP in relation to their payment.
 * Working with analyses and creating secondary analyses in the area of price conditions as set out in the contracts with HCP on the basis of the company’s requests and needs.
 * Preparing statistical overviews of the impact of price adjustments of the terms for HCP on the company’s budget.
 * Issuing opinions and processing requests addressed to the Healthcare Surveillance Authority, the Ministry of Health of the Slovak Republic and other institutions, if their request is factually appropriate for the department.</t>
   </si>
   <si>
     <t>* Verificarea administrării și actualizării registrului furnizorilor de servicii de sănătate (HCP).
 * Verificarea caracterului complet și al veridicității contractelor încheiate cu HCP.
 * Participarea la implementarea procedurilor de consultare cu privire la condițiile contractuale.
 * Prelucrarea comentariilor acceptate cu privire la condițiile contractuale și asigurarea încorporării lor în relațiile contractuale.
 * Cooperarea la pregătirea propunerilor pentru programele de sănătate ale societății.
 * Evaluarea echipamentului material și tehnic în legătură cu condițiile contractuale ale HCP în raport cu plata lor.
 * Lucrul cu analizele și crearea de analize secundare în domeniul condițiilor de preț stabilite în contractele cu HCP, pe baza cerințelor și nevoilor societății.
 * Pregătirea sintezelor statistice ale impactului ajustărilor de preț ale condițiilor pentru HCP asupra bugetului societății.
@@ -9018,80 +8667,50 @@
 * Transferarea desenelor de pe hârtie în format electronic utilizând un scanner.
 * Stabilirea stilului final și a culorilor desenelor într-un program de grafică.
 * Exportarea proiectelor de design grafic în formatul dorit.</t>
   </si>
   <si>
     <t>Managing Editor</t>
   </si>
   <si>
     <t>Editor/redactor-șef</t>
   </si>
   <si>
     <t>* Responsibility for the content of the entrusted periodical.
 * Coordinating the activities of editors in the publishing house.
 * Editing articles.
 * Creating the appearance of the pages in the periodical.
 * Writing editorials.</t>
   </si>
   <si>
     <t>* Responsabilitate pentru conținutul periodicului încredințat.
 * Coordonarea activităților redactorilor din casa de editură.
 * Editarea articolelor.
 * Crearea apariției paginilor din periodic.
 * Redactarea editorialelor.</t>
   </si>
   <si>
-    <t>Organizer</t>
-[...28 lines deleted...]
-  <si>
     <t>Photo Editor</t>
   </si>
   <si>
     <t>Editor foto</t>
   </si>
   <si>
     <t>* Searching for photographs, illustrations, and flash animations in online databases.
 * Assigning tasks to photographers.
 * Selecting suitable photographs and illustrations for the covers of periodicals, articles, websites, etc.
 * Archiving purchased photographs.
 * Communicating with editors and the issue manager, etc.</t>
   </si>
   <si>
     <t>* Căutarea de fotografii, ilustrații și animații flash în baze de date online.
 * Atribuirea de sarcini fotografilor.
 * Selectarea fotografiilor și ilustrațiilor potrivite pentru copertele publicațiilor periodice, articole, site-uri web etc.
 * Arhivarea fotografiilor achiziționate.
 * Comunicarea cu editorii și responsabilii de ediții etc.</t>
   </si>
   <si>
     <t>Printer</t>
   </si>
   <si>
     <t>Tipograf</t>
   </si>
@@ -9316,54 +8935,54 @@
 * Conducting regular maintenance and troubleshooting of audio equipment.
 * Ensuring compliance with safety standards and regulations in audio production.
 * Recording sound effects, voiceovers, and music for various media projects.
 * Monitoring audio levels during recordings and live performances to ensure optimal sound.
 * Creating and maintaining audio archives for future reference and use.
 * Staying updated with the latest audio technology and techniques to enhance production quality.
 * Assisting in the planning and execution of sound design for multimedia projects.
 * Providing technical support and guidance to other team members during productions.
 * Managing audio budgets and resources effectively to optimize production costs.</t>
   </si>
   <si>
     <t>* Configurarea și operarea echipamentului audio pentru evenimente live, înregistrări și transmisiuni.
 * Colaborarea cu producătorii, regizorii și alți membri ai echipei pentru a obține calitatea dorită a sunetului.
 * Mixarea și editarea pistelor audio pentru a asigura claritatea și echilibrul.
 * Efectuarea întreținerii și depanării regulate a echipamentului audio.
 * Asigurarea conformității cu standardele și reglementările de siguranță în producția de audio.
 * Înregistrarea efectelor sonore, a voiceover-elor și a muzicii pentru diverse proiecte media.
 * Monitorizarea nivelurilor audio în timpul înregistrărilor și a spectacolelor live pentru a asigura un sunet optim.
 * Crearea și menținerea arhivelor audio pentru referință și utilizare viitoare.
 * Rămânerea la curent cu tehnologia și tehnicile audio de ultimă oră pentru a îmbunătăți calitatea producției.
 * Asistarea la planificarea și executarea designului de sunet pentru proiecte multimedia.
 * Oferirea de suport tehnic și ghidare celorlalți membri ai echipei în timpul producțiilor.
 * Gestionarea eficientă a bugetelor și resurselor audio pentru a optimiza costurile de producție.</t>
   </si>
   <si>
-    <t>TV Presenter</t>
-[...2 lines deleted...]
-    <t>Prezentator TV</t>
+    <t>TV Host and Announcer</t>
+  </si>
+  <si>
+    <t>Prezentator TV și crainic</t>
   </si>
   <si>
     <t>* Presenting and announcing various segments within electronic media, including radio and television programs.
 * Introducing daily programming, including shows, musical performances, and guest appearances.
 * Reading news articles and other texts in spoken format, ensuring clear and engaging delivery.
 * Conducting interviews with guests and experts to provide insightful commentary and discussion.
 * Engaging with the audience through interactive segments and social media platforms.
 * Collaborating with production teams to develop content and improve program quality.
 * Preparing for broadcasts by researching topics and gathering relevant information.
 * Delivering promotional messages and advertisements in a professional manner.
 * Adapting to live broadcasting situations with poise and professionalism.
 * Upholding the standards of journalistic integrity and accuracy in all communications.</t>
   </si>
   <si>
     <t>* Prezentarea și anunțarea diferitelor segmente din cadrul mass-mediei electronice, inclusiv programele de radio și televiziune.
 * Prezentarea programelor zilnice, inclusiv emisiuni, spectacole muzicale și apariții de invitați.
 * Lecturarea articolelor de știri și a altor texte în format vorbit, asigurându-se livrarea clară și atractivă.
 * Realizarea interviurilor cu invitați și experți pentru a oferi comentarii și discuții perspicace.
 * Interacționarea cu audiența prin intermediul segmentelor interactive și platformelor de socializare.
 * Colaborarea cu echipele de producție pentru dezvoltarea conținutului și îmbunătățirea calității programului.
 * Pregătirea pentru transmisiuni prin cercetarea subiectelor și colectarea informațiilor relevante.
 * Prezentarea mesajelor promoționale și a reclamelor într-o manieră profesională.
 * Adaptarea la situații de transmisiune live cu poziție și profesionalism.
 * Menținerea standardelor de integritate și acuratețe jurnalistică în toate comunicările.</t>
   </si>
@@ -9564,80 +9183,50 @@
   <si>
     <t>* Certifying and drafting private and public documents, including signature verification.
 * Attending board meetings of commercial companies, taking minutes, and preparing contracts.
 * Performing non-contentious legal work, such as managing inheritance proceedings and resolving legal matters that are not in dispute.
 * Advising clients on legal rights and obligations related to notarial acts.
 * Ensuring compliance with relevant laws and regulations in all notarial activities.
 * Maintaining accurate records of all notarial services rendered and safeguarding client confidentiality.
 * Collaborating with other legal professionals to facilitate the execution of documents and transactions.
 * Providing guidance on the preparation of documents necessary for various legal processes.
 * Engaging in continuous professional development to stay updated on changes in legislation and notarial practices.
 * Representing the notary office in legal proceedings when necessary and assisting clients in understanding the implications of legal documents.</t>
   </si>
   <si>
     <t>* Certificarea și redactarea documentelor private și publice, inclusiv verificarea semnăturilor.
 * Participarea la ședințele consiliului de administrație ale companiilor comerciale, luarea de minute și pregătirea contractelor.
 * Efectuarea de activități juridice necontencioase, cum ar fi gestionarea procedurilor de moștenire și soluționarea chestiunilor juridice care nu sunt în litigiu.
 * Consultarea clienților cu privire la drepturile și obligațiile legale legate de acte notariale.
 * Asigurarea conformității cu legile și reglementările relevante în toate activitățile notariale.
 * Ținerea evidenței exacte a tuturor serviciilor notariale prestate și protejarea confidențialității clienților.
 * Colaborarea cu alți profesioniști din domeniul juridic pentru a facilita executarea documentelor și a tranzacțiilor.
 * Furnizarea de îndrumări pentru pregătirea documentelor necesare pentru diferite procese juridice.
 * Participarea la dezvoltarea profesională continuă pentru a rămâne la curent cu modificările legislative și practicile notariale.
 * Reprezentarea biroului notarial în procedurile judiciare atunci când este necesar și asistența clienților în înțelegerea implicațiilor documentelor juridice.</t>
   </si>
   <si>
-    <t>Notary Associate</t>
-[...28 lines deleted...]
-  <si>
     <t>Paralegal - law student</t>
   </si>
   <si>
     <t>Asistent juridic</t>
   </si>
   <si>
     <t xml:space="preserve">* preparing legal filings in judicial proceedings and distraint orders
 * administration and record of legal agenda
 * communication with courts, executory and notarial offices
 * monitoring legal directives
 * taking care of the legal department's agenda, basic legal support
 * administrative support of the legal department
 </t>
   </si>
   <si>
     <t>* pregătirea documentelor legale pentru procedurile judiciare și ordinele de executare silită
 * administrarea și ținerea evidenței agendei juridice
 * comunicarea cu instanțele judecătorești, birourile executorilor judecătorești și notariale
 * monitorizarea directivelor legale
 * gestionarea agendei departamentului juridic, suport juridic de bază
 * sprijin administrativ pentru departamentul juridic</t>
   </si>
   <si>
     <t>Prosecutor</t>
   </si>
@@ -10002,50 +9591,66 @@
   <si>
     <t>Car Fleet Manager</t>
   </si>
   <si>
     <t>Manager parc auto</t>
   </si>
   <si>
     <t>* Responsibility for the good standing of the traffic situation and the efficient use of motor vehicles.
 * Planning, ensuring and performing the required service inspections of motor vehicles.
 * Communicating with insurance companies, leasing companies and public bodies.
 * Monitoring and evaluating fuel consumption.
 * Keeping records of the drivers, and preparing contracts on entrusting vehicles to individual workers.
 * Submitting financial plans for vehicle repairs.
 * Cooperating in investment planning in the company.</t>
   </si>
   <si>
     <t>* Responsabilitate pentru situația bună a traficului și utilizarea eficientă a vehiculelor.
 * Planificarea, asigurarea și efectuarea inspecțiilor de service necesare pentru vehiculele motorizate.
 * Comunicarea cu companiile de asigurări, companiile de leasing și organismele publice.
 * Monitorizarea și evaluarea consumului de combustibil.
 * Ținerea evidenței conducătorilor auto și pregătirea contractelor privind încredințarea vehiculelor unor lucrători individuali.
 * Depunerea planurilor financiare pentru reparația vehiculelor.
 * Cooperarea în planificarea investițiilor în cadrul companiei.</t>
   </si>
   <si>
+    <t>Department Manager</t>
+  </si>
+  <si>
+    <t>Manager/Șef departament</t>
+  </si>
+  <si>
+    <t>* Ensuring the smooth running of the department within the company.
+* Managing, coordinating, motivating and evaluating subordinate staff.
+* Training of new recruits.
+* Finding and proposing trainings and courses for subordinate employees.
+* Checking the attendance of subordinate employees.
+* Solving non-standard situations at the workplace.
+* Participation in the selection and dismissal of employees.
+* Preparing weekly and monthly reports.</t>
+  </si>
+  <si>
     <t>* Asigurarea funcționării fluente a departamentului în cadrul companiei.
 * Gestionarea, coordonarea, motivarea și evaluarea personalului subordonat.
 * Formarea noilor angajați.
 * Găsirea și propunerea unor cursuri și programe de instruire pentru angajații subordonați.
 * Verificarea prezenței angajaților subordonați.
 * Soluționarea situațiilor nestandard la locul de muncă.
 * Participarea la procesul de selecție și concediere a angajaților.
 * Elaborarea rapoartelor săptămânale și lunare.</t>
   </si>
   <si>
     <t>Editor-In-Chief</t>
   </si>
   <si>
     <t>Redactor șef</t>
   </si>
   <si>
     <t>* Responsibility for the content and the visual aspect of newspapers, magazines, websites and other periodicals.
 * Responsibility for the accuracy and completeness of the information published.
 * Managing the editorial team and editorial board.
 * Approving ideas and suggestions of subordinates.
 * Writing leading articles (editorials), columns, etc.</t>
   </si>
   <si>
     <t>* Responsabilitate pentru conținutul și aspectul vizual al ziarelor, revistelor, site-urilor web și altor publicații periodice.
 * Responsabilitate pentru acuratețea și exhaustivitatea informațiilor publicate.
@@ -10279,50 +9884,56 @@
 * Identifică riscurile și provocările potențiale în dezvoltarea produsului.
 * Gestionează bugetul de dezvoltare a produsului, luând decizii informate pentru a optimiza alocarea resurselor și a maximiza rentabilitatea investiției.
 * Stabilește și urmărește indicatori cheie de performanță (KPI) relaționați cu dezvoltarea de produse folosind informații bazate pe date pentru a îmbunătăți continuu procesele și rezultatele.</t>
   </si>
   <si>
     <t>Head of the Legal Department</t>
   </si>
   <si>
     <t>Director Departament Juridic</t>
   </si>
   <si>
     <t>* Managing, leading, motivating and evaluating subordinate staff.
 * Providing legal support, analyses and consulting to the company management.
 * Drafting, commenting and editing contracts.
 * Monitoring legislative changes at the national and European levels.
 * Cooperating with state authorities.
 * Representing the company in litigation and administrative proceedings.</t>
   </si>
   <si>
     <t>* Gestionarea, conducerea, motivarea și evaluarea personalului subordonat.
 * Oferirea de sprijin juridic, analize și consultanță pentru conducerea societății.
 * Redactarea, comentarea și editarea contractelor.
 * Monitorizarea schimbărilor legislative la nivel național și european.
 * Colaborarea cu autoritățile statului.
 * Reprezentarea societății în procedurile judiciare și administrative.</t>
+  </si>
+  <si>
+    <t>Head of Vehicle Technical Inspection</t>
+  </si>
+  <si>
+    <t>Director inspecții tehnice vehicul</t>
   </si>
   <si>
     <t>Hotel manager</t>
   </si>
   <si>
     <t>Manager hotelier</t>
   </si>
   <si>
     <t>* Managing a hotel, a group of hotels
 * Overseeing all departments, plants and resorts
 * Responsibility for preparation and execution of the business plan, the investment and financial plan of the hotel
 * Responsibility for the readiness of the hotel to provide services
 * Responsibility for securing sufficient number of qualified employees
 * Participation in the choice of and approving new employees, making decisions about termination of employment
 * Overseeing the operation of the hotel, checking daily reports and monthly statements of operation
 * Securing PR of the hotel
 * Overseeing satisfaction of the guests and the quality of provided services
 * Taking part in exhibitions, meetings, workshops.
 * Cooperating in creating business strategies and putting them into practice</t>
   </si>
   <si>
     <t>* Gestionarea unui hotel sau a unui grup de hoteluri
 * Supervizarea tuturor departamentelor, unităților și resorturilor
 * Responsabilitate pentru pregătirea și executarea planului de afaceri, a planului de investiții și financiar al hotelului
 * Responsabilitate pentru pregătirea hotelului pentru a oferi servicii
@@ -10564,50 +10175,56 @@
   <si>
     <t>* Strategy and Vision: Develop and communicate a clear product vision and strategy to the development team, stakeholders, and senior management.
 * Product Backlog Management: Create, prioritize, and manage the product backlog, ensuring that it is well-groomed, refined, and ready for development.
 * Requirement Gathering: Collaborate with stakeholders, customers, and users to understand their needs and gather requirements, translating them into clear user stories and acceptance criteria.
 * Agile Planning and Execution: Participate in agile ceremonies such as sprint planning, backlog grooming, and daily stand-ups, ensuring that the team is working efficiently and delivering value in each sprint.
 * Release Management: Coordinate and manage the release process, ensuring that product increments are delivered on time and meet quality standards.
 * Cross-functional Collaboration: Work closely with development teams, UX/UI designers, quality assurance, and other stakeholders to define and deliver high-quality products that align with business objectives.
 * Stakeholder Management: Engage and manage relationships with internal and external stakeholders, addressing their concerns, gathering feedback, and keeping them informed about the product's progress.
 * Product Documentation: Create and maintain product documentation, including user guides, release notes, and other relevant materials to support the product's adoption and usage.
 * Market and Competitive Analysis: Conduct market research and competitive analysis to identify trends, opportunities, and potential product enhancements that can give the organization a competitive edge.
 * Continuous Improvement: Actively seek feedback from users and stakeholders, monitor product performance and metrics, and identify areas for improvement, driving continuous product enhancements and optimization.</t>
   </si>
   <si>
     <t>* Strategie și viziune: Dezvoltați și comunicați o viziune și o strategie clară a produsului echipei de dezvoltare, părților interesate și conducerii superioare.
 * Product Backlog Management: Creați, prioritizați și gestionați backlog-ul de produse, asigurându-vă că este bine îngrijit, rafinat și gata de dezvoltare.
 * Colectarea cerințelor: Colaborați cu părțile interesate, clienții și utilizatorii pentru a le înțelege nevoile și a aduna cerințele, transpunându-le în povești clare ale utilizatorilor și criterii de acceptare.
 * Planificare și execuție agilă: participați la ceremonii agile, cum ar fi planificarea sprintului, îngrijirea în așteptare și stand-up-urile zilnice, asigurându-vă că echipa lucrează eficient și oferă valoare în fiecare sprint.
 * Managementul lansării: Coordonați și gestionați procesul de lansare, asigurându-vă că creșterile de produs sunt livrate la timp și respectă standardele de calitate.
 * Colaborare interfuncțională: Lucrați îndeaproape cu echipele de dezvoltare, designeri UX/UI, asigurarea calității și alte părți interesate pentru a defini și furniza produse de înaltă calitate care se aliniază cu obiectivele de afaceri.
 * Managementul părților interesate: Angajați și gestionați relațiile cu părțile interesate interne și externe, abordând preocupările acestora, adunând feedback și ținându-i informați despre progresul produsului.
 * Documentația produsului: creați și mențineți documentația produsului, inclusiv ghiduri de utilizare, note de lansare și alte materiale relevante pentru a sprijini adoptarea și utilizarea produsului.
 * Analiza pieței și a concurenței: Efectuați cercetări de piață și analize competitive pentru a identifica tendințele, oportunitățile și potențialele îmbunătățiri ale produselor care pot oferi organizației un avantaj competitiv.
 * Îmbunătățire continuă: căutați în mod activ feedback de la utilizatori și părțile interesate, monitorizați performanța și valorile produsului și identificați zonele de îmbunătățire, stimulând îmbunătățirea și optimizarea continuă a produselor.</t>
   </si>
   <si>
+    <t>Production Manager</t>
+  </si>
+  <si>
+    <t>Director de Producție</t>
+  </si>
+  <si>
     <t>* Planning, managing and coordinating the existing production, production processes and capacities.
 * Responsibility for creating production plans, budgets and production analysis.
 * Implementing improvements and optimising resource utilisation.
 * Coordinating, managing, assessing and motivating the production team.
 * Checking team performance and other indicators.
 * Monitoring production efficiency, securing technical support for production.
 * Technical change management, implementing new technologies and procedures to increase competitiveness.
 * Responsibility for following safety standards and quality standards, e.g. ISO 9001 and ISO 14001.
 * 
 * Co-operation with other departments in the company.</t>
   </si>
   <si>
     <t>* Planificarea, gestionarea și coordonarea producției existente, a proceselor de producție și a capacităților.
 * Responsabilitate pentru crearea planurilor de producție, a bugetelor și a analizelor de producție.
 * Implementarea de îmbunătățiri și optimizarea utilizării resurselor.
 * Coordonarea, gestionarea, evaluarea și motivarea echipei de produc</t>
   </si>
   <si>
     <t>Production Supervisor</t>
   </si>
   <si>
     <t>Supervizor producție</t>
   </si>
   <si>
     <t>* Management and organisation of the production process within the assigned shift.
@@ -11195,84 +10812,50 @@
     <t>* Redactarea și editarea unei game largi de articole, documente, discursuri, buletine informative etc. corporatiste.
 * Participarea la elaborarea și implementarea unei strategii de comunicare internă.
 * Oferta de consiliere privind adoptarea și utilizarea culturii de comunicare internă.
 * Actualizarea site-ului web și a intranetului companiei.
 * Evaluarea eficacității comunicării.</t>
   </si>
   <si>
     <t>Marketing Analyst</t>
   </si>
   <si>
     <t>Analist marketing</t>
   </si>
   <si>
     <t>* Collecting opinions, attitudes and preferences of consumers using targeted questionnaires, telephone surveys, etc.
 * Processing acquired data and its interpretation in the form of written analyses.
 * Proposing recommendations regarding products and/or services, their distribution and prices.
 * Cooperating with research agencies and the management of the company.</t>
   </si>
   <si>
     <t>* Colectarea opiniei, atitudinii și preferințelor consumatorilor prin chestionare țintite, sondaje telefonice, etc.
 * Prelucrarea datelor colectate și interpretarea lor sub formă de analize scrise.
 * Propunerea de recomandări privind produsele și/sau serviciile, distribuția și prețurile acestora.
 * Colaborarea cu agențiile de cercetare și cu conducerea companiei.</t>
   </si>
   <si>
-    <t>Marketing assistant</t>
-[...32 lines deleted...]
-  <si>
     <t>Marketing Officer</t>
   </si>
   <si>
     <t>Ofițer de marketing</t>
   </si>
   <si>
     <t>* Monitoring the market and activities of competitors.
 * Organising and coordinating support marketing activities, exhibitions etc.
 * Analysing and evaluating the success of marketing activities.
 * Developing and streamlining of marketing activities.
 * Participating in launching new products.
 * Communicating with suppliers providing services.</t>
   </si>
   <si>
     <t>* Monitorizarea pieței și a activităților concurenților.
 * Organizarea și coordonarea activităților de marketing de suport, expoziții etc.
 * Analizarea și evaluarea succesului activităților de marketing.
 * Dezvoltarea și optimizarea activităților de marketing.
 * Participarea la lansarea de noi produse.
 * Comunicarea cu furnizorii care oferă servicii.</t>
   </si>
   <si>
     <t>Marketing Specialist</t>
   </si>
   <si>
@@ -11359,60 +10942,50 @@
   <si>
     <t>PR Manager</t>
   </si>
   <si>
     <t>Manager PR</t>
   </si>
   <si>
     <t>* Responsibility for the internal and external communications of the company, maintaining good relations with media representatives and general public.
 * Drawing up and implementing the communication strategy of the company.
 * Preparing promotional articles, press releases, speeches and official responses to the questions posed by media representatives.
 * Monitoring the materials published in mass media, completing the media analyses.
 * Communicating with the representatives of the media, organising press conferences and similar media events.
 * Building and updating a database of contacts for media representatives.
 * Preparing proposals for sponsorship activities.
 * Coordinating the activities of subordinate employees.</t>
   </si>
   <si>
     <t>* Responsabilitate pentru comunicările interne și externe ale companiei, menținerea unor relații bune cu reprezentanții mass-media și publicul larg.
 * Elaborarea și punerea în aplicare a strategiei de comunicare a companiei.
 * Pregătirea articolelor promoționale, a comunicatelor de presă, a discursurilor și a răspunsurilor oficiale la întrebările puse de reprezentanții mass-media.
 * Monitorizarea materialelor publicate în mass-media, completarea analizelor media.
 * Comunicarea cu reprezentanții mass-media, organizarea conferințelor de presă și a altor evenimente media similare.
 * Construirea și actualizarea unei baze de date cu contacte pentru reprezentanții mass-media.
 * Pregătirea propunerilor pentru activități de sponsorizare.
 * Coordonarea activităților angajaților subordonați.</t>
-  </si>
-[...8 lines deleted...]
-* Reprezentarea companiei în întâlnirile cu partenerii de afaceri și alte entități.</t>
   </si>
   <si>
     <t>* Presenting products with a view to promote sales.
 * Ensuring food product tasting.
 * Informing customers about the qualities and advantages of the presented products.
 * Handing out promotional items when purchasing a specified number of products.</t>
   </si>
   <si>
     <t>* Prezentarea produselor cu scopul de a promova vânzările.
 * Asigurarea degustării produselor alimentare.
 * Informarea clienților despre calitățile și avantajele produselor prezentate.
 * Distribuirea de materiale promoționale la achiziționarea unui număr specificat de produse.</t>
   </si>
   <si>
     <t>SEO analyst</t>
   </si>
   <si>
     <t>Analist SEO</t>
   </si>
   <si>
     <t>* Execute search keyword discovery and expansion.
 * Perform SEO page audits.
 * Perform external back link analysis and provide recommendations.
 * Perform internal link optimization.
 * Perform SEO technical analysis and evaluation.
@@ -11648,74 +11221,50 @@
   <si>
     <t>Machine Fitter</t>
   </si>
   <si>
     <t>Reglor mașinist</t>
   </si>
   <si>
     <t>* Using technical documents.
 * Processing sketches to complement the technological process of locksmithing.
 * Manual processing of machine components by filing, sawing, cutting, evening, bending, drilling and reaming.
 * Assembling parts of machinery and equipment.
 * Diagnosing and troubleshooting machine malfunctions.
 * Scraping, grinding, balancing, adjusting, connecting with bolts and rivets, soldering and welding machine parts.
 * Assembling machinery and equipment.</t>
   </si>
   <si>
     <t>* Utilizarea documentelor tehnice.
 * Prelucrarea schițelor pentru a completa procesul tehnologic de lăcătușerie.
 * Prelucrarea manuală a componentelor de mașini prin pilire, fierăstruire, tăiere, ajustare, îndoire, găurire și lărgire.
 * Asamblarea părților de mașini și echipamente.
 * Diagnosticarea și remedierea defecțiunilor de funcționare ale mașinilor.
 * Răzuirea, șlefuirea, echilibrarea, reglarea, conectarea cu șuruburi și nituri, sudarea și lipirea pieselor de mașini.
 * Asamblarea mașinilor și a echipamentelor.</t>
   </si>
   <si>
-    <t>* Operating and monitoring machinery and equipment to ensure efficient production processes.
-[...22 lines deleted...]
-  <si>
     <t>* Operating construction machines and mechanisms.
 * Performing construction work according to master builder’s instructions.
 * Checking the technical condition of entrusted construction machines and mechanisms.
 * Performing simple repairs and maintenance activities on entrusted construction machines and mechanisms.
 * Fuelling entrusted construction machines and mechanisms.</t>
   </si>
   <si>
     <t>* Operarea mașinilor și mecanismelor de construcții.
 * Efectuarea lucrărilor de construcții conform instrucțiunilor maistrului constructor.
 * Verificarea stării tehnice a mașinilor și mecanismelor de construcții încredințate.
 * Efectuarea reparațiilor și activităților de întreținere simple la mașinile și mecanismele de construcții încredințate.
 * Alimentarea cu combustibil a mașinilor și mecanismelor de construcții încredințate.</t>
   </si>
   <si>
     <t>* Asigurarea mentenanței preventive și operaționale a mașinilor și echipamentelor.
 * Gestionarea, coordonarea, motivarea și evaluarea salariaților subordonați.
 * Dezvoltarea și actualizarea planurilor de mentenanță.
 * Identificarea pieselor uzate.
 * Comandarea pieselor de schimb.
 * Analizarea cauzelor opririlor și luarea măsurilor pentru eliminarea acestora.
 * Monitorizarea și controlarea costurilor de mentenanță.
 * Comunicarea cu maiștrii de tură, inginerii de proces și furnizorii de mașini și echipamente.</t>
   </si>
   <si>
     <t>Mechanical Design Engineer – Automation</t>
@@ -11828,119 +11377,59 @@
 * Depistarea și rezolvarea problemelor care apar în timpul procesului de fabricație.
 * Păstrarea unor înregistrări detaliate ale activităților de producție, inclusiv a materialelor utilizate și a timpului alocat fiecărei sarcini.
 * Participarea la programe de pregătire și dezvoltare pentru a îmbunătăți abilitățile și cunoștințele în tehnicile și tehnologiile de prelucrare a metalelor.</t>
   </si>
   <si>
     <t>Milling-Machine Operator</t>
   </si>
   <si>
     <t>Operator mașină de frezat</t>
   </si>
   <si>
     <t>* Reading drawings.
 * Setting up the cutter.
 * Processing semifinished products using a cutter with an emphasis placed on maintaining the desired shape, dimensions and tolerances.
 * Simple surface finish treatment of semifinished products.
 * Carrying out the simple repairs and maintenance of machinery and equipment.</t>
   </si>
   <si>
     <t>* Citirea desenelor.
 * Reglarea mașinii de debitare.
 * Prelucrarea semifabricatelor folosind o mașină de debitare, cu accent pe menținerea formei, dimensiunilor și toleranțelor dorite.
 * Tratarea suprafețelor semifabricatelor pentru finisare simplă.
 * Efectuarea reparațiilor și întreținerilor simple ale mașinilor și echipamentelor.</t>
   </si>
   <si>
-    <t>Operations Supervisor</t>
-[...34 lines deleted...]
-  <si>
     <t>* Responsabilitatea pentru implementarea noilor produse în companie.
 * Completarea documentației de producție detaliată și a procedurilor de lucru.
 * Actualizarea documentației de producție și a procedurilor de lucru în cazul unei modificări a procesului de producție.
 * Implementarea de instrumente care să crească eficiența procesului de producție (de exemplu, Six Sigma, Kaizen, Lean, poka-yoke etc.).
 * Reducerea costurilor de producție, menținând nivelul de calitate cerut.
 * Rezolvarea problemelor și a abaterilor apărute.
 * Participarea la selectarea și implementarea echipamentelor tehnologice pe teritoriul companiei.
 * Estimarea cerințelor privind personalul, timpul de producție și costurile.
 * Comunicarea cu alte departamente din cadrul companiei.</t>
-  </si>
-[...22 lines deleted...]
-* Impulsionează inițiativele de îmbunătățire continuă, promovând o cultură a inovației și a eficienței în cadrul echipei de producție.</t>
   </si>
   <si>
     <t>Production Planner</t>
   </si>
   <si>
     <t>Planificator producție</t>
   </si>
   <si>
     <t>* Develop and maintain production schedules to ensure timely delivery of products.
 * Collaborate with various departments, including procurement, manufacturing, and logistics, to align production plans with company goals.
 * Analyze production data to identify trends, forecast demand, and optimize resource allocation.
 * Monitor inventory levels and coordinate with suppliers to ensure the availability of materials.
 * Adjust production schedules in response to changes in demand, supply chain disruptions, or equipment failures.
 * Communicate regularly with team members to provide updates on production status and address any potential issues.
 * Implement continuous improvement initiatives to enhance production efficiency and reduce costs.
 * Prepare reports on production performance, inventory levels, and capacity utilization for management review.
 * Ensure compliance with safety and quality standards throughout the production process.
 * Participate in cross-functional meetings to support strategic planning and operational excellence.</t>
   </si>
   <si>
     <t>* Dezvoltați și mențineți programele de producție pentru a asigura livrarea la timp a produselor.
 * Colaborați cu diverse departamente, inclusiv achiziții, fabricație și logistică, pentru a alinia planurile de producție cu obiectivele companiei.
 * Analizați datele de producție pentru a identifica tendințele, a prevedea cererea și a optimiza alocarea resurselor.
 * Monitorizați nivelurile de stoc și coordonați cu furnizorii pentru a asigura disponibilitatea materialelor.
 * Ajustați programele de producție în funcție de schimbările în cerere, de întreruperile din lanțul de aprovizionare sau de defecțiunile echipamentului.
@@ -12000,74 +11489,50 @@
 * Fabricarea potcoavelor, potcovirea cailor.</t>
   </si>
   <si>
     <t>* Making machines, machinery and appliances operational in engineering production.
 * Analysing faults in order to identify the reasons why they originated.
 * Performing repairs of machines, machinery and appliances by replacing faulty components with new ones, or by modifying software.
 * Managing and checking technical documentation and keeping it up to date.
 * Ensuring technical support of processes and products in engineering production.</t>
   </si>
   <si>
     <t>* Punerea în funcțiune a mașinilor, utilajelor și aparatelor în producția de inginerie.
 * Analizarea defectelor pentru a identifica motivele apariției acestora.
 * Efectuarea reparațiilor mașinilor, utilajelor și aparatelor prin înlocuirea componentelor defecte cu unele noi sau prin modificarea software-ului.
 * Gestionarea și verificarea documentației tehnice și menținerea acesteia la zi.
 * Asigurarea suportului tehnic pentru procesele și produsele din producția de inginerie.</t>
   </si>
   <si>
     <t>* Inventarea de noi procese tehnologice și îmbunătățirea celor existente.
 * Supravegherea respectării rețetelor și a proceselor tehnologice.
 * Gestionarea procesului de pre-producție pentru eliminarea eventualelor deficiențe.
 * Evaluarea calității noilor produse.
 * Propunerea de măsuri pentru optimizarea proceselor de producție.
 * Analizarea variațiilor survenite împreună cu șefii de schimb.
 * Redactarea și actualizarea documentației tehnologice și/sau a desenelor.
 * Cooperarea în pregătirea calculațiilor de preț.</t>
-  </si>
-[...22 lines deleted...]
-* Actualizarea cunoștințelor cu privire la noi tehnici și materiale de lăcuire pentru a îmbunătăți abilitățile și calitatea muncii.</t>
   </si>
   <si>
     <t>* Sudarea metalelor, materialelor plastice și polimerilor conform documentației tehnice.
 * Definirea metodelor adecvate pentru sudură și procedurile de lucru.
 * Utilizarea instrumentelor și sculelor de sudură, responsabilitate pentru reglaje și utilizare corectă.
 * Curățarea, lustruirea și alte lucrări de finisare pentru suduri.
 * Inspecția calității sudurilor prin intermediul unei serii de teste.
 * Îngrijirea și întreținerea echipamentelor tehnice în stare de funcționare.</t>
   </si>
   <si>
     <t>Welding technologist</t>
   </si>
   <si>
     <t>Tehnolog sudură</t>
   </si>
   <si>
     <t>Creating welding procedure specifications (WPS).
 Setting welding parameters for various materials.
 Inspecting weld quality and ensuring compliance with procedures.
 Responsibility for certification of welding processes and welders.
 Implementing new welding technologies and tools.
 Cooperating with production to resolve deviations.
 Analyzing weld defects and proposing corrective actions.
 Reviewing documentation and performing audit activities.</t>
   </si>
@@ -13087,74 +12552,50 @@
   <si>
     <t>* Providing spiritual guidance and support to individuals and families within the community.
 * Leading religious services, including worship, sacraments, and ceremonies.
 * Offering counseling and emotional support to congregants during times of crisis and personal challenges.
 * Engaging in community outreach initiatives to promote social welfare and spiritual development.
 * Collaborating with other religious and community organizations to address social issues and provide assistance.
 * Conducting educational programs, such as Bible studies and religious education for all age groups.
 * Visiting the sick, elderly, and those in need to provide comfort and companionship.
 * Maintaining accurate records of church activities, membership, and financial contributions.
 * Upholding the values and teachings of the faith while fostering a welcoming environment for all.
 * Encouraging volunteerism and participation in church activities and community service projects.</t>
   </si>
   <si>
     <t>* Oferirea de îndrumare și sprijin spiritual pentru persoane și familii din comunitate.
 * Conducerea serviciilor religioase, inclusiv închinăciune, sacramente și ceremonii.
 * Oferirea de consiliere și sprijin emoțional pentru enoriași în perioadele de criză și provocări personale.
 * Participarea la inițiative de sensibilizare a comunității pentru a promova bunăstarea socială și dezvoltarea spirituală.
 * Colaborarea cu alte organizații religioase și comunitare pentru a rezolva probleme sociale și a oferi asistență.
 * Desfășurarea de programe educaționale, cum ar fi studii biblice și educație religioasă pentru toate grupele de vârstă.
 * Vizitarea celor bolnavi, bătrâni și a celor aflați în nevoie pentru a le oferi confort și tovărășie.
 * Păstrarea unor evidențe corecte ale activităților bisericii, membrilor și contribuțiilor financiare.
 * Susținerea valorilor și învățăturilor credinței, în timp ce se creează un mediu primitor pentru toți.
 * Încurajarea voluntariatului și participării la activitățile bisericii și proiectele de servicii comunitare.</t>
   </si>
   <si>
-    <t>* Develop and implement effective marketing strategies for healthcare products and services.
-[...22 lines deleted...]
-  <si>
     <t>Psychiatrist</t>
   </si>
   <si>
     <t>Psihiatru</t>
   </si>
   <si>
     <t>Diagnosis of mental disorders.
 Prescribing psychopharmaceuticals and monitoring effectiveness.
 Crisis intervention and management of acute conditions.
 Long‑term care of patients with chronic psychiatric diagnoses.
 Collaboration with psychologists and therapists.
 Inpatient care depending on the workplace setting.
 Preparation of expert reports and medical assessments.
 Maintaining documentation and planning treatment.</t>
   </si>
   <si>
     <t>Diagnosticarea tulburărilor psihice.
 Prescrierea psihofarmaceuticelor și monitorizarea eficienței acestora.
 Intervenție în criză și gestionarea stărilor acute.
 Urmărirea pe termen lung a pacienților cu diagnostice psihiatrice cronice.
 Colaborarea cu psihologi și terapeuți.
 Îngrijire spitalicească în funcție de tipul unității.
 Elaborarea rapoartelor și expertizelor de specialitate.
 Gestionarea documentației și planificarea tratamentului.</t>
   </si>
@@ -13281,80 +12722,50 @@
   </si>
   <si>
     <t>Specialist în probleme normative și de reglementare</t>
   </si>
   <si>
     <t>* Preparing documents for product registration by the State Institute for Drug Control (SIDC).
 * Updating the registration database and archiving documentation.
 * Updating and reviewing registration documentation on the basis of comments.
 * Monitoring legislative changes at the national and European levels.
 * Ensuring compliance and implementation of the legislative requirements.
 * Checking product documentation, advertising materials, and texts.
 * Ensuring the preparation and evaluation of analyses.
 * Communicating with regulatory authorities, state institutions, and other departments within the company.</t>
   </si>
   <si>
     <t>* Pregătirea documentelor pentru înregistrarea produselor de către Institutul de Stat pentru Controlul Medicamentului (ISCM).
 * Actualizarea bazei de date de înregistrare și arhivarea documentației.
 * Actualizarea și revizuirea documentației de înregistrare pe baza comentariilor.
 * Monitorizarea schimbărilor legislative la nivel național și european.
 * Asigurarea conformității și implementării cerințelor legislative.
 * Verificarea documentației produsului, a materialelor publicitare și a textelor.
 * Asigurarea pregătirii și evaluării analizelor.
 * Comunicarea cu autoritățile de reglementare, instituțiile statului și alte departamente din interiorul companiei.</t>
   </si>
   <si>
-    <t>Social counselor</t>
-[...28 lines deleted...]
-  <si>
     <t>Social rehabilitation specialist</t>
   </si>
   <si>
     <t>Specialist reabilitare socială</t>
   </si>
   <si>
     <t>* Assessing the needs and capabilities of individuals requiring social rehabilitation services.
 * Developing and implementing personalized rehabilitation plans in collaboration with clients and interdisciplinary teams.
 * Providing guidance and support to clients in developing life skills, social skills, and coping strategies.
 * Facilitating group therapy sessions and workshops to promote social interaction and community integration.
 * Monitoring client progress and adjusting rehabilitation plans as necessary to ensure optimal outcomes.
 * Collaborating with healthcare professionals, social workers, and community organizations to coordinate services and resources.
 * Educating clients and their families about available social services and support systems.
 * Advocating for clients' rights and needs within various social service frameworks.
 * Maintaining accurate records and documentation of client interactions, progress, and outcomes.
 * Staying informed about best practices and developments in the field of social rehabilitation and related areas.</t>
   </si>
   <si>
     <t>* Evaluarea nevoilor și capacităților indivizilor care necesită servicii de reabilitare socială.
 * Dezvoltarea și implementarea planurilor de reabilitare personalizate în colaborare cu clienții și echipele interdisciplinare.
 * Furnizarea de îndrumare și sprijin pentru clienți în dezvoltarea abilităților de viață, abilităților sociale și strategiilor de adaptare.
 * Facilitarea ședințelor de terapie de grup și atelierelor pentru a promova interacțiunea socială și integrarea în comunitate.
 * Monitorizarea progresului clienților și ajustarea planurilor de reabilitare atunci când este necesar pentru a asigura rezultate optime.
 * Colaborarea cu profesioniști din domeniul sănătății, asistenți sociali și organizații comunitare pentru a coordona serviciile și resursele.
 * Informarea clienților și familiilor acestora despre serviciile sociale disponibile și sistemele de sprijin.
@@ -13443,81 +12854,50 @@
 * Sterilizarea animalelor.
 * Eutanasierea animalelor.
 * Acordarea de sfaturi proprietarilor și îngrijitorilor de animale cu privire la o nutriție adecvată.</t>
   </si>
   <si>
     <t>Veterinary Technician</t>
   </si>
   <si>
     <t>Asistent veterinar</t>
   </si>
   <si>
     <t>* Assisting or performing treatments, diagnostics and monitoring.
 * Collecting, preparing and running or submitting samples for requested tests.
 * Providing specialised nursing care.
 * Preparing animals, instruments and equipment for surgery.
 * Preparing prescriptions, dispensed medications and medication refills.
 * Assisting with with inventory control.</t>
   </si>
   <si>
     <t>* Asistență sau efectuare a tratamentelor, diagnosticărilor și monitorizărilor.
 * Colectarea, pregătirea și rularea sau trimiterea probelor pentru testele solicitate.
 * Furnizarea de îngrijiri medicale specializate.
 * Pregătirea animalelor, instrumentelor și echipamentelor pentru intervențiile chirurgicale.
 * Pregătirea rețetelor, medicamentelor eliberate și reîncărcărilor de medicamente.
 * Asistență la controlul inventarului.</t>
-  </si>
-[...29 lines deleted...]
-* Asigurarea conformității cu politicile, procedurile și cele mai bune practici în serviciile pentru tineret.</t>
   </si>
   <si>
     <t>Mining, Metallurgy</t>
   </si>
   <si>
     <t>Minerit, metalurgie</t>
   </si>
   <si>
     <t>Iron founder</t>
   </si>
   <si>
     <t>Turnător de fier</t>
   </si>
   <si>
     <t>* Fabricating models serving as a model for the production of castings.
 * Fabricating one-time and permanent founding forms.
 * Operating smelting machines and equipment in order to melt the metal to the desired temperature.
 * Fabricating components with complex shapes and semi-finished products by casting molten metal into sand, ceramic and metal moulds.
 * Removing the rough castings from moulds after cooling.
 * Removing the residues of moulding material from the surface of rough castings.
 * Grinding, sanding or other processing of rough castings.</t>
   </si>
   <si>
     <t>* Fabricarea de modele care servesc drept model pentru producerea de turnături.
 * Fabricarea de forme de turnare ocazionale și permanente.
@@ -13887,84 +13267,50 @@
   </si>
   <si>
     <t>* Pregătirea, depunerea și implementarea documentelor de înregistrare a produselor farmaceutice.
 * Asigurarea corectitudinii translatării și a comprehensibilității textelor tehnice afișate pe ambalajele și prospectele medicamentelor.
 * Negocieri cu clienții interni ai companiei.
 * Comunicarea cu autoritățile de reglementare, instituțiile de stat (Institutul Național pentru Controlul Medicamentelor, Ministerul Sănătății din Republica Slovacă) și sediul central al companiei.
 * Pregătirea, depunerea și prelucrarea detaliată a cererilor pentru autorizarea studiilor clinice.</t>
   </si>
   <si>
     <t>* Pregătirea documentelor pentru înregistrarea produselor de către Institutul de Stat pentru Controlul Medicamentelor (ISCM).
 * Actualizarea bazei de date de înregistrare și arhivarea documentației.
 * Actualizarea și revizuirea documentației de înregistrare pe baza comentariilor.
 * Monitorizarea schimbărilor legislative la nivel național și european.
 * Asigurarea conformității și implementarea cerințelor legislative.
 * Verificarea documentației produselor, a materialelor publicitare și a textelor.
 * Asigurarea pregătirii și evaluării analizelor.
 * Comunicarea cu autoritățile de reglementare, instituțiile de stat și alte departamente din cadrul companiei.</t>
   </si>
   <si>
     <t>Production</t>
   </si>
   <si>
     <t>Producție</t>
   </si>
   <si>
-    <t>* Collaborating with engineers and product managers to develop designs for new products.
-[...32 lines deleted...]
-  <si>
     <t>* Citirea documentației tehnice.
 * Montarea unităților de mașină și/sau a componentelor acestora conform documentației tehnice.
 * Testarea funcționalității unităților de mașină și/sau a componentelor acestora după asamblare.
 * Înlăturarea anomaliilor detectate.
 * Predarea unităților de mașină și/sau a componentelor acestora după asamblare.</t>
   </si>
   <si>
     <t>Foreman</t>
   </si>
   <si>
     <t>Maistru</t>
   </si>
   <si>
     <t>* Managing a small group of workers
 * Planning and allocating work to individual team members
 * Supervising workers</t>
   </si>
   <si>
     <t>* Conducerea unui grup mic de lucrători
 * Planificarea și alocarea lucrărilor pentru membrii individuali ai echipei
 * Supravegherea lucrătorilor</t>
   </si>
   <si>
     <t>Glassmaker</t>
   </si>
@@ -14004,50 +13350,56 @@
   <si>
     <t>* Pregătirea suprafețelor pentru vopsire prin curățare, șlefuire și aplicarea unor grunduri, după caz.
 * Amestecarea vopselelor și a acoperirilor pentru a obține culorile și finisajele dorite.
 * Aplicarea vopselei folosind diverse tehnici, inclusiv metodele de pulverizare, pensulă și rolă.
 * Asigurarea unei finisări de înaltă calitate prin inspectarea lucrărilor și efectuarea ajustărilor necesare.
 * Respectarea protocoalelor de siguranță și utilizarea echipamentului individual de protecție pentru minimizarea riscurilor.
 * Colaborarea cu ceilalți membri ai echipei pentru îndeplinirea termenelor de producție și a standardelor de calitate.
 * Întreținerea sculelor și a echipamentului în stare bună de funcționare și raportarea oricăror probleme.
 * Menținerea spațiilor de lucru în ordine și organizate pentru a asigura eficiența și siguranța.
 * Respectarea standardelor și reglementărilor din domeniu privind impactul asupra mediului și gestionarea deșeurilor.
 * Furnizarea de sugestii pentru îmbunătățirea proceselor pentru creșterea productivității și calității.</t>
   </si>
   <si>
     <t>* Performing a wide range of professional tasks and supporting work depending on the specialisation of the production company.
 * Responsibility for following technical procedures, quality and quantity of produced or finished products and semi-finished goods.
 * Operating machinery, instruments, and equipment.
 * Following safety, fire prevention, and internal regulations.
 * Providing proper notice regarding any problems related to occupational health and safety.</t>
   </si>
   <si>
     <t>* Executarea unei game largi de sarcini profesionale și lucrări de sprijin, în funcție de specializarea companiei de producție.
 * Responsabilitate pentru respectarea procedurilor tehnice, calității și cantității produselor finite sau semifabricate.
 * Utilizarea mașinilor, instrumentelor și echipamentelor.
 * Respectarea reglementărilor de securitate, prevenirea incendiilor și a regulilor interne.
 * Informarea corespunzătoare despre orice probleme legate de sănătatea și securitatea în muncă.</t>
+  </si>
+  <si>
+    <t>Machine Operator</t>
+  </si>
+  <si>
+    <t>Operator producție / mașinist</t>
   </si>
   <si>
     <t>* Operating and monitoring the operation of one or more pieces of equipment on the production line.
 * Adding materials to pieces of equipment as needed and removing such materials if there is any excess.
 * Checking the in-process and finished products using measurement instruments.
 * Halting the production line operation in case of insufficient quality products.
 * Producing finished products, finishing in-process products.</t>
   </si>
   <si>
     <t>* Operarea și monitorizarea funcționării uneia sau mai multor echipamente de pe linia de producție.
 * Adăugarea de materiale echipamentelor după nevoie și eliminarea acestor materiale în caz de exces.
 * Verificarea produselor în curs de execuție și a produselor finite folosind instrumente de măsurare.
 * Opriterea funcționării liniei de producție în cazul produselor de calitate insuficientă.
 * Producerea de produse finite, terminarea produselor în curs de execuție.</t>
   </si>
   <si>
     <t>Machine Setter</t>
   </si>
   <si>
     <t>Reglor aparatură</t>
   </si>
   <si>
     <t>* Identification of causes of problems and their subsequent removal
 * Sorting of production machines and devices
 * Setting parameters of the devices in the automatic production
@@ -14100,115 +13452,97 @@
 * Menținerea inventarului materiilor prime și a materialelor necesare pentru producție.</t>
   </si>
   <si>
     <t>Metrologist</t>
   </si>
   <si>
     <t>Metrolog</t>
   </si>
   <si>
     <t>* Measuring parts and components in a metrological laboratory.
 * Detecting and recording possible deviations detected during the measurement.
 * Performing internal and external calibration of measuring equipment.
 * Responsibility for recording, storing and issuing instruments.
 * Responsibility for the technical condition of measuring instruments and reference standards.
 * Maintaining, archiving and reading technical documentation.</t>
   </si>
   <si>
     <t>* Măsurarea pieselor și a componentelor într-un laborator metrologic.
 * Detectarea și înregistrarea posibilelor deviații detectate în timpul măsurării.
 * Efectuarea calibrării interne și externe a echipamentelor de măsurare.
 * Responsabilitate pentru înregistrarea, depozitarea și eliberarea instrumentelor.
 * Responsabilitate pentru starea tehnică a instrumentelor de măsurare și a standardelor de referință.
 * Menținerea, arhivarea și lectura documentației tehnice.</t>
   </si>
   <si>
+    <t>Operations Supervisor</t>
+  </si>
+  <si>
+    <t>Supervizor operațiuni</t>
+  </si>
+  <si>
     <t>* Creating a production plan and monitoring its compliance.
 * Monitoring the department`s effectiveness.
 * Monitoring the activities of the employees and their monthly evaluation.
 * Planning and purchasing of subcomponents required for production.
 * Monitoring the compliance with safety regulations in the operation.
 * Ensuring the provision of technical equipment in the operation.</t>
   </si>
   <si>
     <t>* Crearea unui plan de producție și monitorizarea respectării acestuia.
 * Monitorizarea eficienței departamentului.
 * Monitorizarea activităților angajaților și evaluarea lunară a acestora.
 * Planificarea și achiziționarea de subcomponente necesare pentru producție.
 * Monitorizarea respectării reglementărilor de securitate în operațiune.
 * Asigurarea furnizării de echipamente tehnice în operațiune.</t>
   </si>
   <si>
     <t>Packer</t>
   </si>
   <si>
     <t>Ambalator</t>
   </si>
   <si>
     <t>* Sorting products by size, weight, colour, content, etc.
 * Sticking information labels and stickers on product packaging.
 * Packing products in boxes.</t>
   </si>
   <si>
     <t>* Sortarea produselor după mărime, greutate, culoare, conținut etc.
 * Lipirea etichetelor și stickerelor informative pe ambalaje.
 * Împachetarea produselor în cutii.</t>
   </si>
   <si>
     <t>* Responsabilitate pentru implementarea de noi produse în companie.
 * Completați documentația detaliată de producție și procedurile de lucru.
 * Actualizarea documentației de producție și a procedurilor de lucru în cazul unei schimbări în procesul de producție.
 * Implementarea de instrumente care să sporească eficiența procesului de producție (de exemplu, Six Sigma, Kaizen, Lean, poka-yoke etc.).
 * Reducerea costurilor de producție, menținând nivelul de calitate solicitat.
 * Rezolvarea problemelor și a anomaliilor apărute.
 * Participarea la selectarea și implementarea echipamentelor tehnologice pe teritoriul companiei.
 * Estimarea necesităților privind personalul, timpul de producție și costurile.
 * Comunicarea cu alte departamente din cadrul companiei.</t>
-  </si>
-[...22 lines deleted...]
-* Informarea cu privire la evoluțiile din industrie și tendințele emergente pentru menținerea avantajului competitiv.</t>
   </si>
   <si>
     <t>* Planning the production process on the basis of received orders, calculating production capacities.
 * Drawing up daily, weekly and monthly production plans.
 * Ensuring timely supplies of material.
 * Adjusting production plans based on stock levels and production capacities.
 * Ensuring the smooth running of the production process.
 * Monitoring compliance with the production deadlines in accordance with the production plan.
 * Proposing measures to optimise the production process.
 * Analysing production downtime and bottlenecks in the planning process.
 * Cooperating with other departments in the company.</t>
   </si>
   <si>
     <t>* Planificarea procesului de producție pe baza comenzilor primite, calcularea capacităților de producție.
 * Elaborarea planurilor de producție zilnice, săptămânale și lunare.
 * Asigurarea aprovizionării la timp cu materiale.
 * Ajustarea planurilor de producție în funcție de nivelul stocurilor și de capacitățile de producție.
 * Asigurarea funcționării fără întreruperi a procesului de producție.
 * Monitorizarea respectării termenelor de producție în conformitate cu planul de producție.
 * Propunerea de măsuri pentru optimizarea procesului de producție.
 * Analizarea timpilor de nefuncționare și a blocajelor în procesul de planificare.
 * Cooperarea cu alte departamente ale companiei.</t>
   </si>
   <si>
     <t>Production Standard Setter</t>
@@ -15575,76 +14909,50 @@
 * Reglarea conductelor prin tăiere, îndoire, sudare și filetare.
 * Montarea, demontarea și service-ul sistemelor și echipamentelor de distribuție pentru apă, canalizare, gaz și încălzire.
 * Efectuarea testelor de etanșeitate și presiune în conformitate cu standardele valabile.</t>
   </si>
   <si>
     <t>Refuse Collector</t>
   </si>
   <si>
     <t>Colector deșeuri</t>
   </si>
   <si>
     <t>* Driving and operating a special vehicle for collecting municipal waste.
 * Manipulating containers for collecting municipal waste and moving them to the vehicle.
 * Emptying rubbish bins into the vehicle.
 * Returning dustbins to their original place.
 * Emptying the contents of the vehicle at disposal sites.</t>
   </si>
   <si>
     <t>* Conducerea și operarea unui vehicul special pentru colectarea deșeurilor municipale.
 * Manipularea containerelor pentru colectarea deșeurilor municipale și deplasarea lor către vehicul.
 * Golirea pubelelor în vehicul.
 * Returnarea pubelelor în locul lor original.
 * Golirea conținutului vehiculului în locurile de eliminare.</t>
   </si>
   <si>
-    <t>* Installing, maintaining, and repairing equipment and machinery in various industrial settings.
-[...24 lines deleted...]
-  <si>
     <t>Stoker, Boiler Attendant</t>
   </si>
   <si>
     <t>Fochist</t>
   </si>
   <si>
     <t>* Operating and maintaining boilers, ensuring they function efficiently and safely.
 * Monitoring boiler pressure, temperature, and water levels to maintain optimal performance.
 * Conducting routine inspections and performing necessary maintenance on boiler systems.
 * Responding to alarms and safety alerts, taking appropriate action to resolve issues.
 * Maintaining accurate records of boiler operations, maintenance activities, and safety checks.
 * Collaborating with engineering and maintenance teams to troubleshoot and repair boiler-related issues.
 * Ensuring compliance with safety regulations and industry standards in boiler operations.
 * Managing fuel supply and ensuring proper combustion for efficient energy production.
 * Assisting in the training of new staff on boiler operation and safety procedures.
 * Performing emergency shutdown procedures when necessary and ensuring safe operation at all times.</t>
   </si>
   <si>
     <t>* Operarea și întreținerea cazanelor, asigurând funcționarea lor eficientă și în siguranță.
 * Monitorizarea presiunii, temperaturii și nivelului apei cazanelor pentru a menține o performanță optimă.
 * Efectuarea de inspecții de rutină și efectuarea lucrărilor de întreținere necesare asupra sistemelor de cazane.
 * Răspunsul la alarme și alerte de siguranță, luarea măsurilor adecvate pentru a rezolva problemele.
 * Păstrarea unor înregistrări precise ale operațiunilor cazanelor, activităților de întreținere și verificărilor de siguranță.
 * Colaborarea cu echipele de inginerie și întreținere pentru a diagnoza și repara problemele legate de cazane.
 * Asigurarea respectării reglementărilor de siguranță și a standardelor industriale în operațiunile de cazane.
@@ -15786,74 +15094,50 @@
   <si>
     <t>Telecommunications</t>
   </si>
   <si>
     <t>Telecomunicații</t>
   </si>
   <si>
     <t>Data Station Testing Specialist</t>
   </si>
   <si>
     <t>Specialist testare stație de date</t>
   </si>
   <si>
     <t>* Analyzing and complex testing of products with focus on DSL, Active Ethernet, GPON, VoIP and routre technologies.
 * Cooperating on projects.
 * Preparing and coordinating of technical designs for pilot operation of new technologies, product innovations and company solutions.
 * Processing technical specifications for acquiring and innovation of products.</t>
   </si>
   <si>
     <t>* Analiză și testare complexă a produselor, cu focus pe tehnologiile DSL, Ethernet activ, GPON, VoIP și routere.
 * Cooperare în proiecte.
 * Pregătirea și coordonarea proiectărilor tehnice pentru funcționarea pilot a noilor tehnologii, inovații de produse și soluții ale companiei.
 * Prelucrarea specificațiilor tehnice pentru achiziționarea și inovarea produselor.</t>
   </si>
   <si>
-    <t>* Assembling and fitting telecommunications equipment and systems according to specifications and technical drawings.
-[...22 lines deleted...]
-  <si>
     <t>ICT Specialist</t>
   </si>
   <si>
     <t>Specialist ICT</t>
   </si>
   <si>
     <t>* Installing, configuring and launching components (HW and SW) ICT solutions and services, including pilot operation.
 * Removing defects of 2nd level, including supporting executive components (NW and IT) at localization and removing of defects.
 * Executing system configurations ICT solutions and services.
 * Managing safety elements ICT solutions and services.
 * Communicating with technical support of suppliers, customers and getting involved in acceptation tests.
 * Getting involved in developing ICT services and solutions at putting them in operation.</t>
   </si>
   <si>
     <t>* Instalarea, configurarea și lansarea componentelor (HW și SW) ale soluțiilor și serviciilor ICT, inclusiv funcționarea pilot.
 * Înlăturarea defectelor de nivel 2, inclusiv suport pentru componente executive (NW și IT) la localizarea și înlăturarea defectelor.
 * Executarea configurațiilor de sistem ale soluțiilor și serviciilor ICT.
 * Gestionarea elementelor de securitate ale soluțiilor și serviciilor ICT.
 * Comunicarea cu suportul tehnic al furnizorilor, clienților și implicarea în testele de acceptanță.
 * Implicarea în dezvoltarea serviciilor și soluțiilor ICT la punerea lor în funcțiune.</t>
   </si>
   <si>
     <t>Mobile Network Development Specialist</t>
   </si>
   <si>
@@ -16074,74 +15358,50 @@
   <si>
     <t>Switching Network Development Specialist</t>
   </si>
   <si>
     <t>Specialist dezvoltare rețea de distribuție</t>
   </si>
   <si>
     <t>* Planning hardware and software.
 * Implementation and optimization of connection systems, their mutual interconnection, interconnection with other nets and net elements.
 * Preparing, testing and implementation of technical system data, software functions and hardware connection systems.
 * Preparing the testing procedures for verification of functionality of hardware and software for the connection systems.
 * Processing of the statistics data of the connection systems.
 * Cooperating with suppliers in the area of adjusting dimensions of connection systems, their development, including also the development in the area of their software functions.
 * Preparing regular reports concerning productivity and utility of singular connection systems.
 * Cooperating on implementation of the roaming partners.</t>
   </si>
   <si>
     <t>* Planificarea hardware-ului și software-ului.
 * Implementarea și optimizarea sistemelor de conectare, interconectarea lor reciprocă, interconectarea cu alte rețele și elemente de rețea.
 * Pregătirea, testarea și implementarea datelor sistemelor tehnice, funcțiilor software și sistemelor de conectare hardware.
 * Pregătirea procedurilor de testare pentru verificarea funcționalității hardware-ului și software-ului pentru sistemele de conectare.
 * Prelucrarea datelor statistice ale sistemelor de conectare.
 * Colaborarea cu furnizorii în domeniul ajustării dimensiunilor sistemelor de conectare, dezvoltarea acestora, inclusiv dezvoltarea funcțiilor software.
 * Pregătirea raportelor periodice privind productivitatea și utilitatea sistemelor de conectare individuale.
 * Colaborarea la implementarea partenerilor de roaming.</t>
-  </si>
-[...22 lines deleted...]
-* Ținerea la curent cu progresul tehnologic în domeniul telecomunicațiilor pentru a îmbunătăți furnizarea de servicii.</t>
   </si>
   <si>
     <t>* Carrying out measurements of the access networks.
 * Setting up and moving telecommunication services.
 * Installing and configuring the terminals.
 * Installing and configuring the communication software.
 * Removing the incurred malfunctions.</t>
   </si>
   <si>
     <t>* Efectuarea de măsurători ale rețelelor de acces.
 * Configurarea și mutarea serviciilor de telecomunicații.
 * Instalarea și configurarea terminalelor.
 * Instalarea și configurarea software-ului de comunicare.
 * Înlăturarea defecțiunilor apărute.</t>
   </si>
   <si>
     <t>Telecommunication Specialist</t>
   </si>
   <si>
     <t>Specialist în telecomunicații</t>
   </si>
   <si>
     <t>* Designing, implementing, and maintaining telecommunication systems and networks.
 * Analyzing system performance and identifying areas for improvement.
 * Collaborating with engineering teams to develop innovative communication solutions.
@@ -16364,124 +15624,106 @@
   <si>
     <t>Fashion Designer, Pattern Cutter</t>
   </si>
   <si>
     <t>Creator de modă, tăietor de tipare</t>
   </si>
   <si>
     <t>* Fabricating one’s own designs and designs according to individual customer requirements.
 * Monitoring new fashion trends, materials and technological processes.
 * Designing cuts in basic or showroom size.
 * Stepping up the basic cut to other sizes according to size charts.
 * Producing the design cuts according to size chart.
 * Creating a size chart according to individual sizes.
 * Checking the design dimensions of the product according to the size chart.</t>
   </si>
   <si>
     <t>* Realizarea propriilor creații și a celor conform cerințelor individuale ale clienților.
 * Urmărirea noilor tendințe de modă, materiale și procese tehnologice.
 * Proiectarea decupărilor în mărimea de bază sau în mărimea pentru prezentări.
 * Adaptarea decupării de bază la alte mărimi conform tabelelor de mărimi.
 * Realizarea decupărilor conform tabelului de mărimi.
 * Crearea unui tabel de mărimi conform mărimilor individuale.
 * Verificarea dimensiunilor produsului conform tabelului de mărimi.</t>
   </si>
   <si>
-    <t>* Operate and monitor textile machinery and equipment to ensure efficient production processes.
-[...22 lines deleted...]
-  <si>
     <t>Seamstress</t>
   </si>
   <si>
     <t>Cusător</t>
   </si>
   <si>
     <t>* Separating and adjusting parts of the product (cutting, punching, etc.). 
 * Creating, altering, and repairing products with the use of basic and specialised sewing machines.
 * Intermediate and final ironing, adjusting by ironing, and ironing out.
 * Manufacturing, decorating, shaping, and other adjusting the final appearance of the products.
 * Simple setting of machines, changing threads, needles, and other accessories.
 * Checking the correct functioning of the machine.</t>
   </si>
   <si>
     <t>* Separarea și ajustarea pieselor produsului (tăiere, ștampilare, etc.).
 * Crearea, modificarea și repararea produselor cu ajutorul mașinilor de cusut de bază și specializate.
 * Călcarea intermediară și finală, ajustarea prin călcătorie și eliminarea cutelor.
 * Fabricarea, decorarea, modelarea și alte ajustări ale aspectului final al produselor.
 * Setarea simplă a mașinilor, schimbarea firelor, acelor și altor accesorii.
 * Verificarea funcționării corecte a mașinii.</t>
   </si>
   <si>
     <t>Tailor</t>
   </si>
   <si>
     <t>Croitor</t>
   </si>
   <si>
     <t>* Taking measurements of the clients with the help of a tape measure.
 * Recording of the taken measurements.
 * Consulting used materials and cuts with the customers.
 * Making clothes for individual customers with the help of a sewing machine.
 * Adjusting clothes according to the customers' requests.
 * Mending damaged clothes.
 * Doing simple maintenance of the sewing machines (exchanging threads, needles etc.).</t>
   </si>
   <si>
     <t>* Efectuarea măsurătorilor clienților cu ajutorul unui metru de măsurat.
 * Înregistrarea măsurătorilor efectuate.
 * Consultarea cu clienții a materialelor și croielilor utilizate.
 * Realizarea de îmbrăcăminte pentru clienți individuali cu ajutorul unei mașini de cusut.
 * Ajustarea îmbrăcămintei conform solicitărilor clienților.
 * Repararea hainelor deteriorate.
 * Efectuarea întreținerii simple a mașinilor de cusut (schimbarea firelor, acelor etc.).</t>
   </si>
   <si>
     <t>Top Management</t>
   </si>
   <si>
     <t>Conducere (management) de nivel superior</t>
+  </si>
+  <si>
+    <t>Branch Director</t>
+  </si>
+  <si>
+    <t>Director de sucursală</t>
   </si>
   <si>
     <t>* Responsibility for the implementation of the branch business plan.
 * Setting the business strategy.
 * Taking care of key clients and maintaining good relationships with them.
 * Managing, coordinating, motivating and evaluating subordinate staff.
 * Managing business negotiations.
 * Preparation of regular reports and statistics.</t>
   </si>
   <si>
     <t>* Responsabilitate pentru implementarea planului de afaceri al sucursalei.
 * Stabilirea strategiei de afaceri.
 * Îngrijirea clienților-cheie și menținerea unor relații bune cu aceștia.
 * Gestionarea, coordonarea, motivarea și evaluarea personalului subordonat.
 * Gestionarea negocierilor comerciale.
 * Pregătirea rapoartelor și statisticilor periodice.</t>
   </si>
   <si>
     <t>Call Centre Director</t>
   </si>
   <si>
     <t>Director centru telefonic</t>
   </si>
   <si>
     <t>* Oversee and manage the daily operations of the call centre, ensuring efficient and effective service delivery.
@@ -16895,50 +16137,56 @@
 * Colaborarea cu echipele multifuncționale pentru a asigura alinierea cu obiectivele și inițiativele de business.
 * Monitorizarea și raportarea metritelor de performanță și a KPI-urilor regionale către conducerea superioară.
 * Asigurarea respectării politicilor, procedurilor și cerințelor legale ale companiei.
 * Efectuarea de vizite regulate pe piață pentru a evalua performanța sucursalelor și satisfacția clienților.
 * Gestionarea bugetelor și alocarea resurselor în mod eficient pentru a optimiza eficiența operațională.</t>
   </si>
   <si>
     <t>Sales Director</t>
   </si>
   <si>
     <t>Director de vânzări / Director Comercial</t>
   </si>
   <si>
     <t>* Organising the work of the sales team.
 * Visiting strategic customers, conducting business negotiations.
 * Strategic planning of costs and revenues (creation, analysis, prediction).
 * Management of receivables and inventory.
 * Upgrading and improving the company processes.</t>
   </si>
   <si>
     <t>* Organizarea activității echipei de vânzări.
 * Vizitarea clienților strategici, desfășurarea negocierilor comerciale.
 * Planificarea strategică a costurilor și veniturilor (creare, analiză, previziune).
 * Gestionarea creanțelor și stocurilor.
 * Îmbunătățirea și optimizarea proceselor companiei.</t>
+  </si>
+  <si>
+    <t>School Principal</t>
+  </si>
+  <si>
+    <t>Director de școală</t>
   </si>
   <si>
     <t>* Responsibility for the educational and professional quality of work at school.
 * Managing and inspecting the work of all school staff in accordance with the working regulations.
 * Assessing the work of all school staff.
 * Responsibility for the further education of employees. 
 * Influencing out-of-class, extra-curricular, and extra-work activities of the school.
 * Responsibility for adequate personnel and material conditions for work at school.
 * Helping school employees to address their social and legal problems.
 * Calling, managing, and leading teaching staff meetings and formulating the obtained conclusions.
 * Drawing up relevant work plans and internal school regulations. 
 * Submitting the required statistic data and oral or written reporting to superior authorities.
 * Paying attention to the purposeful use of financial means of the school.
 * Managing and monitoring educational activities at school and responsibility for the results of the educational work of the school.
 * Determining the principles of the internal regulations of the school.</t>
   </si>
   <si>
     <t>* Responsabilitate pentru calitatea educațională și profesională a muncii în școală.
 * Gestionarea și inspectarea muncii întregului personal al școlii în conformitate cu regulamentele de muncă.
 * Evaluarea muncii întregului personal al școlii.
 * Responsabilitate pentru educația și dezvoltarea ulterioară a angajaților.
 * Influencierea activităților școlare extracurriculare, extrașcolare și sociale.
 * Responsabilitate pentru condițiile adecvate de personal și material pentru munca în școală.
 * Sprijinirea angajaților școlii în rezolvarea problemelor lor sociale și juridice.
 * Convocarea, organizarea și conducerea ședințelor personalului didactic și formularea concluziilor obținute.
@@ -17330,50 +16578,53 @@
     <t>Hotel Porter</t>
   </si>
   <si>
     <t>Hamal</t>
   </si>
   <si>
     <t>* Welcoming guests arriving at the hotel.
 * Helping guests when getting in and out of their vehicle, and opening doors.
 * Loading and unloading luggage to/from the vehicle.
 * Helping guests to carry their luggage.
 * Guiding guests to their hotel rooms and presenting the equipment rooms.
 * Responding to the commonly posed questions from guests, and solving problems.</t>
   </si>
   <si>
     <t>* Primirea oaspeților care sosesc la hotel.
 * Ajutarea oaspeților la urcare și coborâre din vehicul, precum și deschiderea ușilor.
 * Încărcarea și descărcarea bagajelor în/din vehicul.
 * Ajutarea oaspeților să își transporte bagajele.
 * Îndrumarea oaspeților către camerele lor de hotel și prezentarea dotărilor camerelor.
 * Răspuns la întrebările frecvente ale oaspeților și rezolvarea problemelor.</t>
   </si>
   <si>
     <t>Houseman</t>
   </si>
   <si>
+    <t>Lucrător operațional housekeeping</t>
+  </si>
+  <si>
     <t>* Taking part in the effective fulfilling of the daily working tasks in the housekeeping department.
 * Caring for the main storehouse in the housekeeping department.
 * Taking orders of working aids for chambermaids and cleaners.
 * Taking out large goods and working aids to the individual storerooms on the storeys.
 * Taking out, bringing and sorting out of the hotel bed sheets and tea towels.
 * Taking responsibility for the regular monthly stocktaking.</t>
   </si>
   <si>
     <t>* Participare la îndeplinirea eficientă a sarcinilor zilnice de lucru din departamentul de menaj.
 * Îngrijirea depozitului principal din departamentul de menaj.
 * Comandarea mijloacelor de lucru pentru cameriste și curători.
 * Mutarea bunurilor și a mijloacelor de lucru în depozitele individuale de pe nivele.
 * Scoaterea, aducerea și sortarea lenjeriei de pat și a prosoapelor de baie ale hotelului.
 * Preluarea responsabilității pentru efectuarea lunară a inventarului.</t>
   </si>
   <si>
     <t>Kitchen Helper</t>
   </si>
   <si>
     <t>Ajutător în bucătărie</t>
   </si>
   <si>
     <t>* Assisting in the preparation of food items according to established recipes and standards.
 * Maintaining cleanliness and organization of the kitchen area, including washing dishes, utensils, and equipment.
 * Supporting chefs and kitchen staff in various tasks, including food preparation and plating.
@@ -17390,76 +16641,50 @@
 * Menținerea curățeniei și organizării zonei de bucătărie, inclusiv spălarea vaselor, ustensilelor și echipamentelor.
 * Sprijinirea bucătarilor și a personalului de bucătărie în diverse sarcini, inclusiv pregătirea și prezentarea alimentelor.
 * Asigurarea depozitării corespunzătoare a produselor alimentare și respectarea normelor de siguranță și igienă alimentară.
 * Asistență în gestionarea stocurilor prin urmărirea proviziilor și informarea superiorilor despre nivelurile scăzute de stoc.
 * Ajutor la instalarea și dezinstalarea stațiilor de bucătărie înainte și după serviciu.
 * Participare la curățenia și întreținerea aparatelor de bucătărie și a zonelor de lucru.
 * Colaborare cu membrii echipei pentru a asigura funcționarea eficientă a bucătăriei și serviciul în timp util.
 * Respectarea tuturor reglementărilor de sănătate și securitate pentru a asigura un mediu de lucru sigur.
 * A fi flexibil și gata să preia sarcini suplimentare, după nevoie, pentru a sprijini echipa de bucătărie.</t>
   </si>
   <si>
     <t>Lifeguard, Swimming Instructor</t>
   </si>
   <si>
     <t>Salvamar, instructor de înot</t>
   </si>
   <si>
     <t>* Saving drowning visitors of swimming pools, water parks, beaches and similar facilities.
 * Supervising compliance with the rules of swimming facilities.
 * Providing first aid to visitors of the swimming facilities.</t>
   </si>
   <si>
     <t>* Salvarea vizitatorilor care se îneacă în piscine, parcuri acvatice, plaje și facilități similare.
 * Supravegherea respectării regulilor facilităților de înot.
 * Acordarea primului ajutor vizitatorilor facilităților de înot.</t>
-  </si>
-[...24 lines deleted...]
-* Asigurarea unei atmosfere pozitive și primitoare pentru oaspeți și personal deopotrivă.</t>
   </si>
   <si>
     <t>Pizza Cook</t>
   </si>
   <si>
     <t>Pizzer</t>
   </si>
   <si>
     <t>* Preparing pizza and pizza products in a special wood-burning oven 
 * Preparation and cleaning within the kitchen.</t>
   </si>
   <si>
     <t>* Prepararea pizzei și produselor din pizza într-un cuptor special cu ardere pe lemne 
 * Pregătirea și curățarea în bucătărie.</t>
   </si>
   <si>
     <t>* Welcoming and checking in the guests by means of their presented identity card.
 * Assigning rooms according to customer requirements and current availability in accommodation facility.
 * Providing information and assistance in solving problems and complaints.
 * Providing foreign currency exchange services.
 * Providing telephone and e-mail reservations.
 * Providing specialised services on request.
 * Sale of supplementary consumer goods.
 * Issuing receipts for accommodation services.
 * Accepting payments in local and foreign currency and operating a payment terminal.</t>
@@ -17999,80 +17224,50 @@
     <t>Expeditor</t>
   </si>
   <si>
     <t>* Ensuring the national and international transport of goods.
 * Seeking and contacting new customers.
 * Receiving and completing pricing inquiries and orders for shipment.
 * Negotiating the terms and conditions and contracting with carriers.
 * Monitoring the availability of vehicles and ensuring their occupancy.
 * Entering data into the information system.
 * Preparing documents for billing.
 * Monitoring the payment discipline of customers.
 * Communicating with customers and carriers.
 * Resolving claims.</t>
   </si>
   <si>
     <t>* Asigurarea transportului de mărfuri pe plan național și internațional.
 * Căutarea și contactarea de noi clienți.
 * Primirea și finalizarea cererilor de oferte și a comenzilor pentru expediere.
 * Negocierea termenilor și condițiilor și încheierea de contracte cu transportatorii.
 * Monitorizarea disponibilității vehiculelor și asigurarea ocupării acestora.
 * Introducerea datelor în sistemul informatic.
 * Pregătirea documentelor pentru facturare.
 * Monitorizarea disciplinei de plată a clienților.
 * Comunicarea cu clienții și transportatorii.
 * Rezolvarea reclamațiilor.</t>
-  </si>
-[...28 lines deleted...]
-* Conducerea inițiativelor de promovare a unei culturi de siguranță și conformitate în cadrul organizației.</t>
   </si>
   <si>
     <t>Import/Export Officer</t>
   </si>
   <si>
     <t>Agent Import/Export</t>
   </si>
   <si>
     <t>* Checking figures, postings, and documents for correct entry, mathematical accuracy, and proper codes. 
 * Operating computers programmed with accounting software to record, store, and analyze information. 
 * Classifying, recording, and summarizing numerical and financial data to compile and keep financial records, using journals and ledgers or computers. 
 * Compiling statistical, financial, accounting or auditing reports and tables pertaining to such matters as cash receipts, expenditures, accounts payable and receivable, and profits and losses. 
 * Calculating, preparing, and issuing bills, invoices, account statements, and other financial statements according to established procedures. 
 * Preparing bank deposits by compiling data from cashiers, verifying and balancing receipts, and sending cash, checks, or other forms of payment to banks. 
 * Compiling budget data and documents, based on estimated revenues and expenses and previous budgets. 
 * Preparing purchase orders and expense reports. 
 * Transferring details from separate journals to general ledgers or data processing sheets. 
 * Completing and submitting tax forms and returns, workers' compensation forms, pension contribution forms, and other government documents.</t>
   </si>
   <si>
     <t>* Verificarea cifrelor, postărilor și documentelor pentru a asigura introducerea corectă, exactitatea matematică și utilizarea codurilor adecvate.
 * Utilizarea computerelor programate cu software contabil pentru a înregistra, stoca și analiza informații.
 * Clasificarea, înregistrarea și centralizarea datelor numerice și financiare pentru a întocmi și menține evidențele financiare, utilizând jurnale și registre contabile sau computere.
 * Compilarea rapoartelor și tabelelor statistice, financiare, contabile sau de audit, referitoare la aspecte precum încasări în numerar, cheltuieli, conturi de plată și de primit, profituri și pierderi.
 * Calcularea, pregătirea și emiterea facturilor, facturilor fiscale, extraselor de cont și altor situații financiare, conform procedurilor stabilite.
@@ -19004,74 +18199,50 @@
     <t>* Citirea desenelor tehnice, proiectarea și marcarea materialelor pe desene.
 * Realizarea mobilei, structurilor și altor produse fabricate din lemn.
 * Realizarea lucrărilor de sticlă simple, finalizarea și montarea accesoriilor și dotărilor interioare.
 * Evaluarea și inspectarea calității produselor finite și a pieselor de lucru.
 * Urmărirea și aplicarea procedurilor de lucru și tehnice pentru produse, instalare, principiile de sănătate și securitate în muncă, igiena muncii și prevenirea incendiilor.</t>
   </si>
   <si>
     <t>Lumberjack</t>
   </si>
   <si>
     <t>Cherestegiu/Tăietor de lemne</t>
   </si>
   <si>
     <t>* Sawing trees and shrubs in forests using a motor or a hand saw.
 * Sawing and cutting logs to planks, boards, beams, joists, laths, strips, etc.
 * Replenishing a mixture of petrol and oil in the chainsaw.
 * Sharpening blunt chains with round and flat files.
 * Performing routine maintenance associated with the use of the chainsaw.</t>
   </si>
   <si>
     <t>* Tăierea arborilor și arbuștilor în pădure folosind o ferăstrău mecanic sau manual.
 * Tăierea și debitarea buștenilor în scânduri, grinzi, căpriori, lamele, benzi, șipci etc.
 * Reîncărcarea unui amestec de benzină și ulei în ferăstrăul cu lanț.
 * Ascuțirea lanțurilor tocite cu fișiere rotunde și plate.
 * Efectuarea mentenanței de rutină asociate cu utilizarea ferăstrăului cu lanț.</t>
-  </si>
-[...22 lines deleted...]
-* Participarea la inițiativele de îmbunătățire continuă pentru a spori eficiența și productivitatea.</t>
   </si>
   <si>
     <t>Saw filer</t>
   </si>
   <si>
     <t>Operator mașină de pilit</t>
   </si>
   <si>
     <t>* Operating and maintaining sawmill machinery to ensure efficient cutting of timber.
 * Inspecting and adjusting saw blades for optimal performance and precision.
 * Performing routine maintenance and repairs on saws and other equipment to minimize downtime.
 * Monitoring the quality of cut wood and making necessary adjustments to meet specifications.
 * Collaborating with team members to coordinate production schedules and workflow.
 * Ensuring compliance with safety regulations and promoting a safe working environment.
 * Keeping accurate records of production output and equipment maintenance.
 * Troubleshooting issues with machinery and implementing solutions to improve efficiency.
 * Training new employees on proper saw filing techniques and safety protocols.
 * Assisting in the inventory management of raw materials and finished products.
 * Participating in continuous improvement initiatives to enhance operational effectiveness.</t>
   </si>
   <si>
     <t>* Exploatarea și întreținerea mașinilor de tăiat din gater pentru a asigura tăierea eficientă a lemnului.
 * Inspecția și ajustarea pănilor de fierăstrău pentru performanță și precizie optimă.
 * Efectuarea lucrărilor de întreținere și reparații de rutină la ferăstraie și alte echipamente pentru a minimiza perioadele de nefuncționare.
 * Monitorizarea calității lemnului tăiat și efectuarea ajustărilor necesare pentru a respecta specificațiile.
@@ -19483,82 +18654,82 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F795"/>
+  <dimension ref="A1:F763"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E6" sqref="E6:F795"/>
+      <selection activeCell="E6" sqref="E6:F763"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="37.7051" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="53.844" customWidth="true" style="0"/>
+    <col min="1" max="1" width="37.705100000000002" customWidth="true" style="0"/>
+    <col min="2" max="2" width="37.705100000000002" customWidth="true" style="0"/>
+    <col min="3" max="3" width="37.705100000000002" customWidth="true" style="0"/>
+    <col min="4" max="4" width="37.705100000000002" customWidth="true" style="0"/>
+    <col min="5" max="5" width="53.844000000000001" customWidth="true" style="0"/>
+    <col min="6" max="6" width="53.844000000000001" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2"/>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3"/>
       <c r="B3" s="1">
-        <v>790</v>
+        <v>758</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>4</v>
       </c>
       <c r="D5" t="s">
         <v>5</v>
       </c>
       <c r="E5" t="s">
         <v>6</v>
       </c>
       <c r="F5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>8</v>
@@ -20568,228 +19739,228 @@
       </c>
       <c r="C56" t="s">
         <v>209</v>
       </c>
       <c r="D56" t="s">
         <v>210</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>211</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
         <v>213</v>
       </c>
       <c r="B57" t="s">
         <v>213</v>
       </c>
       <c r="C57" t="s">
         <v>214</v>
       </c>
       <c r="D57" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E57" s="2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
         <v>213</v>
       </c>
       <c r="B58" t="s">
         <v>213</v>
       </c>
       <c r="C58" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D58" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E58" s="2" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
         <v>213</v>
       </c>
       <c r="B59" t="s">
         <v>213</v>
       </c>
       <c r="C59" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D59" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
         <v>213</v>
       </c>
       <c r="B60" t="s">
         <v>213</v>
       </c>
       <c r="C60" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D60" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="E60" s="2" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
         <v>213</v>
       </c>
       <c r="B61" t="s">
         <v>213</v>
       </c>
       <c r="C61" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D61" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
         <v>213</v>
       </c>
       <c r="B62" t="s">
         <v>213</v>
       </c>
       <c r="C62" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D62" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
         <v>213</v>
       </c>
       <c r="B63" t="s">
         <v>213</v>
       </c>
       <c r="C63" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D63" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E63" s="2" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
         <v>213</v>
       </c>
       <c r="B64" t="s">
         <v>213</v>
       </c>
       <c r="C64" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D64" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="E64" s="2" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
         <v>213</v>
       </c>
       <c r="B65" t="s">
         <v>213</v>
       </c>
       <c r="C65" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D65" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="E65" s="2" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
         <v>213</v>
       </c>
       <c r="B66" t="s">
         <v>213</v>
       </c>
       <c r="C66" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D66" t="s">
         <v>250</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>251</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
         <v>213</v>
       </c>
       <c r="B67" t="s">
         <v>213</v>
       </c>
       <c r="C67" t="s">
         <v>253</v>
       </c>
       <c r="D67" t="s">
         <v>254</v>
       </c>
       <c r="E67" s="2" t="s">
@@ -20828,14562 +19999,13918 @@
       </c>
       <c r="C69" t="s">
         <v>261</v>
       </c>
       <c r="D69" t="s">
         <v>262</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>263</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
         <v>213</v>
       </c>
       <c r="B70" t="s">
         <v>213</v>
       </c>
       <c r="C70" t="s">
         <v>265</v>
       </c>
       <c r="D70" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="E70" s="2" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="F70" s="2" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
         <v>213</v>
       </c>
       <c r="B71" t="s">
         <v>213</v>
       </c>
       <c r="C71" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D71" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
         <v>213</v>
       </c>
       <c r="B72" t="s">
         <v>213</v>
       </c>
       <c r="C72" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D72" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="F72" s="2" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
         <v>213</v>
       </c>
       <c r="B73" t="s">
         <v>213</v>
       </c>
       <c r="C73" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D73" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E73" s="2" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
         <v>213</v>
       </c>
       <c r="B74" t="s">
         <v>213</v>
       </c>
       <c r="C74" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D74" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="E74" s="2" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
         <v>213</v>
       </c>
       <c r="B75" t="s">
         <v>213</v>
       </c>
       <c r="C75" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D75" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E75" s="2" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
         <v>213</v>
       </c>
       <c r="B76" t="s">
         <v>213</v>
       </c>
       <c r="C76" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D76" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E76" s="2" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
         <v>213</v>
       </c>
       <c r="B77" t="s">
         <v>213</v>
       </c>
       <c r="C77" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D77" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E77" s="2" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="F77" s="2" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
-        <v>213</v>
+        <v>297</v>
       </c>
       <c r="B78" t="s">
-        <v>213</v>
+        <v>298</v>
       </c>
       <c r="C78" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="D78" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="E78" s="2" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="F78" s="2" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
-        <v>213</v>
+        <v>297</v>
       </c>
       <c r="B79" t="s">
-        <v>213</v>
+        <v>298</v>
       </c>
       <c r="C79" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="D79" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="E79" s="2" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="F79" s="2" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
-        <v>213</v>
+        <v>297</v>
       </c>
       <c r="B80" t="s">
-        <v>213</v>
+        <v>298</v>
       </c>
       <c r="C80" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="D80" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="E80" s="2" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="F80" s="2" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
-        <v>213</v>
+        <v>297</v>
       </c>
       <c r="B81" t="s">
-        <v>213</v>
+        <v>298</v>
       </c>
       <c r="C81" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="D81" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="F81" s="2" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
-        <v>213</v>
+        <v>297</v>
       </c>
       <c r="B82" t="s">
-        <v>213</v>
+        <v>298</v>
       </c>
       <c r="C82" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="D82" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="E82" s="2" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="F82" s="2" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
-        <v>316</v>
+        <v>297</v>
       </c>
       <c r="B83" t="s">
-        <v>317</v>
+        <v>298</v>
       </c>
       <c r="C83" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D83" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="E83" s="2" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F83" s="2" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
-        <v>316</v>
+        <v>297</v>
       </c>
       <c r="B84" t="s">
-        <v>317</v>
+        <v>298</v>
       </c>
       <c r="C84" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="D84" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="E84" s="2" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F84" s="2" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
-        <v>316</v>
+        <v>297</v>
       </c>
       <c r="B85" t="s">
-        <v>317</v>
+        <v>298</v>
       </c>
       <c r="C85" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D85" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E85" s="2" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F85" s="2" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
-        <v>316</v>
+        <v>297</v>
       </c>
       <c r="B86" t="s">
-        <v>317</v>
+        <v>298</v>
       </c>
       <c r="C86" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="D86" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="E86" s="2" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="F86" s="2" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
-        <v>316</v>
+        <v>297</v>
       </c>
       <c r="B87" t="s">
-        <v>317</v>
+        <v>298</v>
       </c>
       <c r="C87" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="D87" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E87" s="2" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F87" s="2" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
-        <v>316</v>
+        <v>297</v>
       </c>
       <c r="B88" t="s">
-        <v>317</v>
+        <v>298</v>
       </c>
       <c r="C88" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="D88" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="E88" s="2" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="F88" s="2" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
-        <v>316</v>
+        <v>297</v>
       </c>
       <c r="B89" t="s">
-        <v>317</v>
+        <v>298</v>
       </c>
       <c r="C89" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="D89" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="E89" s="2" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="F89" s="2" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
-        <v>316</v>
+        <v>297</v>
       </c>
       <c r="B90" t="s">
-        <v>317</v>
+        <v>298</v>
       </c>
       <c r="C90" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="D90" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="E90" s="2" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F90" s="2" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
-        <v>316</v>
+        <v>297</v>
       </c>
       <c r="B91" t="s">
-        <v>317</v>
+        <v>298</v>
       </c>
       <c r="C91" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="D91" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="E91" s="2" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="F91" s="2" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
-        <v>316</v>
+        <v>297</v>
       </c>
       <c r="B92" t="s">
-        <v>317</v>
+        <v>298</v>
       </c>
       <c r="C92" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D92" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="E92" s="2" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F92" s="2" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
-        <v>316</v>
+        <v>297</v>
       </c>
       <c r="B93" t="s">
-        <v>317</v>
+        <v>298</v>
       </c>
       <c r="C93" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D93" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="E93" s="2" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="F93" s="2" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
-        <v>316</v>
+        <v>363</v>
       </c>
       <c r="B94" t="s">
-        <v>317</v>
+        <v>364</v>
       </c>
       <c r="C94" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="D94" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="E94" s="2" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="F94" s="2" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" t="s">
-        <v>316</v>
+        <v>363</v>
       </c>
       <c r="B95" t="s">
-        <v>317</v>
+        <v>364</v>
       </c>
       <c r="C95" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="D95" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="E95" s="2" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="F95" s="2" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
-        <v>316</v>
+        <v>363</v>
       </c>
       <c r="B96" t="s">
-        <v>317</v>
+        <v>364</v>
       </c>
       <c r="C96" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="D96" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="E96" s="2" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="F96" s="2" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
-        <v>316</v>
+        <v>363</v>
       </c>
       <c r="B97" t="s">
-        <v>317</v>
+        <v>364</v>
       </c>
       <c r="C97" t="s">
-        <v>374</v>
+        <v>347</v>
       </c>
       <c r="D97" t="s">
-        <v>375</v>
+        <v>348</v>
       </c>
       <c r="E97" s="2" t="s">
-        <v>376</v>
+        <v>349</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
-        <v>316</v>
+        <v>378</v>
       </c>
       <c r="B98" t="s">
-        <v>317</v>
+        <v>379</v>
       </c>
       <c r="C98" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="D98" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="E98" s="2" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="F98" s="2" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
-        <v>316</v>
+        <v>378</v>
       </c>
       <c r="B99" t="s">
-        <v>317</v>
+        <v>379</v>
       </c>
       <c r="C99" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="D99" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="E99" s="2" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="F99" s="2" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" t="s">
-        <v>386</v>
+        <v>378</v>
       </c>
       <c r="B100" t="s">
+        <v>379</v>
+      </c>
+      <c r="C100" t="s">
         <v>387</v>
       </c>
-      <c r="C100" t="s">
+      <c r="D100" t="s">
         <v>388</v>
       </c>
-      <c r="D100" t="s">
+      <c r="E100" s="2" t="s">
         <v>389</v>
       </c>
-      <c r="E100" s="2" t="s">
+      <c r="F100" s="2" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
-        <v>386</v>
+        <v>378</v>
       </c>
       <c r="B101" t="s">
-        <v>387</v>
+        <v>379</v>
       </c>
       <c r="C101" t="s">
+        <v>391</v>
+      </c>
+      <c r="D101" t="s">
+        <v>391</v>
+      </c>
+      <c r="E101" s="2" t="s">
         <v>392</v>
       </c>
-      <c r="D101" t="s">
+      <c r="F101" s="2" t="s">
         <v>393</v>
-      </c>
-[...4 lines deleted...]
-        <v>395</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" t="s">
-        <v>386</v>
+        <v>378</v>
       </c>
       <c r="B102" t="s">
-        <v>387</v>
+        <v>379</v>
       </c>
       <c r="C102" t="s">
+        <v>394</v>
+      </c>
+      <c r="D102" t="s">
+        <v>395</v>
+      </c>
+      <c r="E102" s="2" t="s">
         <v>396</v>
       </c>
-      <c r="D102" t="s">
+      <c r="F102" s="2" t="s">
         <v>397</v>
-      </c>
-[...4 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
-        <v>386</v>
+        <v>378</v>
       </c>
       <c r="B103" t="s">
-        <v>387</v>
+        <v>379</v>
       </c>
       <c r="C103" t="s">
-        <v>346</v>
+        <v>398</v>
       </c>
       <c r="D103" t="s">
-        <v>347</v>
+        <v>399</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>400</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" t="s">
-        <v>386</v>
+        <v>378</v>
       </c>
       <c r="B104" t="s">
-        <v>387</v>
+        <v>379</v>
       </c>
       <c r="C104" t="s">
-        <v>370</v>
+        <v>402</v>
       </c>
       <c r="D104" t="s">
-        <v>371</v>
+        <v>403</v>
       </c>
       <c r="E104" s="2" t="s">
-        <v>372</v>
+        <v>404</v>
       </c>
       <c r="F104" s="2" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" t="s">
-        <v>403</v>
+        <v>378</v>
       </c>
       <c r="B105" t="s">
-        <v>404</v>
+        <v>379</v>
       </c>
       <c r="C105" t="s">
-        <v>214</v>
+        <v>406</v>
       </c>
       <c r="D105" t="s">
-        <v>214</v>
+        <v>407</v>
       </c>
       <c r="E105" s="2" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="F105" s="2" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
-        <v>403</v>
+        <v>378</v>
       </c>
       <c r="B106" t="s">
-        <v>404</v>
+        <v>379</v>
       </c>
       <c r="C106" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="D106" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="E106" s="2" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="F106" s="2" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" t="s">
-        <v>403</v>
+        <v>378</v>
       </c>
       <c r="B107" t="s">
-        <v>404</v>
+        <v>379</v>
       </c>
       <c r="C107" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="D107" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="E107" s="2" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="F107" s="2" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
-        <v>403</v>
+        <v>378</v>
       </c>
       <c r="B108" t="s">
-        <v>404</v>
+        <v>379</v>
       </c>
       <c r="C108" t="s">
-        <v>225</v>
+        <v>418</v>
       </c>
       <c r="D108" t="s">
-        <v>226</v>
+        <v>419</v>
       </c>
       <c r="E108" s="2" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="F108" s="2" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" t="s">
-        <v>403</v>
+        <v>378</v>
       </c>
       <c r="B109" t="s">
-        <v>404</v>
+        <v>379</v>
       </c>
       <c r="C109" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="D109" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="E109" s="2" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="F109" s="2" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" t="s">
-        <v>403</v>
+        <v>378</v>
       </c>
       <c r="B110" t="s">
-        <v>404</v>
+        <v>379</v>
       </c>
       <c r="C110" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="D110" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="E110" s="2" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="F110" s="2" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" t="s">
-        <v>403</v>
+        <v>378</v>
       </c>
       <c r="B111" t="s">
-        <v>404</v>
+        <v>379</v>
       </c>
       <c r="C111" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="D111" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="E111" s="2" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="F111" s="2" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" t="s">
-        <v>403</v>
+        <v>378</v>
       </c>
       <c r="B112" t="s">
-        <v>404</v>
+        <v>379</v>
       </c>
       <c r="C112" t="s">
-        <v>233</v>
+        <v>434</v>
       </c>
       <c r="D112" t="s">
-        <v>234</v>
+        <v>434</v>
       </c>
       <c r="E112" s="2" t="s">
-        <v>428</v>
+        <v>435</v>
       </c>
       <c r="F112" s="2" t="s">
-        <v>429</v>
+        <v>436</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
-        <v>403</v>
+        <v>378</v>
       </c>
       <c r="B113" t="s">
-        <v>404</v>
+        <v>379</v>
       </c>
       <c r="C113" t="s">
-        <v>430</v>
+        <v>437</v>
       </c>
       <c r="D113" t="s">
-        <v>431</v>
+        <v>438</v>
       </c>
       <c r="E113" s="2" t="s">
-        <v>432</v>
+        <v>439</v>
       </c>
       <c r="F113" s="2" t="s">
-        <v>433</v>
+        <v>440</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" t="s">
-        <v>403</v>
+        <v>378</v>
       </c>
       <c r="B114" t="s">
-        <v>404</v>
+        <v>379</v>
       </c>
       <c r="C114" t="s">
-        <v>434</v>
+        <v>441</v>
       </c>
       <c r="D114" t="s">
-        <v>435</v>
+        <v>442</v>
       </c>
       <c r="E114" s="2" t="s">
-        <v>436</v>
+        <v>443</v>
       </c>
       <c r="F114" s="2" t="s">
-        <v>437</v>
+        <v>444</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" t="s">
-        <v>403</v>
+        <v>378</v>
       </c>
       <c r="B115" t="s">
-        <v>404</v>
+        <v>379</v>
       </c>
       <c r="C115" t="s">
-        <v>438</v>
+        <v>445</v>
       </c>
       <c r="D115" t="s">
-        <v>439</v>
+        <v>446</v>
       </c>
       <c r="E115" s="2" t="s">
-        <v>440</v>
+        <v>447</v>
       </c>
       <c r="F115" s="2" t="s">
-        <v>441</v>
+        <v>448</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" t="s">
-        <v>403</v>
+        <v>378</v>
       </c>
       <c r="B116" t="s">
-        <v>404</v>
+        <v>379</v>
       </c>
       <c r="C116" t="s">
-        <v>442</v>
+        <v>449</v>
       </c>
       <c r="D116" t="s">
-        <v>443</v>
+        <v>450</v>
       </c>
       <c r="E116" s="2" t="s">
-        <v>444</v>
+        <v>451</v>
       </c>
       <c r="F116" s="2" t="s">
-        <v>445</v>
+        <v>452</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" t="s">
-        <v>403</v>
+        <v>378</v>
       </c>
       <c r="B117" t="s">
-        <v>404</v>
+        <v>379</v>
       </c>
       <c r="C117" t="s">
-        <v>446</v>
+        <v>453</v>
       </c>
       <c r="D117" t="s">
-        <v>447</v>
+        <v>454</v>
       </c>
       <c r="E117" s="2" t="s">
-        <v>448</v>
+        <v>455</v>
       </c>
       <c r="F117" s="2" t="s">
-        <v>449</v>
+        <v>456</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" t="s">
-        <v>403</v>
+        <v>378</v>
       </c>
       <c r="B118" t="s">
-        <v>404</v>
+        <v>379</v>
       </c>
       <c r="C118" t="s">
-        <v>450</v>
+        <v>457</v>
       </c>
       <c r="D118" t="s">
-        <v>451</v>
+        <v>458</v>
       </c>
       <c r="E118" s="2" t="s">
-        <v>452</v>
+        <v>459</v>
       </c>
       <c r="F118" s="2" t="s">
-        <v>453</v>
+        <v>460</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
-        <v>403</v>
+        <v>378</v>
       </c>
       <c r="B119" t="s">
-        <v>404</v>
+        <v>379</v>
       </c>
       <c r="C119" t="s">
-        <v>454</v>
+        <v>461</v>
       </c>
       <c r="D119" t="s">
-        <v>455</v>
+        <v>462</v>
       </c>
       <c r="E119" s="2" t="s">
-        <v>456</v>
+        <v>463</v>
       </c>
       <c r="F119" s="2" t="s">
-        <v>457</v>
+        <v>464</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
-        <v>403</v>
+        <v>378</v>
       </c>
       <c r="B120" t="s">
-        <v>404</v>
+        <v>379</v>
       </c>
       <c r="C120" t="s">
-        <v>458</v>
+        <v>465</v>
       </c>
       <c r="D120" t="s">
-        <v>458</v>
+        <v>466</v>
       </c>
       <c r="E120" s="2" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="F120" s="2" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
-        <v>403</v>
+        <v>378</v>
       </c>
       <c r="B121" t="s">
-        <v>404</v>
+        <v>379</v>
       </c>
       <c r="C121" t="s">
-        <v>461</v>
+        <v>469</v>
       </c>
       <c r="D121" t="s">
-        <v>462</v>
+        <v>470</v>
       </c>
       <c r="E121" s="2" t="s">
-        <v>463</v>
+        <v>471</v>
       </c>
       <c r="F121" s="2" t="s">
-        <v>464</v>
+        <v>472</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
-        <v>403</v>
+        <v>378</v>
       </c>
       <c r="B122" t="s">
-        <v>404</v>
+        <v>379</v>
       </c>
       <c r="C122" t="s">
-        <v>296</v>
+        <v>473</v>
       </c>
       <c r="D122" t="s">
-        <v>297</v>
+        <v>474</v>
       </c>
       <c r="E122" s="2" t="s">
-        <v>465</v>
+        <v>475</v>
       </c>
       <c r="F122" s="2" t="s">
-        <v>466</v>
+        <v>476</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" t="s">
-        <v>403</v>
+        <v>378</v>
       </c>
       <c r="B123" t="s">
-        <v>404</v>
+        <v>379</v>
       </c>
       <c r="C123" t="s">
-        <v>467</v>
+        <v>477</v>
       </c>
       <c r="D123" t="s">
-        <v>468</v>
+        <v>478</v>
       </c>
       <c r="E123" s="2" t="s">
-        <v>469</v>
+        <v>479</v>
       </c>
       <c r="F123" s="2" t="s">
-        <v>470</v>
+        <v>480</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" t="s">
-        <v>403</v>
+        <v>378</v>
       </c>
       <c r="B124" t="s">
-        <v>404</v>
+        <v>379</v>
       </c>
       <c r="C124" t="s">
-        <v>471</v>
+        <v>481</v>
       </c>
       <c r="D124" t="s">
-        <v>472</v>
+        <v>482</v>
       </c>
       <c r="E124" s="2" t="s">
-        <v>473</v>
+        <v>483</v>
       </c>
       <c r="F124" s="2" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" t="s">
-        <v>403</v>
+        <v>378</v>
       </c>
       <c r="B125" t="s">
-        <v>404</v>
+        <v>379</v>
       </c>
       <c r="C125" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="D125" t="s">
-        <v>476</v>
+        <v>486</v>
       </c>
       <c r="E125" s="2" t="s">
-        <v>477</v>
+        <v>487</v>
       </c>
       <c r="F125" s="2" t="s">
-        <v>478</v>
+        <v>488</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" t="s">
-        <v>403</v>
+        <v>378</v>
       </c>
       <c r="B126" t="s">
-        <v>404</v>
+        <v>379</v>
       </c>
       <c r="C126" t="s">
-        <v>479</v>
+        <v>489</v>
       </c>
       <c r="D126" t="s">
-        <v>480</v>
+        <v>490</v>
       </c>
       <c r="E126" s="2" t="s">
-        <v>481</v>
+        <v>491</v>
       </c>
       <c r="F126" s="2" t="s">
-        <v>482</v>
+        <v>492</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" t="s">
-        <v>403</v>
+        <v>378</v>
       </c>
       <c r="B127" t="s">
-        <v>404</v>
+        <v>379</v>
       </c>
       <c r="C127" t="s">
-        <v>483</v>
+        <v>493</v>
       </c>
       <c r="D127" t="s">
-        <v>484</v>
+        <v>494</v>
       </c>
       <c r="E127" s="2" t="s">
-        <v>485</v>
+        <v>495</v>
       </c>
       <c r="F127" s="2" t="s">
-        <v>486</v>
+        <v>496</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" t="s">
-        <v>403</v>
+        <v>378</v>
       </c>
       <c r="B128" t="s">
-        <v>404</v>
+        <v>379</v>
       </c>
       <c r="C128" t="s">
-        <v>487</v>
+        <v>497</v>
       </c>
       <c r="D128" t="s">
-        <v>488</v>
+        <v>498</v>
       </c>
       <c r="E128" s="2" t="s">
-        <v>489</v>
+        <v>499</v>
       </c>
       <c r="F128" s="2" t="s">
-        <v>490</v>
+        <v>500</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" t="s">
-        <v>403</v>
+        <v>501</v>
       </c>
       <c r="B129" t="s">
-        <v>404</v>
+        <v>502</v>
       </c>
       <c r="C129" t="s">
-        <v>491</v>
+        <v>503</v>
       </c>
       <c r="D129" t="s">
-        <v>492</v>
+        <v>504</v>
       </c>
       <c r="E129" s="2" t="s">
-        <v>493</v>
+        <v>505</v>
       </c>
       <c r="F129" s="2" t="s">
-        <v>494</v>
+        <v>506</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" t="s">
-        <v>403</v>
+        <v>501</v>
       </c>
       <c r="B130" t="s">
-        <v>404</v>
+        <v>502</v>
       </c>
       <c r="C130" t="s">
-        <v>495</v>
+        <v>507</v>
       </c>
       <c r="D130" t="s">
-        <v>496</v>
+        <v>508</v>
       </c>
       <c r="E130" s="2" t="s">
-        <v>497</v>
+        <v>509</v>
       </c>
       <c r="F130" s="2" t="s">
-        <v>498</v>
+        <v>510</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" t="s">
-        <v>403</v>
+        <v>501</v>
       </c>
       <c r="B131" t="s">
-        <v>404</v>
+        <v>502</v>
       </c>
       <c r="C131" t="s">
-        <v>499</v>
+        <v>511</v>
       </c>
       <c r="D131" t="s">
-        <v>500</v>
+        <v>512</v>
       </c>
       <c r="E131" s="2" t="s">
-        <v>501</v>
+        <v>513</v>
       </c>
       <c r="F131" s="2" t="s">
-        <v>502</v>
+        <v>514</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" t="s">
-        <v>403</v>
+        <v>501</v>
       </c>
       <c r="B132" t="s">
-        <v>404</v>
+        <v>502</v>
       </c>
       <c r="C132" t="s">
-        <v>503</v>
+        <v>515</v>
       </c>
       <c r="D132" t="s">
-        <v>504</v>
+        <v>516</v>
       </c>
       <c r="E132" s="2" t="s">
-        <v>505</v>
+        <v>517</v>
       </c>
       <c r="F132" s="2" t="s">
-        <v>506</v>
+        <v>518</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" t="s">
-        <v>403</v>
+        <v>501</v>
       </c>
       <c r="B133" t="s">
-        <v>404</v>
+        <v>502</v>
       </c>
       <c r="C133" t="s">
-        <v>507</v>
+        <v>519</v>
       </c>
       <c r="D133" t="s">
-        <v>508</v>
+        <v>520</v>
       </c>
       <c r="E133" s="2" t="s">
-        <v>509</v>
+        <v>521</v>
       </c>
       <c r="F133" s="2" t="s">
-        <v>510</v>
+        <v>522</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" t="s">
-        <v>403</v>
+        <v>501</v>
       </c>
       <c r="B134" t="s">
-        <v>404</v>
+        <v>502</v>
       </c>
       <c r="C134" t="s">
-        <v>511</v>
+        <v>523</v>
       </c>
       <c r="D134" t="s">
-        <v>512</v>
+        <v>524</v>
       </c>
       <c r="E134" s="2" t="s">
-        <v>513</v>
+        <v>525</v>
       </c>
       <c r="F134" s="2" t="s">
-        <v>514</v>
+        <v>526</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" t="s">
-        <v>403</v>
+        <v>501</v>
       </c>
       <c r="B135" t="s">
-        <v>404</v>
+        <v>502</v>
       </c>
       <c r="C135" t="s">
-        <v>515</v>
+        <v>527</v>
       </c>
       <c r="D135" t="s">
-        <v>516</v>
+        <v>528</v>
       </c>
       <c r="E135" s="2" t="s">
-        <v>517</v>
+        <v>529</v>
       </c>
       <c r="F135" s="2" t="s">
-        <v>518</v>
+        <v>530</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" t="s">
-        <v>403</v>
+        <v>501</v>
       </c>
       <c r="B136" t="s">
-        <v>404</v>
+        <v>502</v>
       </c>
       <c r="C136" t="s">
-        <v>519</v>
+        <v>531</v>
       </c>
       <c r="D136" t="s">
-        <v>520</v>
+        <v>532</v>
       </c>
       <c r="E136" s="2" t="s">
-        <v>521</v>
+        <v>533</v>
       </c>
       <c r="F136" s="2" t="s">
-        <v>522</v>
+        <v>534</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" t="s">
-        <v>523</v>
+        <v>501</v>
       </c>
       <c r="B137" t="s">
-        <v>524</v>
+        <v>502</v>
       </c>
       <c r="C137" t="s">
-        <v>525</v>
+        <v>535</v>
       </c>
       <c r="D137" t="s">
-        <v>526</v>
+        <v>536</v>
       </c>
       <c r="E137" s="2" t="s">
-        <v>527</v>
+        <v>537</v>
       </c>
       <c r="F137" s="2" t="s">
-        <v>528</v>
+        <v>538</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" t="s">
-        <v>523</v>
+        <v>501</v>
       </c>
       <c r="B138" t="s">
-        <v>524</v>
+        <v>502</v>
       </c>
       <c r="C138" t="s">
-        <v>529</v>
+        <v>539</v>
       </c>
       <c r="D138" t="s">
-        <v>530</v>
+        <v>540</v>
       </c>
       <c r="E138" s="2" t="s">
-        <v>531</v>
+        <v>541</v>
       </c>
       <c r="F138" s="2" t="s">
-        <v>532</v>
+        <v>542</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" t="s">
-        <v>523</v>
+        <v>501</v>
       </c>
       <c r="B139" t="s">
-        <v>524</v>
+        <v>502</v>
       </c>
       <c r="C139" t="s">
-        <v>533</v>
+        <v>543</v>
       </c>
       <c r="D139" t="s">
-        <v>534</v>
+        <v>544</v>
       </c>
       <c r="E139" s="2" t="s">
-        <v>535</v>
+        <v>545</v>
       </c>
       <c r="F139" s="2" t="s">
-        <v>536</v>
+        <v>546</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" t="s">
-        <v>523</v>
+        <v>501</v>
       </c>
       <c r="B140" t="s">
-        <v>524</v>
+        <v>502</v>
       </c>
       <c r="C140" t="s">
-        <v>537</v>
+        <v>547</v>
       </c>
       <c r="D140" t="s">
-        <v>538</v>
+        <v>548</v>
       </c>
       <c r="E140" s="2" t="s">
-        <v>539</v>
+        <v>549</v>
       </c>
       <c r="F140" s="2" t="s">
-        <v>540</v>
+        <v>550</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" t="s">
-        <v>523</v>
+        <v>501</v>
       </c>
       <c r="B141" t="s">
-        <v>524</v>
+        <v>502</v>
       </c>
       <c r="C141" t="s">
-        <v>541</v>
+        <v>315</v>
       </c>
       <c r="D141" t="s">
-        <v>542</v>
+        <v>316</v>
       </c>
       <c r="E141" s="2" t="s">
-        <v>543</v>
+        <v>551</v>
       </c>
       <c r="F141" s="2" t="s">
-        <v>544</v>
+        <v>552</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" t="s">
-        <v>523</v>
+        <v>501</v>
       </c>
       <c r="B142" t="s">
-        <v>524</v>
+        <v>502</v>
       </c>
       <c r="C142" t="s">
-        <v>545</v>
+        <v>553</v>
       </c>
       <c r="D142" t="s">
-        <v>546</v>
+        <v>554</v>
       </c>
       <c r="E142" s="2" t="s">
-        <v>547</v>
+        <v>555</v>
       </c>
       <c r="F142" s="2" t="s">
-        <v>548</v>
+        <v>556</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" t="s">
-        <v>523</v>
+        <v>501</v>
       </c>
       <c r="B143" t="s">
-        <v>524</v>
+        <v>502</v>
       </c>
       <c r="C143" t="s">
-        <v>549</v>
+        <v>557</v>
       </c>
       <c r="D143" t="s">
-        <v>550</v>
+        <v>558</v>
       </c>
       <c r="E143" s="2" t="s">
-        <v>551</v>
+        <v>559</v>
       </c>
       <c r="F143" s="2" t="s">
-        <v>552</v>
+        <v>560</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" t="s">
-        <v>523</v>
+        <v>501</v>
       </c>
       <c r="B144" t="s">
-        <v>524</v>
+        <v>502</v>
       </c>
       <c r="C144" t="s">
-        <v>553</v>
+        <v>561</v>
       </c>
       <c r="D144" t="s">
-        <v>554</v>
+        <v>562</v>
       </c>
       <c r="E144" s="2" t="s">
-        <v>555</v>
+        <v>563</v>
       </c>
       <c r="F144" s="2" t="s">
-        <v>556</v>
+        <v>564</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" t="s">
-        <v>523</v>
+        <v>501</v>
       </c>
       <c r="B145" t="s">
-        <v>524</v>
+        <v>502</v>
       </c>
       <c r="C145" t="s">
-        <v>557</v>
+        <v>565</v>
       </c>
       <c r="D145" t="s">
-        <v>558</v>
+        <v>566</v>
       </c>
       <c r="E145" s="2" t="s">
-        <v>559</v>
+        <v>567</v>
       </c>
       <c r="F145" s="2" t="s">
-        <v>560</v>
+        <v>568</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" t="s">
-        <v>523</v>
+        <v>501</v>
       </c>
       <c r="B146" t="s">
-        <v>524</v>
+        <v>502</v>
       </c>
       <c r="C146" t="s">
-        <v>561</v>
+        <v>569</v>
       </c>
       <c r="D146" t="s">
-        <v>562</v>
+        <v>570</v>
       </c>
       <c r="E146" s="2" t="s">
-        <v>563</v>
+        <v>571</v>
       </c>
       <c r="F146" s="2" t="s">
-        <v>564</v>
+        <v>572</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" t="s">
-        <v>523</v>
+        <v>501</v>
       </c>
       <c r="B147" t="s">
-        <v>524</v>
+        <v>502</v>
       </c>
       <c r="C147" t="s">
-        <v>565</v>
+        <v>573</v>
       </c>
       <c r="D147" t="s">
-        <v>566</v>
+        <v>574</v>
       </c>
       <c r="E147" s="2" t="s">
-        <v>567</v>
+        <v>575</v>
       </c>
       <c r="F147" s="2" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" t="s">
-        <v>523</v>
+        <v>501</v>
       </c>
       <c r="B148" t="s">
-        <v>524</v>
+        <v>502</v>
       </c>
       <c r="C148" t="s">
-        <v>569</v>
+        <v>577</v>
       </c>
       <c r="D148" t="s">
-        <v>570</v>
+        <v>578</v>
       </c>
       <c r="E148" s="2" t="s">
-        <v>571</v>
+        <v>579</v>
       </c>
       <c r="F148" s="2" t="s">
-        <v>572</v>
+        <v>580</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" t="s">
-        <v>523</v>
+        <v>501</v>
       </c>
       <c r="B149" t="s">
-        <v>524</v>
+        <v>502</v>
       </c>
       <c r="C149" t="s">
-        <v>334</v>
+        <v>581</v>
       </c>
       <c r="D149" t="s">
-        <v>335</v>
+        <v>582</v>
       </c>
       <c r="E149" s="2" t="s">
-        <v>573</v>
+        <v>583</v>
       </c>
       <c r="F149" s="2" t="s">
-        <v>574</v>
+        <v>584</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" t="s">
-        <v>523</v>
+        <v>501</v>
       </c>
       <c r="B150" t="s">
-        <v>524</v>
+        <v>502</v>
       </c>
       <c r="C150" t="s">
-        <v>575</v>
+        <v>585</v>
       </c>
       <c r="D150" t="s">
-        <v>576</v>
+        <v>586</v>
       </c>
       <c r="E150" s="2" t="s">
-        <v>577</v>
+        <v>587</v>
       </c>
       <c r="F150" s="2" t="s">
-        <v>578</v>
+        <v>588</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" t="s">
-        <v>523</v>
+        <v>501</v>
       </c>
       <c r="B151" t="s">
-        <v>524</v>
+        <v>502</v>
       </c>
       <c r="C151" t="s">
-        <v>579</v>
+        <v>589</v>
       </c>
       <c r="D151" t="s">
-        <v>580</v>
+        <v>590</v>
       </c>
       <c r="E151" s="2" t="s">
-        <v>581</v>
+        <v>591</v>
       </c>
       <c r="F151" s="2" t="s">
-        <v>582</v>
+        <v>592</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" t="s">
-        <v>523</v>
+        <v>501</v>
       </c>
       <c r="B152" t="s">
-        <v>524</v>
+        <v>502</v>
       </c>
       <c r="C152" t="s">
-        <v>583</v>
+        <v>593</v>
       </c>
       <c r="D152" t="s">
-        <v>584</v>
+        <v>594</v>
       </c>
       <c r="E152" s="2" t="s">
-        <v>585</v>
+        <v>595</v>
       </c>
       <c r="F152" s="2" t="s">
-        <v>586</v>
+        <v>596</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" t="s">
-        <v>523</v>
+        <v>501</v>
       </c>
       <c r="B153" t="s">
-        <v>524</v>
+        <v>502</v>
       </c>
       <c r="C153" t="s">
-        <v>587</v>
+        <v>597</v>
       </c>
       <c r="D153" t="s">
-        <v>588</v>
+        <v>598</v>
       </c>
       <c r="E153" s="2" t="s">
-        <v>589</v>
+        <v>599</v>
       </c>
       <c r="F153" s="2" t="s">
-        <v>590</v>
+        <v>600</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" t="s">
-        <v>523</v>
+        <v>501</v>
       </c>
       <c r="B154" t="s">
-        <v>524</v>
+        <v>502</v>
       </c>
       <c r="C154" t="s">
-        <v>591</v>
+        <v>601</v>
       </c>
       <c r="D154" t="s">
-        <v>592</v>
+        <v>602</v>
       </c>
       <c r="E154" s="2" t="s">
-        <v>593</v>
+        <v>603</v>
       </c>
       <c r="F154" s="2" t="s">
-        <v>594</v>
+        <v>604</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" t="s">
-        <v>523</v>
+        <v>501</v>
       </c>
       <c r="B155" t="s">
-        <v>524</v>
+        <v>502</v>
       </c>
       <c r="C155" t="s">
-        <v>595</v>
+        <v>605</v>
       </c>
       <c r="D155" t="s">
-        <v>596</v>
+        <v>606</v>
       </c>
       <c r="E155" s="2" t="s">
-        <v>597</v>
+        <v>607</v>
       </c>
       <c r="F155" s="2" t="s">
-        <v>598</v>
+        <v>608</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" t="s">
-        <v>523</v>
+        <v>501</v>
       </c>
       <c r="B156" t="s">
-        <v>524</v>
+        <v>502</v>
       </c>
       <c r="C156" t="s">
-        <v>599</v>
+        <v>609</v>
       </c>
       <c r="D156" t="s">
-        <v>600</v>
+        <v>610</v>
       </c>
       <c r="E156" s="2" t="s">
-        <v>601</v>
+        <v>611</v>
       </c>
       <c r="F156" s="2" t="s">
-        <v>602</v>
+        <v>612</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" t="s">
-        <v>523</v>
+        <v>501</v>
       </c>
       <c r="B157" t="s">
-        <v>524</v>
+        <v>502</v>
       </c>
       <c r="C157" t="s">
-        <v>603</v>
+        <v>613</v>
       </c>
       <c r="D157" t="s">
-        <v>604</v>
+        <v>614</v>
       </c>
       <c r="E157" s="2" t="s">
-        <v>605</v>
+        <v>615</v>
       </c>
       <c r="F157" s="2" t="s">
-        <v>606</v>
+        <v>616</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" t="s">
-        <v>523</v>
+        <v>501</v>
       </c>
       <c r="B158" t="s">
-        <v>524</v>
+        <v>502</v>
       </c>
       <c r="C158" t="s">
-        <v>607</v>
+        <v>617</v>
       </c>
       <c r="D158" t="s">
-        <v>608</v>
+        <v>618</v>
       </c>
       <c r="E158" s="2" t="s">
-        <v>609</v>
+        <v>619</v>
       </c>
       <c r="F158" s="2" t="s">
-        <v>610</v>
+        <v>620</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" t="s">
-        <v>523</v>
+        <v>501</v>
       </c>
       <c r="B159" t="s">
-        <v>524</v>
+        <v>502</v>
       </c>
       <c r="C159" t="s">
-        <v>611</v>
+        <v>621</v>
       </c>
       <c r="D159" t="s">
-        <v>612</v>
+        <v>622</v>
       </c>
       <c r="E159" s="2" t="s">
-        <v>613</v>
+        <v>623</v>
       </c>
       <c r="F159" s="2" t="s">
-        <v>614</v>
+        <v>624</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" t="s">
-        <v>523</v>
+        <v>501</v>
       </c>
       <c r="B160" t="s">
-        <v>524</v>
+        <v>502</v>
       </c>
       <c r="C160" t="s">
-        <v>615</v>
+        <v>625</v>
       </c>
       <c r="D160" t="s">
-        <v>616</v>
+        <v>626</v>
       </c>
       <c r="E160" s="2" t="s">
-        <v>617</v>
+        <v>627</v>
       </c>
       <c r="F160" s="2" t="s">
-        <v>618</v>
+        <v>628</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" t="s">
-        <v>523</v>
+        <v>501</v>
       </c>
       <c r="B161" t="s">
-        <v>524</v>
+        <v>502</v>
       </c>
       <c r="C161" t="s">
-        <v>619</v>
+        <v>629</v>
       </c>
       <c r="D161" t="s">
-        <v>620</v>
+        <v>630</v>
       </c>
       <c r="E161" s="2" t="s">
-        <v>621</v>
+        <v>631</v>
       </c>
       <c r="F161" s="2" t="s">
-        <v>622</v>
+        <v>632</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" t="s">
-        <v>523</v>
+        <v>501</v>
       </c>
       <c r="B162" t="s">
-        <v>524</v>
+        <v>502</v>
       </c>
       <c r="C162" t="s">
-        <v>623</v>
+        <v>633</v>
       </c>
       <c r="D162" t="s">
-        <v>624</v>
+        <v>634</v>
       </c>
       <c r="E162" s="2" t="s">
-        <v>625</v>
+        <v>635</v>
       </c>
       <c r="F162" s="2" t="s">
-        <v>626</v>
+        <v>636</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" t="s">
-        <v>523</v>
+        <v>501</v>
       </c>
       <c r="B163" t="s">
-        <v>524</v>
+        <v>502</v>
       </c>
       <c r="C163" t="s">
-        <v>627</v>
+        <v>637</v>
       </c>
       <c r="D163" t="s">
-        <v>628</v>
+        <v>638</v>
       </c>
       <c r="E163" s="2" t="s">
-        <v>629</v>
+        <v>639</v>
       </c>
       <c r="F163" s="2" t="s">
-        <v>630</v>
+        <v>640</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" t="s">
-        <v>523</v>
+        <v>501</v>
       </c>
       <c r="B164" t="s">
-        <v>524</v>
+        <v>502</v>
       </c>
       <c r="C164" t="s">
-        <v>631</v>
+        <v>641</v>
       </c>
       <c r="D164" t="s">
-        <v>632</v>
+        <v>642</v>
       </c>
       <c r="E164" s="2" t="s">
-        <v>633</v>
+        <v>643</v>
       </c>
       <c r="F164" s="2" t="s">
-        <v>634</v>
+        <v>644</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" t="s">
-        <v>523</v>
+        <v>501</v>
       </c>
       <c r="B165" t="s">
-        <v>524</v>
+        <v>502</v>
       </c>
       <c r="C165" t="s">
-        <v>635</v>
+        <v>645</v>
       </c>
       <c r="D165" t="s">
-        <v>636</v>
+        <v>646</v>
       </c>
       <c r="E165" s="2" t="s">
-        <v>637</v>
+        <v>647</v>
       </c>
       <c r="F165" s="2" t="s">
-        <v>638</v>
+        <v>648</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" t="s">
-        <v>523</v>
+        <v>501</v>
       </c>
       <c r="B166" t="s">
-        <v>524</v>
+        <v>502</v>
       </c>
       <c r="C166" t="s">
-        <v>639</v>
+        <v>649</v>
       </c>
       <c r="D166" t="s">
-        <v>640</v>
+        <v>650</v>
       </c>
       <c r="E166" s="2" t="s">
-        <v>641</v>
+        <v>651</v>
       </c>
       <c r="F166" s="2" t="s">
-        <v>642</v>
+        <v>652</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" t="s">
-        <v>523</v>
+        <v>501</v>
       </c>
       <c r="B167" t="s">
-        <v>524</v>
+        <v>502</v>
       </c>
       <c r="C167" t="s">
-        <v>643</v>
+        <v>653</v>
       </c>
       <c r="D167" t="s">
-        <v>644</v>
+        <v>654</v>
       </c>
       <c r="E167" s="2" t="s">
-        <v>645</v>
+        <v>655</v>
       </c>
       <c r="F167" s="2" t="s">
-        <v>646</v>
+        <v>656</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" t="s">
-        <v>523</v>
+        <v>657</v>
       </c>
       <c r="B168" t="s">
-        <v>524</v>
+        <v>658</v>
       </c>
       <c r="C168" t="s">
-        <v>647</v>
+        <v>659</v>
       </c>
       <c r="D168" t="s">
-        <v>648</v>
+        <v>660</v>
       </c>
       <c r="E168" s="2" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="F168" s="2" t="s">
-        <v>650</v>
+        <v>662</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" t="s">
-        <v>523</v>
+        <v>657</v>
       </c>
       <c r="B169" t="s">
-        <v>524</v>
+        <v>658</v>
       </c>
       <c r="C169" t="s">
-        <v>651</v>
+        <v>22</v>
       </c>
       <c r="D169" t="s">
-        <v>652</v>
+        <v>23</v>
       </c>
       <c r="E169" s="2" t="s">
-        <v>653</v>
+        <v>663</v>
       </c>
       <c r="F169" s="2" t="s">
-        <v>654</v>
+        <v>664</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" t="s">
-        <v>523</v>
+        <v>657</v>
       </c>
       <c r="B170" t="s">
-        <v>524</v>
+        <v>658</v>
       </c>
       <c r="C170" t="s">
-        <v>655</v>
+        <v>665</v>
       </c>
       <c r="D170" t="s">
-        <v>656</v>
+        <v>666</v>
       </c>
       <c r="E170" s="2" t="s">
-        <v>657</v>
+        <v>667</v>
       </c>
       <c r="F170" s="2" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" t="s">
-        <v>523</v>
+        <v>657</v>
       </c>
       <c r="B171" t="s">
-        <v>524</v>
+        <v>658</v>
       </c>
       <c r="C171" t="s">
-        <v>659</v>
+        <v>669</v>
       </c>
       <c r="D171" t="s">
-        <v>660</v>
+        <v>670</v>
       </c>
       <c r="E171" s="2" t="s">
-        <v>661</v>
+        <v>671</v>
       </c>
       <c r="F171" s="2" t="s">
-        <v>662</v>
+        <v>672</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" t="s">
-        <v>523</v>
+        <v>657</v>
       </c>
       <c r="B172" t="s">
-        <v>524</v>
+        <v>658</v>
       </c>
       <c r="C172" t="s">
-        <v>663</v>
+        <v>673</v>
       </c>
       <c r="D172" t="s">
-        <v>664</v>
+        <v>674</v>
       </c>
       <c r="E172" s="2" t="s">
-        <v>665</v>
+        <v>675</v>
       </c>
       <c r="F172" s="2" t="s">
-        <v>666</v>
+        <v>676</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" t="s">
-        <v>523</v>
+        <v>677</v>
       </c>
       <c r="B173" t="s">
-        <v>524</v>
+        <v>678</v>
       </c>
       <c r="C173" t="s">
-        <v>667</v>
+        <v>679</v>
       </c>
       <c r="D173" t="s">
-        <v>668</v>
+        <v>680</v>
       </c>
       <c r="E173" s="2" t="s">
-        <v>669</v>
+        <v>681</v>
       </c>
       <c r="F173" s="2" t="s">
-        <v>670</v>
+        <v>682</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" t="s">
-        <v>523</v>
+        <v>677</v>
       </c>
       <c r="B174" t="s">
-        <v>524</v>
+        <v>678</v>
       </c>
       <c r="C174" t="s">
-        <v>671</v>
+        <v>683</v>
       </c>
       <c r="D174" t="s">
-        <v>672</v>
+        <v>684</v>
       </c>
       <c r="E174" s="2" t="s">
-        <v>673</v>
+        <v>685</v>
       </c>
       <c r="F174" s="2" t="s">
-        <v>674</v>
+        <v>686</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" t="s">
-        <v>523</v>
+        <v>677</v>
       </c>
       <c r="B175" t="s">
-        <v>524</v>
+        <v>678</v>
       </c>
       <c r="C175" t="s">
-        <v>675</v>
+        <v>687</v>
       </c>
       <c r="D175" t="s">
-        <v>676</v>
+        <v>688</v>
       </c>
       <c r="E175" s="2" t="s">
-        <v>677</v>
+        <v>689</v>
       </c>
       <c r="F175" s="2" t="s">
-        <v>678</v>
+        <v>690</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" t="s">
-        <v>523</v>
+        <v>677</v>
       </c>
       <c r="B176" t="s">
-        <v>524</v>
+        <v>678</v>
       </c>
       <c r="C176" t="s">
-        <v>679</v>
+        <v>691</v>
       </c>
       <c r="D176" t="s">
-        <v>680</v>
+        <v>692</v>
       </c>
       <c r="E176" s="2" t="s">
-        <v>681</v>
+        <v>693</v>
       </c>
       <c r="F176" s="2" t="s">
-        <v>682</v>
+        <v>694</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" t="s">
-        <v>523</v>
+        <v>677</v>
       </c>
       <c r="B177" t="s">
-        <v>524</v>
+        <v>678</v>
       </c>
       <c r="C177" t="s">
-        <v>683</v>
+        <v>695</v>
       </c>
       <c r="D177" t="s">
-        <v>684</v>
+        <v>695</v>
       </c>
       <c r="E177" s="2" t="s">
-        <v>685</v>
+        <v>696</v>
       </c>
       <c r="F177" s="2" t="s">
-        <v>686</v>
+        <v>697</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" t="s">
-        <v>687</v>
+        <v>677</v>
       </c>
       <c r="B178" t="s">
-        <v>688</v>
+        <v>678</v>
       </c>
       <c r="C178" t="s">
-        <v>689</v>
+        <v>698</v>
       </c>
       <c r="D178" t="s">
-        <v>690</v>
+        <v>699</v>
       </c>
       <c r="E178" s="2" t="s">
-        <v>691</v>
+        <v>700</v>
       </c>
       <c r="F178" s="2" t="s">
-        <v>692</v>
+        <v>701</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" t="s">
-        <v>687</v>
+        <v>677</v>
       </c>
       <c r="B179" t="s">
-        <v>688</v>
+        <v>678</v>
       </c>
       <c r="C179" t="s">
-        <v>22</v>
+        <v>402</v>
       </c>
       <c r="D179" t="s">
-        <v>23</v>
+        <v>403</v>
       </c>
       <c r="E179" s="2" t="s">
-        <v>693</v>
+        <v>702</v>
       </c>
       <c r="F179" s="2" t="s">
-        <v>694</v>
+        <v>703</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" t="s">
-        <v>687</v>
+        <v>677</v>
       </c>
       <c r="B180" t="s">
-        <v>688</v>
+        <v>678</v>
       </c>
       <c r="C180" t="s">
-        <v>695</v>
+        <v>704</v>
       </c>
       <c r="D180" t="s">
-        <v>696</v>
+        <v>705</v>
       </c>
       <c r="E180" s="2" t="s">
-        <v>697</v>
+        <v>706</v>
       </c>
       <c r="F180" s="2" t="s">
-        <v>698</v>
+        <v>707</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" t="s">
-        <v>687</v>
+        <v>677</v>
       </c>
       <c r="B181" t="s">
-        <v>688</v>
+        <v>678</v>
       </c>
       <c r="C181" t="s">
-        <v>699</v>
+        <v>708</v>
       </c>
       <c r="D181" t="s">
-        <v>700</v>
+        <v>709</v>
       </c>
       <c r="E181" s="2" t="s">
-        <v>701</v>
+        <v>710</v>
       </c>
       <c r="F181" s="2" t="s">
-        <v>702</v>
+        <v>711</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" t="s">
-        <v>687</v>
+        <v>677</v>
       </c>
       <c r="B182" t="s">
-        <v>688</v>
+        <v>678</v>
       </c>
       <c r="C182" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
       <c r="D182" t="s">
-        <v>704</v>
+        <v>713</v>
       </c>
       <c r="E182" s="2" t="s">
-        <v>705</v>
+        <v>714</v>
       </c>
       <c r="F182" s="2" t="s">
-        <v>706</v>
+        <v>715</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" t="s">
-        <v>707</v>
+        <v>677</v>
       </c>
       <c r="B183" t="s">
-        <v>708</v>
+        <v>678</v>
       </c>
       <c r="C183" t="s">
-        <v>709</v>
+        <v>716</v>
       </c>
       <c r="D183" t="s">
-        <v>710</v>
+        <v>716</v>
       </c>
       <c r="E183" s="2" t="s">
-        <v>711</v>
+        <v>717</v>
       </c>
       <c r="F183" s="2" t="s">
-        <v>712</v>
+        <v>718</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" t="s">
-        <v>707</v>
+        <v>677</v>
       </c>
       <c r="B184" t="s">
-        <v>708</v>
+        <v>678</v>
       </c>
       <c r="C184" t="s">
-        <v>713</v>
+        <v>719</v>
       </c>
       <c r="D184" t="s">
-        <v>714</v>
+        <v>720</v>
       </c>
       <c r="E184" s="2" t="s">
-        <v>715</v>
+        <v>721</v>
       </c>
       <c r="F184" s="2" t="s">
-        <v>716</v>
+        <v>722</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" t="s">
-        <v>707</v>
+        <v>677</v>
       </c>
       <c r="B185" t="s">
-        <v>708</v>
+        <v>678</v>
       </c>
       <c r="C185" t="s">
-        <v>717</v>
+        <v>723</v>
       </c>
       <c r="D185" t="s">
-        <v>718</v>
+        <v>724</v>
       </c>
       <c r="E185" s="2" t="s">
-        <v>719</v>
+        <v>725</v>
       </c>
       <c r="F185" s="2" t="s">
-        <v>720</v>
+        <v>726</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" t="s">
-        <v>707</v>
+        <v>677</v>
       </c>
       <c r="B186" t="s">
-        <v>708</v>
+        <v>678</v>
       </c>
       <c r="C186" t="s">
-        <v>721</v>
+        <v>727</v>
       </c>
       <c r="D186" t="s">
-        <v>722</v>
+        <v>728</v>
       </c>
       <c r="E186" s="2" t="s">
-        <v>723</v>
+        <v>729</v>
       </c>
       <c r="F186" s="2" t="s">
-        <v>724</v>
+        <v>730</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" t="s">
-        <v>707</v>
+        <v>677</v>
       </c>
       <c r="B187" t="s">
-        <v>708</v>
+        <v>678</v>
       </c>
       <c r="C187" t="s">
-        <v>725</v>
+        <v>731</v>
       </c>
       <c r="D187" t="s">
-        <v>725</v>
+        <v>731</v>
       </c>
       <c r="E187" s="2" t="s">
-        <v>726</v>
+        <v>732</v>
       </c>
       <c r="F187" s="2" t="s">
-        <v>727</v>
+        <v>733</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" t="s">
-        <v>707</v>
+        <v>677</v>
       </c>
       <c r="B188" t="s">
-        <v>708</v>
+        <v>678</v>
       </c>
       <c r="C188" t="s">
-        <v>728</v>
+        <v>246</v>
       </c>
       <c r="D188" t="s">
-        <v>729</v>
+        <v>247</v>
       </c>
       <c r="E188" s="2" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="F188" s="2" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" t="s">
-        <v>707</v>
+        <v>677</v>
       </c>
       <c r="B189" t="s">
-        <v>708</v>
+        <v>678</v>
       </c>
       <c r="C189" t="s">
-        <v>233</v>
+        <v>736</v>
       </c>
       <c r="D189" t="s">
-        <v>234</v>
+        <v>737</v>
       </c>
       <c r="E189" s="2" t="s">
-        <v>732</v>
+        <v>738</v>
       </c>
       <c r="F189" s="2" t="s">
-        <v>733</v>
+        <v>739</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" t="s">
-        <v>707</v>
+        <v>677</v>
       </c>
       <c r="B190" t="s">
-        <v>708</v>
+        <v>678</v>
       </c>
       <c r="C190" t="s">
-        <v>734</v>
+        <v>250</v>
       </c>
       <c r="D190" t="s">
-        <v>735</v>
+        <v>250</v>
       </c>
       <c r="E190" s="2" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="F190" s="2" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" t="s">
-        <v>707</v>
+        <v>677</v>
       </c>
       <c r="B191" t="s">
-        <v>708</v>
+        <v>678</v>
       </c>
       <c r="C191" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
       <c r="D191" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E191" s="2" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F191" s="2" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" t="s">
-        <v>707</v>
+        <v>677</v>
       </c>
       <c r="B192" t="s">
-        <v>708</v>
+        <v>678</v>
       </c>
       <c r="C192" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="D192" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="E192" s="2" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="F192" s="2" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" t="s">
-        <v>707</v>
+        <v>677</v>
       </c>
       <c r="B193" t="s">
-        <v>708</v>
+        <v>678</v>
       </c>
       <c r="C193" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="D193" t="s">
-        <v>746</v>
+        <v>751</v>
       </c>
       <c r="E193" s="2" t="s">
-        <v>747</v>
+        <v>752</v>
       </c>
       <c r="F193" s="2" t="s">
-        <v>748</v>
+        <v>753</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" t="s">
-        <v>707</v>
+        <v>677</v>
       </c>
       <c r="B194" t="s">
-        <v>708</v>
+        <v>678</v>
       </c>
       <c r="C194" t="s">
-        <v>749</v>
+        <v>754</v>
       </c>
       <c r="D194" t="s">
-        <v>750</v>
+        <v>755</v>
       </c>
       <c r="E194" s="2" t="s">
-        <v>751</v>
+        <v>756</v>
       </c>
       <c r="F194" s="2" t="s">
-        <v>752</v>
+        <v>757</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" t="s">
-        <v>707</v>
+        <v>677</v>
       </c>
       <c r="B195" t="s">
-        <v>708</v>
+        <v>678</v>
       </c>
       <c r="C195" t="s">
-        <v>753</v>
+        <v>758</v>
       </c>
       <c r="D195" t="s">
-        <v>754</v>
+        <v>759</v>
       </c>
       <c r="E195" s="2" t="s">
-        <v>755</v>
+        <v>760</v>
       </c>
       <c r="F195" s="2" t="s">
-        <v>756</v>
+        <v>761</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" t="s">
-        <v>707</v>
+        <v>677</v>
       </c>
       <c r="B196" t="s">
-        <v>708</v>
+        <v>678</v>
       </c>
       <c r="C196" t="s">
-        <v>757</v>
+        <v>762</v>
       </c>
       <c r="D196" t="s">
-        <v>758</v>
+        <v>763</v>
       </c>
       <c r="E196" s="2" t="s">
-        <v>759</v>
+        <v>764</v>
       </c>
       <c r="F196" s="2" t="s">
-        <v>760</v>
+        <v>765</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" t="s">
-        <v>707</v>
+        <v>677</v>
       </c>
       <c r="B197" t="s">
-        <v>708</v>
+        <v>678</v>
       </c>
       <c r="C197" t="s">
-        <v>761</v>
+        <v>766</v>
       </c>
       <c r="D197" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="E197" s="2" t="s">
-        <v>762</v>
+        <v>768</v>
       </c>
       <c r="F197" s="2" t="s">
-        <v>763</v>
+        <v>769</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" t="s">
-        <v>707</v>
+        <v>677</v>
       </c>
       <c r="B198" t="s">
-        <v>708</v>
+        <v>678</v>
       </c>
       <c r="C198" t="s">
-        <v>261</v>
+        <v>770</v>
       </c>
       <c r="D198" t="s">
-        <v>262</v>
+        <v>771</v>
       </c>
       <c r="E198" s="2" t="s">
-        <v>764</v>
+        <v>772</v>
       </c>
       <c r="F198" s="2" t="s">
-        <v>765</v>
+        <v>773</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" t="s">
-        <v>707</v>
+        <v>677</v>
       </c>
       <c r="B199" t="s">
-        <v>708</v>
+        <v>678</v>
       </c>
       <c r="C199" t="s">
-        <v>766</v>
+        <v>774</v>
       </c>
       <c r="D199" t="s">
-        <v>767</v>
+        <v>775</v>
       </c>
       <c r="E199" s="2" t="s">
-        <v>768</v>
+        <v>776</v>
       </c>
       <c r="F199" s="2" t="s">
-        <v>769</v>
+        <v>777</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" t="s">
-        <v>707</v>
+        <v>677</v>
       </c>
       <c r="B200" t="s">
-        <v>708</v>
+        <v>678</v>
       </c>
       <c r="C200" t="s">
-        <v>265</v>
+        <v>778</v>
       </c>
       <c r="D200" t="s">
-        <v>265</v>
+        <v>778</v>
       </c>
       <c r="E200" s="2" t="s">
-        <v>770</v>
+        <v>779</v>
       </c>
       <c r="F200" s="2" t="s">
-        <v>771</v>
+        <v>780</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" t="s">
-        <v>707</v>
+        <v>677</v>
       </c>
       <c r="B201" t="s">
-        <v>708</v>
+        <v>678</v>
       </c>
       <c r="C201" t="s">
-        <v>772</v>
+        <v>781</v>
       </c>
       <c r="D201" t="s">
-        <v>773</v>
+        <v>782</v>
       </c>
       <c r="E201" s="2" t="s">
-        <v>774</v>
+        <v>783</v>
       </c>
       <c r="F201" s="2" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" t="s">
-        <v>707</v>
+        <v>677</v>
       </c>
       <c r="B202" t="s">
-        <v>708</v>
+        <v>678</v>
       </c>
       <c r="C202" t="s">
-        <v>776</v>
+        <v>785</v>
       </c>
       <c r="D202" t="s">
-        <v>777</v>
+        <v>785</v>
       </c>
       <c r="E202" s="2" t="s">
-        <v>778</v>
+        <v>786</v>
       </c>
       <c r="F202" s="2" t="s">
-        <v>779</v>
+        <v>787</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" t="s">
-        <v>707</v>
+        <v>677</v>
       </c>
       <c r="B203" t="s">
-        <v>708</v>
+        <v>678</v>
       </c>
       <c r="C203" t="s">
-        <v>780</v>
+        <v>788</v>
       </c>
       <c r="D203" t="s">
-        <v>781</v>
+        <v>789</v>
       </c>
       <c r="E203" s="2" t="s">
-        <v>782</v>
+        <v>790</v>
       </c>
       <c r="F203" s="2" t="s">
-        <v>783</v>
+        <v>791</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" t="s">
-        <v>707</v>
+        <v>792</v>
       </c>
       <c r="B204" t="s">
-        <v>708</v>
+        <v>793</v>
       </c>
       <c r="C204" t="s">
-        <v>784</v>
+        <v>140</v>
       </c>
       <c r="D204" t="s">
-        <v>785</v>
+        <v>141</v>
       </c>
       <c r="E204" s="2" t="s">
-        <v>786</v>
+        <v>794</v>
       </c>
       <c r="F204" s="2" t="s">
-        <v>787</v>
+        <v>795</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" t="s">
-        <v>707</v>
+        <v>792</v>
       </c>
       <c r="B205" t="s">
-        <v>708</v>
+        <v>793</v>
       </c>
       <c r="C205" t="s">
-        <v>788</v>
+        <v>796</v>
       </c>
       <c r="D205" t="s">
-        <v>789</v>
+        <v>797</v>
       </c>
       <c r="E205" s="2" t="s">
-        <v>790</v>
+        <v>798</v>
       </c>
       <c r="F205" s="2" t="s">
-        <v>791</v>
+        <v>799</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" t="s">
-        <v>707</v>
+        <v>792</v>
       </c>
       <c r="B206" t="s">
-        <v>708</v>
+        <v>793</v>
       </c>
       <c r="C206" t="s">
-        <v>792</v>
+        <v>800</v>
       </c>
       <c r="D206" t="s">
-        <v>793</v>
+        <v>801</v>
       </c>
       <c r="E206" s="2" t="s">
-        <v>794</v>
+        <v>802</v>
       </c>
       <c r="F206" s="2" t="s">
-        <v>795</v>
+        <v>803</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" t="s">
-        <v>707</v>
+        <v>792</v>
       </c>
       <c r="B207" t="s">
-        <v>708</v>
+        <v>793</v>
       </c>
       <c r="C207" t="s">
-        <v>796</v>
+        <v>804</v>
       </c>
       <c r="D207" t="s">
-        <v>797</v>
+        <v>805</v>
       </c>
       <c r="E207" s="2" t="s">
-        <v>798</v>
+        <v>806</v>
       </c>
       <c r="F207" s="2" t="s">
-        <v>799</v>
+        <v>807</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" t="s">
-        <v>707</v>
+        <v>792</v>
       </c>
       <c r="B208" t="s">
-        <v>708</v>
+        <v>793</v>
       </c>
       <c r="C208" t="s">
-        <v>800</v>
+        <v>808</v>
       </c>
       <c r="D208" t="s">
-        <v>801</v>
+        <v>809</v>
       </c>
       <c r="E208" s="2" t="s">
-        <v>802</v>
+        <v>810</v>
       </c>
       <c r="F208" s="2" t="s">
-        <v>803</v>
+        <v>811</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" t="s">
-        <v>707</v>
+        <v>792</v>
       </c>
       <c r="B209" t="s">
-        <v>708</v>
+        <v>793</v>
       </c>
       <c r="C209" t="s">
-        <v>804</v>
+        <v>812</v>
       </c>
       <c r="D209" t="s">
-        <v>805</v>
+        <v>813</v>
       </c>
       <c r="E209" s="2" t="s">
-        <v>806</v>
+        <v>814</v>
       </c>
       <c r="F209" s="2" t="s">
-        <v>807</v>
+        <v>815</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" t="s">
-        <v>707</v>
+        <v>792</v>
       </c>
       <c r="B210" t="s">
-        <v>708</v>
+        <v>793</v>
       </c>
       <c r="C210" t="s">
-        <v>808</v>
+        <v>816</v>
       </c>
       <c r="D210" t="s">
-        <v>808</v>
+        <v>817</v>
       </c>
       <c r="E210" s="2" t="s">
-        <v>809</v>
+        <v>818</v>
       </c>
       <c r="F210" s="2" t="s">
-        <v>810</v>
+        <v>819</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" t="s">
-        <v>707</v>
+        <v>792</v>
       </c>
       <c r="B211" t="s">
-        <v>708</v>
+        <v>793</v>
       </c>
       <c r="C211" t="s">
-        <v>811</v>
+        <v>820</v>
       </c>
       <c r="D211" t="s">
-        <v>812</v>
+        <v>821</v>
       </c>
       <c r="E211" s="2" t="s">
-        <v>813</v>
+        <v>822</v>
       </c>
       <c r="F211" s="2" t="s">
-        <v>814</v>
+        <v>823</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" t="s">
-        <v>707</v>
+        <v>792</v>
       </c>
       <c r="B212" t="s">
-        <v>708</v>
+        <v>793</v>
       </c>
       <c r="C212" t="s">
-        <v>815</v>
+        <v>824</v>
       </c>
       <c r="D212" t="s">
-        <v>816</v>
+        <v>825</v>
       </c>
       <c r="E212" s="2" t="s">
-        <v>817</v>
+        <v>826</v>
       </c>
       <c r="F212" s="2" t="s">
-        <v>818</v>
+        <v>827</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" t="s">
-        <v>819</v>
+        <v>792</v>
       </c>
       <c r="B213" t="s">
-        <v>820</v>
+        <v>793</v>
       </c>
       <c r="C213" t="s">
-        <v>140</v>
+        <v>828</v>
       </c>
       <c r="D213" t="s">
-        <v>141</v>
+        <v>829</v>
       </c>
       <c r="E213" s="2" t="s">
-        <v>821</v>
+        <v>830</v>
       </c>
       <c r="F213" s="2" t="s">
-        <v>822</v>
+        <v>831</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" t="s">
-        <v>819</v>
+        <v>792</v>
       </c>
       <c r="B214" t="s">
-        <v>820</v>
+        <v>793</v>
       </c>
       <c r="C214" t="s">
-        <v>823</v>
+        <v>832</v>
       </c>
       <c r="D214" t="s">
-        <v>824</v>
+        <v>832</v>
       </c>
       <c r="E214" s="2" t="s">
-        <v>825</v>
+        <v>833</v>
       </c>
       <c r="F214" s="2" t="s">
-        <v>826</v>
+        <v>834</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" t="s">
-        <v>819</v>
+        <v>792</v>
       </c>
       <c r="B215" t="s">
-        <v>820</v>
+        <v>793</v>
       </c>
       <c r="C215" t="s">
-        <v>827</v>
+        <v>835</v>
       </c>
       <c r="D215" t="s">
-        <v>828</v>
+        <v>836</v>
       </c>
       <c r="E215" s="2" t="s">
-        <v>829</v>
+        <v>837</v>
       </c>
       <c r="F215" s="2" t="s">
-        <v>830</v>
+        <v>838</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" t="s">
-        <v>819</v>
+        <v>792</v>
       </c>
       <c r="B216" t="s">
-        <v>820</v>
+        <v>793</v>
       </c>
       <c r="C216" t="s">
-        <v>831</v>
+        <v>839</v>
       </c>
       <c r="D216" t="s">
-        <v>832</v>
+        <v>840</v>
       </c>
       <c r="E216" s="2" t="s">
-        <v>833</v>
+        <v>841</v>
       </c>
       <c r="F216" s="2" t="s">
-        <v>834</v>
+        <v>842</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" t="s">
-        <v>819</v>
+        <v>792</v>
       </c>
       <c r="B217" t="s">
-        <v>820</v>
+        <v>793</v>
       </c>
       <c r="C217" t="s">
-        <v>835</v>
+        <v>843</v>
       </c>
       <c r="D217" t="s">
-        <v>836</v>
+        <v>844</v>
       </c>
       <c r="E217" s="2" t="s">
-        <v>837</v>
+        <v>845</v>
       </c>
       <c r="F217" s="2" t="s">
-        <v>838</v>
+        <v>846</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" t="s">
-        <v>819</v>
+        <v>792</v>
       </c>
       <c r="B218" t="s">
-        <v>820</v>
+        <v>793</v>
       </c>
       <c r="C218" t="s">
-        <v>839</v>
+        <v>847</v>
       </c>
       <c r="D218" t="s">
-        <v>840</v>
+        <v>848</v>
       </c>
       <c r="E218" s="2" t="s">
-        <v>841</v>
+        <v>849</v>
       </c>
       <c r="F218" s="2" t="s">
-        <v>842</v>
+        <v>850</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" t="s">
-        <v>819</v>
+        <v>792</v>
       </c>
       <c r="B219" t="s">
-        <v>820</v>
+        <v>793</v>
       </c>
       <c r="C219" t="s">
-        <v>843</v>
+        <v>851</v>
       </c>
       <c r="D219" t="s">
-        <v>844</v>
+        <v>852</v>
       </c>
       <c r="E219" s="2" t="s">
-        <v>845</v>
+        <v>853</v>
       </c>
       <c r="F219" s="2" t="s">
-        <v>846</v>
+        <v>854</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" t="s">
-        <v>819</v>
+        <v>792</v>
       </c>
       <c r="B220" t="s">
-        <v>820</v>
+        <v>793</v>
       </c>
       <c r="C220" t="s">
-        <v>847</v>
+        <v>855</v>
       </c>
       <c r="D220" t="s">
-        <v>848</v>
+        <v>856</v>
       </c>
       <c r="E220" s="2" t="s">
-        <v>849</v>
+        <v>857</v>
       </c>
       <c r="F220" s="2" t="s">
-        <v>850</v>
+        <v>858</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" t="s">
-        <v>819</v>
+        <v>792</v>
       </c>
       <c r="B221" t="s">
-        <v>820</v>
+        <v>793</v>
       </c>
       <c r="C221" t="s">
-        <v>851</v>
+        <v>859</v>
       </c>
       <c r="D221" t="s">
-        <v>852</v>
+        <v>860</v>
       </c>
       <c r="E221" s="2" t="s">
-        <v>853</v>
+        <v>861</v>
       </c>
       <c r="F221" s="2" t="s">
-        <v>854</v>
+        <v>862</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" t="s">
-        <v>819</v>
+        <v>792</v>
       </c>
       <c r="B222" t="s">
-        <v>820</v>
+        <v>793</v>
       </c>
       <c r="C222" t="s">
-        <v>855</v>
+        <v>863</v>
       </c>
       <c r="D222" t="s">
-        <v>856</v>
+        <v>864</v>
       </c>
       <c r="E222" s="2" t="s">
-        <v>857</v>
+        <v>865</v>
       </c>
       <c r="F222" s="2" t="s">
-        <v>858</v>
+        <v>866</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" t="s">
-        <v>819</v>
+        <v>792</v>
       </c>
       <c r="B223" t="s">
-        <v>820</v>
+        <v>793</v>
       </c>
       <c r="C223" t="s">
-        <v>859</v>
+        <v>867</v>
       </c>
       <c r="D223" t="s">
-        <v>859</v>
+        <v>868</v>
       </c>
       <c r="E223" s="2" t="s">
-        <v>860</v>
+        <v>869</v>
       </c>
       <c r="F223" s="2" t="s">
-        <v>861</v>
+        <v>870</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" t="s">
-        <v>819</v>
+        <v>792</v>
       </c>
       <c r="B224" t="s">
-        <v>820</v>
+        <v>793</v>
       </c>
       <c r="C224" t="s">
-        <v>862</v>
+        <v>871</v>
       </c>
       <c r="D224" t="s">
-        <v>863</v>
+        <v>872</v>
       </c>
       <c r="E224" s="2" t="s">
-        <v>864</v>
+        <v>873</v>
       </c>
       <c r="F224" s="2" t="s">
-        <v>865</v>
+        <v>874</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" t="s">
-        <v>819</v>
+        <v>792</v>
       </c>
       <c r="B225" t="s">
-        <v>820</v>
+        <v>793</v>
       </c>
       <c r="C225" t="s">
-        <v>866</v>
+        <v>875</v>
       </c>
       <c r="D225" t="s">
-        <v>867</v>
+        <v>876</v>
       </c>
       <c r="E225" s="2" t="s">
-        <v>868</v>
+        <v>877</v>
       </c>
       <c r="F225" s="2" t="s">
-        <v>869</v>
+        <v>878</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" t="s">
-        <v>819</v>
+        <v>792</v>
       </c>
       <c r="B226" t="s">
-        <v>820</v>
+        <v>793</v>
       </c>
       <c r="C226" t="s">
-        <v>870</v>
+        <v>879</v>
       </c>
       <c r="D226" t="s">
-        <v>871</v>
+        <v>880</v>
       </c>
       <c r="E226" s="2" t="s">
-        <v>872</v>
+        <v>881</v>
       </c>
       <c r="F226" s="2" t="s">
-        <v>873</v>
+        <v>882</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" t="s">
-        <v>819</v>
+        <v>792</v>
       </c>
       <c r="B227" t="s">
-        <v>820</v>
+        <v>793</v>
       </c>
       <c r="C227" t="s">
-        <v>874</v>
+        <v>883</v>
       </c>
       <c r="D227" t="s">
-        <v>875</v>
+        <v>884</v>
       </c>
       <c r="E227" s="2" t="s">
-        <v>876</v>
+        <v>885</v>
       </c>
       <c r="F227" s="2" t="s">
-        <v>877</v>
+        <v>886</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" t="s">
-        <v>819</v>
+        <v>792</v>
       </c>
       <c r="B228" t="s">
-        <v>820</v>
+        <v>793</v>
       </c>
       <c r="C228" t="s">
-        <v>878</v>
+        <v>887</v>
       </c>
       <c r="D228" t="s">
-        <v>879</v>
+        <v>888</v>
       </c>
       <c r="E228" s="2" t="s">
-        <v>880</v>
+        <v>889</v>
       </c>
       <c r="F228" s="2" t="s">
-        <v>881</v>
+        <v>890</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" t="s">
-        <v>819</v>
+        <v>792</v>
       </c>
       <c r="B229" t="s">
-        <v>820</v>
+        <v>793</v>
       </c>
       <c r="C229" t="s">
-        <v>882</v>
+        <v>891</v>
       </c>
       <c r="D229" t="s">
-        <v>883</v>
+        <v>892</v>
       </c>
       <c r="E229" s="2" t="s">
-        <v>884</v>
+        <v>893</v>
       </c>
       <c r="F229" s="2" t="s">
-        <v>885</v>
+        <v>894</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" t="s">
-        <v>819</v>
+        <v>792</v>
       </c>
       <c r="B230" t="s">
-        <v>820</v>
+        <v>793</v>
       </c>
       <c r="C230" t="s">
-        <v>886</v>
+        <v>895</v>
       </c>
       <c r="D230" t="s">
-        <v>887</v>
+        <v>896</v>
       </c>
       <c r="E230" s="2" t="s">
-        <v>888</v>
+        <v>897</v>
       </c>
       <c r="F230" s="2" t="s">
-        <v>889</v>
+        <v>898</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" t="s">
-        <v>819</v>
+        <v>792</v>
       </c>
       <c r="B231" t="s">
-        <v>820</v>
+        <v>793</v>
       </c>
       <c r="C231" t="s">
-        <v>890</v>
+        <v>899</v>
       </c>
       <c r="D231" t="s">
-        <v>891</v>
+        <v>900</v>
       </c>
       <c r="E231" s="2" t="s">
-        <v>892</v>
+        <v>901</v>
       </c>
       <c r="F231" s="2" t="s">
-        <v>893</v>
+        <v>902</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" t="s">
-        <v>819</v>
+        <v>792</v>
       </c>
       <c r="B232" t="s">
-        <v>820</v>
+        <v>793</v>
       </c>
       <c r="C232" t="s">
-        <v>894</v>
+        <v>903</v>
       </c>
       <c r="D232" t="s">
-        <v>895</v>
+        <v>904</v>
       </c>
       <c r="E232" s="2" t="s">
-        <v>896</v>
+        <v>905</v>
       </c>
       <c r="F232" s="2" t="s">
-        <v>897</v>
+        <v>906</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" t="s">
-        <v>819</v>
+        <v>907</v>
       </c>
       <c r="B233" t="s">
-        <v>820</v>
+        <v>908</v>
       </c>
       <c r="C233" t="s">
-        <v>898</v>
+        <v>315</v>
       </c>
       <c r="D233" t="s">
-        <v>899</v>
+        <v>316</v>
       </c>
       <c r="E233" s="2" t="s">
-        <v>900</v>
+        <v>909</v>
       </c>
       <c r="F233" s="2" t="s">
-        <v>901</v>
+        <v>910</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" t="s">
-        <v>819</v>
+        <v>907</v>
       </c>
       <c r="B234" t="s">
-        <v>820</v>
+        <v>908</v>
       </c>
       <c r="C234" t="s">
-        <v>902</v>
+        <v>553</v>
       </c>
       <c r="D234" t="s">
-        <v>903</v>
+        <v>554</v>
       </c>
       <c r="E234" s="2" t="s">
-        <v>904</v>
+        <v>911</v>
       </c>
       <c r="F234" s="2" t="s">
-        <v>905</v>
+        <v>912</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" t="s">
-        <v>819</v>
+        <v>907</v>
       </c>
       <c r="B235" t="s">
-        <v>820</v>
+        <v>908</v>
       </c>
       <c r="C235" t="s">
-        <v>906</v>
+        <v>913</v>
       </c>
       <c r="D235" t="s">
-        <v>907</v>
+        <v>914</v>
       </c>
       <c r="E235" s="2" t="s">
-        <v>908</v>
+        <v>915</v>
       </c>
       <c r="F235" s="2" t="s">
-        <v>909</v>
+        <v>916</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" t="s">
-        <v>819</v>
+        <v>907</v>
       </c>
       <c r="B236" t="s">
-        <v>820</v>
+        <v>908</v>
       </c>
       <c r="C236" t="s">
-        <v>910</v>
+        <v>323</v>
       </c>
       <c r="D236" t="s">
-        <v>911</v>
+        <v>324</v>
       </c>
       <c r="E236" s="2" t="s">
-        <v>912</v>
+        <v>917</v>
       </c>
       <c r="F236" s="2" t="s">
-        <v>913</v>
+        <v>918</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" t="s">
-        <v>819</v>
+        <v>907</v>
       </c>
       <c r="B237" t="s">
-        <v>820</v>
+        <v>908</v>
       </c>
       <c r="C237" t="s">
-        <v>914</v>
+        <v>919</v>
       </c>
       <c r="D237" t="s">
-        <v>915</v>
+        <v>920</v>
       </c>
       <c r="E237" s="2" t="s">
-        <v>916</v>
+        <v>921</v>
       </c>
       <c r="F237" s="2" t="s">
-        <v>917</v>
+        <v>922</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" t="s">
-        <v>819</v>
+        <v>907</v>
       </c>
       <c r="B238" t="s">
-        <v>820</v>
+        <v>908</v>
       </c>
       <c r="C238" t="s">
-        <v>918</v>
+        <v>923</v>
       </c>
       <c r="D238" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E238" s="2" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F238" s="2" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" t="s">
-        <v>819</v>
+        <v>907</v>
       </c>
       <c r="B239" t="s">
-        <v>820</v>
+        <v>908</v>
       </c>
       <c r="C239" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="D239" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="E239" s="2" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
       <c r="F239" s="2" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" t="s">
-        <v>819</v>
+        <v>907</v>
       </c>
       <c r="B240" t="s">
-        <v>820</v>
+        <v>908</v>
       </c>
       <c r="C240" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="D240" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="E240" s="2" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="F240" s="2" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" t="s">
-        <v>819</v>
+        <v>907</v>
       </c>
       <c r="B241" t="s">
-        <v>820</v>
+        <v>908</v>
       </c>
       <c r="C241" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="D241" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E241" s="2" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F241" s="2" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
-        <v>819</v>
+        <v>907</v>
       </c>
       <c r="B242" t="s">
-        <v>820</v>
+        <v>908</v>
       </c>
       <c r="C242" t="s">
-        <v>934</v>
+        <v>327</v>
       </c>
       <c r="D242" t="s">
-        <v>935</v>
+        <v>328</v>
       </c>
       <c r="E242" s="2" t="s">
-        <v>936</v>
+        <v>329</v>
       </c>
       <c r="F242" s="2" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" t="s">
-        <v>938</v>
+        <v>907</v>
       </c>
       <c r="B243" t="s">
+        <v>908</v>
+      </c>
+      <c r="C243" t="s">
         <v>939</v>
       </c>
-      <c r="C243" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D243" t="s">
-        <v>335</v>
+        <v>940</v>
       </c>
       <c r="E243" s="2" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="F243" s="2" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" t="s">
-        <v>938</v>
+        <v>907</v>
       </c>
       <c r="B244" t="s">
-        <v>939</v>
+        <v>908</v>
       </c>
       <c r="C244" t="s">
-        <v>575</v>
+        <v>943</v>
       </c>
       <c r="D244" t="s">
-        <v>576</v>
+        <v>944</v>
       </c>
       <c r="E244" s="2" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F244" s="2" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" t="s">
-        <v>938</v>
+        <v>907</v>
       </c>
       <c r="B245" t="s">
-        <v>939</v>
+        <v>908</v>
       </c>
       <c r="C245" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="D245" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="E245" s="2" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
       <c r="F245" s="2" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" t="s">
-        <v>938</v>
+        <v>907</v>
       </c>
       <c r="B246" t="s">
-        <v>939</v>
+        <v>908</v>
       </c>
       <c r="C246" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="D246" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="E246" s="2" t="s">
-        <v>948</v>
+        <v>337</v>
       </c>
       <c r="F246" s="2" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" t="s">
-        <v>938</v>
+        <v>907</v>
       </c>
       <c r="B247" t="s">
-        <v>939</v>
+        <v>908</v>
       </c>
       <c r="C247" t="s">
-        <v>950</v>
+        <v>343</v>
       </c>
       <c r="D247" t="s">
-        <v>951</v>
+        <v>344</v>
       </c>
       <c r="E247" s="2" t="s">
         <v>952</v>
       </c>
       <c r="F247" s="2" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" t="s">
-        <v>938</v>
+        <v>907</v>
       </c>
       <c r="B248" t="s">
-        <v>939</v>
+        <v>908</v>
       </c>
       <c r="C248" t="s">
         <v>954</v>
       </c>
       <c r="D248" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="E248" s="2" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="F248" s="2" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" t="s">
-        <v>938</v>
+        <v>907</v>
       </c>
       <c r="B249" t="s">
-        <v>939</v>
+        <v>908</v>
       </c>
       <c r="C249" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="D249" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="E249" s="2" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="F249" s="2" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" t="s">
-        <v>938</v>
+        <v>907</v>
       </c>
       <c r="B250" t="s">
-        <v>939</v>
+        <v>908</v>
       </c>
       <c r="C250" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="D250" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="E250" s="2" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="F250" s="2" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" t="s">
-        <v>938</v>
+        <v>907</v>
       </c>
       <c r="B251" t="s">
-        <v>939</v>
+        <v>908</v>
       </c>
       <c r="C251" t="s">
-        <v>965</v>
+        <v>347</v>
       </c>
       <c r="D251" t="s">
+        <v>348</v>
+      </c>
+      <c r="E251" s="2" t="s">
         <v>966</v>
       </c>
-      <c r="E251" s="2" t="s">
+      <c r="F251" s="2" t="s">
         <v>967</v>
-      </c>
-[...1 lines deleted...]
-        <v>968</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" t="s">
-        <v>938</v>
+        <v>968</v>
       </c>
       <c r="B252" t="s">
-        <v>939</v>
+        <v>969</v>
       </c>
       <c r="C252" t="s">
-        <v>350</v>
+        <v>970</v>
       </c>
       <c r="D252" t="s">
-        <v>351</v>
+        <v>971</v>
       </c>
       <c r="E252" s="2" t="s">
-        <v>352</v>
+        <v>972</v>
       </c>
       <c r="F252" s="2" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" t="s">
-        <v>938</v>
+        <v>968</v>
       </c>
       <c r="B253" t="s">
-        <v>939</v>
+        <v>969</v>
       </c>
       <c r="C253" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="D253" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="E253" s="2" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="F253" s="2" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" t="s">
-        <v>938</v>
+        <v>968</v>
       </c>
       <c r="B254" t="s">
-        <v>939</v>
+        <v>969</v>
       </c>
       <c r="C254" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="D254" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
       <c r="E254" s="2" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="F254" s="2" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" t="s">
-        <v>938</v>
+        <v>968</v>
       </c>
       <c r="B255" t="s">
-        <v>939</v>
+        <v>969</v>
       </c>
       <c r="C255" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
       <c r="D255" t="s">
-        <v>979</v>
+        <v>982</v>
       </c>
       <c r="E255" s="2" t="s">
-        <v>980</v>
+        <v>983</v>
       </c>
       <c r="F255" s="2" t="s">
-        <v>981</v>
+        <v>984</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" t="s">
-        <v>938</v>
+        <v>968</v>
       </c>
       <c r="B256" t="s">
-        <v>939</v>
+        <v>969</v>
       </c>
       <c r="C256" t="s">
-        <v>358</v>
+        <v>985</v>
       </c>
       <c r="D256" t="s">
-        <v>359</v>
+        <v>986</v>
       </c>
       <c r="E256" s="2" t="s">
-        <v>360</v>
+        <v>987</v>
       </c>
       <c r="F256" s="2" t="s">
-        <v>982</v>
+        <v>988</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" t="s">
-        <v>938</v>
+        <v>968</v>
       </c>
       <c r="B257" t="s">
-        <v>939</v>
+        <v>969</v>
       </c>
       <c r="C257" t="s">
-        <v>366</v>
+        <v>989</v>
       </c>
       <c r="D257" t="s">
-        <v>367</v>
+        <v>990</v>
       </c>
       <c r="E257" s="2" t="s">
-        <v>983</v>
+        <v>991</v>
       </c>
       <c r="F257" s="2" t="s">
-        <v>984</v>
+        <v>992</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" t="s">
-        <v>938</v>
+        <v>968</v>
       </c>
       <c r="B258" t="s">
-        <v>939</v>
+        <v>969</v>
       </c>
       <c r="C258" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="D258" t="s">
-        <v>986</v>
+        <v>994</v>
       </c>
       <c r="E258" s="2" t="s">
-        <v>987</v>
+        <v>995</v>
       </c>
       <c r="F258" s="2" t="s">
-        <v>988</v>
+        <v>996</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" t="s">
-        <v>938</v>
+        <v>997</v>
       </c>
       <c r="B259" t="s">
-        <v>939</v>
+        <v>998</v>
       </c>
       <c r="C259" t="s">
-        <v>989</v>
+        <v>999</v>
       </c>
       <c r="D259" t="s">
-        <v>990</v>
+        <v>1000</v>
       </c>
       <c r="E259" s="2" t="s">
-        <v>991</v>
+        <v>1001</v>
       </c>
       <c r="F259" s="2" t="s">
-        <v>992</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" t="s">
-        <v>938</v>
+        <v>997</v>
       </c>
       <c r="B260" t="s">
-        <v>939</v>
+        <v>998</v>
       </c>
       <c r="C260" t="s">
-        <v>993</v>
+        <v>1003</v>
       </c>
       <c r="D260" t="s">
-        <v>994</v>
+        <v>1004</v>
       </c>
       <c r="E260" s="2" t="s">
-        <v>995</v>
+        <v>1005</v>
       </c>
       <c r="F260" s="2" t="s">
-        <v>996</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" t="s">
-        <v>938</v>
+        <v>997</v>
       </c>
       <c r="B261" t="s">
-        <v>939</v>
+        <v>998</v>
       </c>
       <c r="C261" t="s">
-        <v>370</v>
+        <v>1007</v>
       </c>
       <c r="D261" t="s">
-        <v>371</v>
+        <v>1008</v>
       </c>
       <c r="E261" s="2" t="s">
-        <v>997</v>
+        <v>1009</v>
       </c>
       <c r="F261" s="2" t="s">
-        <v>998</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" t="s">
-        <v>999</v>
+        <v>997</v>
       </c>
       <c r="B262" t="s">
-        <v>1000</v>
+        <v>998</v>
       </c>
       <c r="C262" t="s">
-        <v>1001</v>
+        <v>1011</v>
       </c>
       <c r="D262" t="s">
-        <v>1002</v>
+        <v>1012</v>
       </c>
       <c r="E262" s="2" t="s">
-        <v>1003</v>
+        <v>1013</v>
       </c>
       <c r="F262" s="2" t="s">
-        <v>1004</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" t="s">
-        <v>999</v>
+        <v>997</v>
       </c>
       <c r="B263" t="s">
-        <v>1000</v>
+        <v>998</v>
       </c>
       <c r="C263" t="s">
-        <v>1005</v>
+        <v>1015</v>
       </c>
       <c r="D263" t="s">
-        <v>1006</v>
+        <v>1016</v>
       </c>
       <c r="E263" s="2" t="s">
-        <v>1007</v>
+        <v>1017</v>
       </c>
       <c r="F263" s="2" t="s">
-        <v>1008</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" t="s">
-        <v>999</v>
+        <v>997</v>
       </c>
       <c r="B264" t="s">
-        <v>1000</v>
+        <v>998</v>
       </c>
       <c r="C264" t="s">
-        <v>1009</v>
+        <v>1019</v>
       </c>
       <c r="D264" t="s">
-        <v>1010</v>
+        <v>1020</v>
       </c>
       <c r="E264" s="2" t="s">
-        <v>1011</v>
+        <v>1021</v>
       </c>
       <c r="F264" s="2" t="s">
-        <v>1012</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" t="s">
-        <v>999</v>
+        <v>997</v>
       </c>
       <c r="B265" t="s">
-        <v>1000</v>
+        <v>998</v>
       </c>
       <c r="C265" t="s">
-        <v>1013</v>
+        <v>1023</v>
       </c>
       <c r="D265" t="s">
-        <v>1013</v>
+        <v>1024</v>
       </c>
       <c r="E265" s="2" t="s">
-        <v>1014</v>
+        <v>1025</v>
       </c>
       <c r="F265" s="2" t="s">
-        <v>1015</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" t="s">
-        <v>999</v>
+        <v>997</v>
       </c>
       <c r="B266" t="s">
-        <v>1000</v>
+        <v>998</v>
       </c>
       <c r="C266" t="s">
-        <v>1016</v>
+        <v>1027</v>
       </c>
       <c r="D266" t="s">
-        <v>1017</v>
+        <v>1028</v>
       </c>
       <c r="E266" s="2" t="s">
-        <v>1018</v>
+        <v>1029</v>
       </c>
       <c r="F266" s="2" t="s">
-        <v>1019</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" t="s">
-        <v>999</v>
+        <v>997</v>
       </c>
       <c r="B267" t="s">
-        <v>1000</v>
+        <v>998</v>
       </c>
       <c r="C267" t="s">
-        <v>1020</v>
+        <v>1031</v>
       </c>
       <c r="D267" t="s">
-        <v>1021</v>
+        <v>1032</v>
       </c>
       <c r="E267" s="2" t="s">
-        <v>1022</v>
+        <v>1033</v>
       </c>
       <c r="F267" s="2" t="s">
-        <v>1023</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" t="s">
-        <v>999</v>
+        <v>997</v>
       </c>
       <c r="B268" t="s">
-        <v>1000</v>
+        <v>998</v>
       </c>
       <c r="C268" t="s">
-        <v>1024</v>
+        <v>1035</v>
       </c>
       <c r="D268" t="s">
-        <v>1025</v>
+        <v>1036</v>
       </c>
       <c r="E268" s="2" t="s">
-        <v>1026</v>
+        <v>1037</v>
       </c>
       <c r="F268" s="2" t="s">
-        <v>1027</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" t="s">
-        <v>1028</v>
+        <v>997</v>
       </c>
       <c r="B269" t="s">
-        <v>1029</v>
+        <v>998</v>
       </c>
       <c r="C269" t="s">
-        <v>1030</v>
+        <v>1039</v>
       </c>
       <c r="D269" t="s">
-        <v>1031</v>
+        <v>1040</v>
       </c>
       <c r="E269" s="2" t="s">
-        <v>1032</v>
+        <v>1041</v>
       </c>
       <c r="F269" s="2" t="s">
-        <v>1033</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" t="s">
-        <v>1028</v>
+        <v>997</v>
       </c>
       <c r="B270" t="s">
-        <v>1029</v>
+        <v>998</v>
       </c>
       <c r="C270" t="s">
-        <v>1034</v>
+        <v>1043</v>
       </c>
       <c r="D270" t="s">
-        <v>1035</v>
+        <v>1044</v>
       </c>
       <c r="E270" s="2" t="s">
-        <v>1036</v>
+        <v>1045</v>
       </c>
       <c r="F270" s="2" t="s">
-        <v>1037</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" t="s">
-        <v>1028</v>
+        <v>997</v>
       </c>
       <c r="B271" t="s">
-        <v>1029</v>
+        <v>998</v>
       </c>
       <c r="C271" t="s">
-        <v>1038</v>
+        <v>1047</v>
       </c>
       <c r="D271" t="s">
-        <v>1039</v>
+        <v>1048</v>
       </c>
       <c r="E271" s="2" t="s">
-        <v>1040</v>
+        <v>1049</v>
       </c>
       <c r="F271" s="2" t="s">
-        <v>1041</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" t="s">
-        <v>1028</v>
+        <v>1051</v>
       </c>
       <c r="B272" t="s">
-        <v>1029</v>
+        <v>1052</v>
       </c>
       <c r="C272" t="s">
-        <v>257</v>
+        <v>1053</v>
       </c>
       <c r="D272" t="s">
-        <v>258</v>
+        <v>1054</v>
       </c>
       <c r="E272" s="2" t="s">
-        <v>1042</v>
+        <v>1055</v>
       </c>
       <c r="F272" s="2" t="s">
-        <v>1043</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" t="s">
-        <v>1028</v>
+        <v>1051</v>
       </c>
       <c r="B273" t="s">
-        <v>1029</v>
+        <v>1052</v>
       </c>
       <c r="C273" t="s">
-        <v>1044</v>
+        <v>1057</v>
       </c>
       <c r="D273" t="s">
-        <v>1045</v>
+        <v>1058</v>
       </c>
       <c r="E273" s="2" t="s">
-        <v>1046</v>
+        <v>1059</v>
       </c>
       <c r="F273" s="2" t="s">
-        <v>1047</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" t="s">
-        <v>1028</v>
+        <v>1051</v>
       </c>
       <c r="B274" t="s">
-        <v>1029</v>
+        <v>1052</v>
       </c>
       <c r="C274" t="s">
-        <v>1048</v>
+        <v>1061</v>
       </c>
       <c r="D274" t="s">
-        <v>1049</v>
+        <v>1062</v>
       </c>
       <c r="E274" s="2" t="s">
-        <v>1050</v>
+        <v>1063</v>
       </c>
       <c r="F274" s="2" t="s">
-        <v>1051</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" t="s">
-        <v>1028</v>
+        <v>1051</v>
       </c>
       <c r="B275" t="s">
-        <v>1029</v>
+        <v>1052</v>
       </c>
       <c r="C275" t="s">
-        <v>1052</v>
+        <v>1065</v>
       </c>
       <c r="D275" t="s">
-        <v>1053</v>
+        <v>1066</v>
       </c>
       <c r="E275" s="2" t="s">
-        <v>1054</v>
+        <v>1067</v>
       </c>
       <c r="F275" s="2" t="s">
-        <v>1055</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" t="s">
-        <v>1028</v>
+        <v>1051</v>
       </c>
       <c r="B276" t="s">
-        <v>1029</v>
+        <v>1052</v>
       </c>
       <c r="C276" t="s">
-        <v>1056</v>
+        <v>1069</v>
       </c>
       <c r="D276" t="s">
-        <v>1057</v>
+        <v>1070</v>
       </c>
       <c r="E276" s="2" t="s">
-        <v>1058</v>
+        <v>1071</v>
       </c>
       <c r="F276" s="2" t="s">
-        <v>1059</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" t="s">
-        <v>1028</v>
+        <v>1051</v>
       </c>
       <c r="B277" t="s">
-        <v>1029</v>
+        <v>1052</v>
       </c>
       <c r="C277" t="s">
-        <v>1060</v>
+        <v>1073</v>
       </c>
       <c r="D277" t="s">
-        <v>1061</v>
+        <v>1074</v>
       </c>
       <c r="E277" s="2" t="s">
-        <v>1062</v>
+        <v>1075</v>
       </c>
       <c r="F277" s="2" t="s">
-        <v>1063</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" t="s">
-        <v>1028</v>
+        <v>1051</v>
       </c>
       <c r="B278" t="s">
-        <v>1029</v>
+        <v>1052</v>
       </c>
       <c r="C278" t="s">
-        <v>1064</v>
+        <v>1077</v>
       </c>
       <c r="D278" t="s">
-        <v>1065</v>
+        <v>1077</v>
       </c>
       <c r="E278" s="2" t="s">
-        <v>1066</v>
+        <v>1078</v>
       </c>
       <c r="F278" s="2" t="s">
-        <v>1067</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" t="s">
-        <v>1028</v>
+        <v>1051</v>
       </c>
       <c r="B279" t="s">
-        <v>1029</v>
+        <v>1052</v>
       </c>
       <c r="C279" t="s">
-        <v>1068</v>
+        <v>1080</v>
       </c>
       <c r="D279" t="s">
-        <v>1069</v>
+        <v>1081</v>
       </c>
       <c r="E279" s="2" t="s">
-        <v>1070</v>
+        <v>1082</v>
       </c>
       <c r="F279" s="2" t="s">
-        <v>1071</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" t="s">
-        <v>1028</v>
+        <v>1051</v>
       </c>
       <c r="B280" t="s">
-        <v>1029</v>
+        <v>1052</v>
       </c>
       <c r="C280" t="s">
-        <v>1072</v>
+        <v>1084</v>
       </c>
       <c r="D280" t="s">
-        <v>1073</v>
+        <v>1085</v>
       </c>
       <c r="E280" s="2" t="s">
-        <v>1074</v>
+        <v>1086</v>
       </c>
       <c r="F280" s="2" t="s">
-        <v>1075</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" t="s">
-        <v>1028</v>
+        <v>1051</v>
       </c>
       <c r="B281" t="s">
-        <v>1029</v>
+        <v>1052</v>
       </c>
       <c r="C281" t="s">
-        <v>1076</v>
+        <v>1088</v>
       </c>
       <c r="D281" t="s">
-        <v>1077</v>
+        <v>1089</v>
       </c>
       <c r="E281" s="2" t="s">
-        <v>1078</v>
+        <v>1090</v>
       </c>
       <c r="F281" s="2" t="s">
-        <v>1079</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" t="s">
-        <v>1028</v>
+        <v>1051</v>
       </c>
       <c r="B282" t="s">
-        <v>1029</v>
+        <v>1052</v>
       </c>
       <c r="C282" t="s">
-        <v>1080</v>
+        <v>1092</v>
       </c>
       <c r="D282" t="s">
-        <v>1081</v>
+        <v>1093</v>
       </c>
       <c r="E282" s="2" t="s">
-        <v>1082</v>
+        <v>1094</v>
       </c>
       <c r="F282" s="2" t="s">
-        <v>1083</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B283" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C283" t="s">
-        <v>1086</v>
+        <v>1096</v>
       </c>
       <c r="D283" t="s">
-        <v>1087</v>
+        <v>1096</v>
       </c>
       <c r="E283" s="2" t="s">
-        <v>1088</v>
+        <v>1097</v>
       </c>
       <c r="F283" s="2" t="s">
-        <v>1089</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B284" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C284" t="s">
-        <v>1090</v>
+        <v>1099</v>
       </c>
       <c r="D284" t="s">
-        <v>1091</v>
+        <v>1100</v>
       </c>
       <c r="E284" s="2" t="s">
-        <v>1092</v>
+        <v>1101</v>
       </c>
       <c r="F284" s="2" t="s">
-        <v>1093</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B285" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C285" t="s">
-        <v>1094</v>
+        <v>1103</v>
       </c>
       <c r="D285" t="s">
-        <v>1095</v>
+        <v>1104</v>
       </c>
       <c r="E285" s="2" t="s">
-        <v>1096</v>
+        <v>1105</v>
       </c>
       <c r="F285" s="2" t="s">
-        <v>1097</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B286" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C286" t="s">
-        <v>1098</v>
+        <v>1107</v>
       </c>
       <c r="D286" t="s">
-        <v>1099</v>
+        <v>1108</v>
       </c>
       <c r="E286" s="2" t="s">
-        <v>1100</v>
+        <v>1109</v>
       </c>
       <c r="F286" s="2" t="s">
-        <v>1101</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B287" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C287" t="s">
-        <v>1102</v>
+        <v>1111</v>
       </c>
       <c r="D287" t="s">
-        <v>1103</v>
+        <v>1112</v>
       </c>
       <c r="E287" s="2" t="s">
-        <v>1104</v>
+        <v>1113</v>
       </c>
       <c r="F287" s="2" t="s">
-        <v>1105</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B288" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C288" t="s">
-        <v>1106</v>
+        <v>1115</v>
       </c>
       <c r="D288" t="s">
-        <v>1107</v>
+        <v>1115</v>
       </c>
       <c r="E288" s="2" t="s">
-        <v>1108</v>
+        <v>1116</v>
       </c>
       <c r="F288" s="2" t="s">
-        <v>1109</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B289" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C289" t="s">
-        <v>1110</v>
+        <v>1118</v>
       </c>
       <c r="D289" t="s">
-        <v>1110</v>
+        <v>1119</v>
       </c>
       <c r="E289" s="2" t="s">
-        <v>1111</v>
+        <v>1120</v>
       </c>
       <c r="F289" s="2" t="s">
-        <v>1112</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B290" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C290" t="s">
-        <v>1113</v>
+        <v>1122</v>
       </c>
       <c r="D290" t="s">
-        <v>1114</v>
+        <v>1122</v>
       </c>
       <c r="E290" s="2" t="s">
-        <v>1115</v>
+        <v>1123</v>
       </c>
       <c r="F290" s="2" t="s">
-        <v>1116</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B291" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C291" t="s">
-        <v>1117</v>
+        <v>1125</v>
       </c>
       <c r="D291" t="s">
-        <v>1118</v>
+        <v>1126</v>
       </c>
       <c r="E291" s="2" t="s">
-        <v>1119</v>
+        <v>1127</v>
       </c>
       <c r="F291" s="2" t="s">
-        <v>1120</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B292" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C292" t="s">
-        <v>1121</v>
+        <v>1129</v>
       </c>
       <c r="D292" t="s">
-        <v>1122</v>
+        <v>1130</v>
       </c>
       <c r="E292" s="2" t="s">
-        <v>1123</v>
+        <v>1131</v>
       </c>
       <c r="F292" s="2" t="s">
-        <v>1124</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B293" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C293" t="s">
-        <v>1125</v>
+        <v>1133</v>
       </c>
       <c r="D293" t="s">
-        <v>1126</v>
+        <v>1134</v>
       </c>
       <c r="E293" s="2" t="s">
-        <v>1127</v>
+        <v>1135</v>
       </c>
       <c r="F293" s="2" t="s">
-        <v>1128</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B294" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C294" t="s">
-        <v>1129</v>
+        <v>1137</v>
       </c>
       <c r="D294" t="s">
-        <v>1129</v>
+        <v>1138</v>
       </c>
       <c r="E294" s="2" t="s">
-        <v>1130</v>
+        <v>1139</v>
       </c>
       <c r="F294" s="2" t="s">
-        <v>1131</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B295" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C295" t="s">
-        <v>1132</v>
+        <v>1141</v>
       </c>
       <c r="D295" t="s">
-        <v>1133</v>
+        <v>1142</v>
       </c>
       <c r="E295" s="2" t="s">
-        <v>1134</v>
+        <v>1143</v>
       </c>
       <c r="F295" s="2" t="s">
-        <v>1135</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B296" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C296" t="s">
-        <v>1136</v>
+        <v>1145</v>
       </c>
       <c r="D296" t="s">
-        <v>1137</v>
+        <v>1146</v>
       </c>
       <c r="E296" s="2" t="s">
-        <v>1138</v>
+        <v>1147</v>
       </c>
       <c r="F296" s="2" t="s">
-        <v>1139</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B297" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C297" t="s">
-        <v>1140</v>
+        <v>1149</v>
       </c>
       <c r="D297" t="s">
-        <v>1141</v>
+        <v>1150</v>
       </c>
       <c r="E297" s="2" t="s">
-        <v>1142</v>
+        <v>1151</v>
       </c>
       <c r="F297" s="2" t="s">
-        <v>1143</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B298" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C298" t="s">
-        <v>1144</v>
+        <v>1153</v>
       </c>
       <c r="D298" t="s">
-        <v>1145</v>
+        <v>1153</v>
       </c>
       <c r="E298" s="2" t="s">
-        <v>1146</v>
+        <v>1154</v>
       </c>
       <c r="F298" s="2" t="s">
-        <v>1147</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B299" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C299" t="s">
-        <v>1148</v>
+        <v>1156</v>
       </c>
       <c r="D299" t="s">
-        <v>1148</v>
+        <v>1157</v>
       </c>
       <c r="E299" s="2" t="s">
-        <v>1149</v>
+        <v>1158</v>
       </c>
       <c r="F299" s="2" t="s">
-        <v>1150</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B300" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C300" t="s">
-        <v>1151</v>
+        <v>1160</v>
       </c>
       <c r="D300" t="s">
-        <v>1152</v>
+        <v>1161</v>
       </c>
       <c r="E300" s="2" t="s">
-        <v>1153</v>
+        <v>1162</v>
       </c>
       <c r="F300" s="2" t="s">
-        <v>1154</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B301" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C301" t="s">
-        <v>1155</v>
+        <v>1164</v>
       </c>
       <c r="D301" t="s">
-        <v>1155</v>
+        <v>1165</v>
       </c>
       <c r="E301" s="2" t="s">
-        <v>1156</v>
+        <v>1166</v>
       </c>
       <c r="F301" s="2" t="s">
-        <v>1157</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B302" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C302" t="s">
-        <v>1158</v>
+        <v>1168</v>
       </c>
       <c r="D302" t="s">
-        <v>1159</v>
+        <v>1169</v>
       </c>
       <c r="E302" s="2" t="s">
-        <v>1160</v>
+        <v>1170</v>
       </c>
       <c r="F302" s="2" t="s">
-        <v>1161</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B303" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C303" t="s">
-        <v>1162</v>
+        <v>1172</v>
       </c>
       <c r="D303" t="s">
-        <v>1163</v>
+        <v>1173</v>
       </c>
       <c r="E303" s="2" t="s">
-        <v>1164</v>
+        <v>1174</v>
       </c>
       <c r="F303" s="2" t="s">
-        <v>1165</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B304" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C304" t="s">
-        <v>1166</v>
+        <v>1176</v>
       </c>
       <c r="D304" t="s">
-        <v>1167</v>
+        <v>1177</v>
       </c>
       <c r="E304" s="2" t="s">
-        <v>1168</v>
+        <v>1178</v>
       </c>
       <c r="F304" s="2" t="s">
-        <v>1169</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B305" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C305" t="s">
-        <v>1170</v>
+        <v>1180</v>
       </c>
       <c r="D305" t="s">
-        <v>1171</v>
+        <v>1181</v>
       </c>
       <c r="E305" s="2" t="s">
-        <v>1172</v>
+        <v>1182</v>
       </c>
       <c r="F305" s="2" t="s">
-        <v>1173</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B306" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C306" t="s">
-        <v>1174</v>
+        <v>1184</v>
       </c>
       <c r="D306" t="s">
-        <v>1175</v>
+        <v>1185</v>
       </c>
       <c r="E306" s="2" t="s">
-        <v>1176</v>
+        <v>1186</v>
       </c>
       <c r="F306" s="2" t="s">
-        <v>1177</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B307" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C307" t="s">
-        <v>1178</v>
+        <v>1188</v>
       </c>
       <c r="D307" t="s">
-        <v>1179</v>
+        <v>1189</v>
       </c>
       <c r="E307" s="2" t="s">
-        <v>1180</v>
+        <v>1190</v>
       </c>
       <c r="F307" s="2" t="s">
-        <v>1181</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B308" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C308" t="s">
-        <v>1182</v>
+        <v>1192</v>
       </c>
       <c r="D308" t="s">
-        <v>1183</v>
+        <v>1193</v>
       </c>
       <c r="E308" s="2" t="s">
-        <v>1184</v>
+        <v>1194</v>
       </c>
       <c r="F308" s="2" t="s">
-        <v>1185</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B309" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C309" t="s">
-        <v>1186</v>
+        <v>1196</v>
       </c>
       <c r="D309" t="s">
-        <v>1186</v>
+        <v>1197</v>
       </c>
       <c r="E309" s="2" t="s">
-        <v>1187</v>
+        <v>1198</v>
       </c>
       <c r="F309" s="2" t="s">
-        <v>1188</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B310" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C310" t="s">
-        <v>1189</v>
+        <v>1200</v>
       </c>
       <c r="D310" t="s">
-        <v>1190</v>
+        <v>1200</v>
       </c>
       <c r="E310" s="2" t="s">
-        <v>1191</v>
+        <v>1201</v>
       </c>
       <c r="F310" s="2" t="s">
-        <v>1192</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B311" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C311" t="s">
-        <v>1193</v>
+        <v>1203</v>
       </c>
       <c r="D311" t="s">
-        <v>1194</v>
+        <v>1204</v>
       </c>
       <c r="E311" s="2" t="s">
-        <v>1195</v>
+        <v>1205</v>
       </c>
       <c r="F311" s="2" t="s">
-        <v>1196</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B312" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C312" t="s">
-        <v>1197</v>
+        <v>1207</v>
       </c>
       <c r="D312" t="s">
-        <v>1198</v>
+        <v>1208</v>
       </c>
       <c r="E312" s="2" t="s">
-        <v>1199</v>
+        <v>1209</v>
       </c>
       <c r="F312" s="2" t="s">
-        <v>1200</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B313" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C313" t="s">
-        <v>1201</v>
+        <v>1211</v>
       </c>
       <c r="D313" t="s">
-        <v>1202</v>
+        <v>1212</v>
       </c>
       <c r="E313" s="2" t="s">
-        <v>1203</v>
+        <v>1213</v>
       </c>
       <c r="F313" s="2" t="s">
-        <v>1204</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B314" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C314" t="s">
-        <v>1205</v>
+        <v>1215</v>
       </c>
       <c r="D314" t="s">
-        <v>1206</v>
+        <v>1216</v>
       </c>
       <c r="E314" s="2" t="s">
-        <v>1207</v>
+        <v>1217</v>
       </c>
       <c r="F314" s="2" t="s">
-        <v>1208</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B315" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C315" t="s">
-        <v>1209</v>
+        <v>1219</v>
       </c>
       <c r="D315" t="s">
-        <v>1210</v>
+        <v>1220</v>
       </c>
       <c r="E315" s="2" t="s">
-        <v>1211</v>
+        <v>1221</v>
       </c>
       <c r="F315" s="2" t="s">
-        <v>1212</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B316" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C316" t="s">
-        <v>1213</v>
+        <v>1223</v>
       </c>
       <c r="D316" t="s">
-        <v>1214</v>
+        <v>1224</v>
       </c>
       <c r="E316" s="2" t="s">
-        <v>1215</v>
+        <v>1225</v>
       </c>
       <c r="F316" s="2" t="s">
-        <v>1216</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B317" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C317" t="s">
-        <v>1217</v>
+        <v>1227</v>
       </c>
       <c r="D317" t="s">
-        <v>1218</v>
+        <v>1228</v>
       </c>
       <c r="E317" s="2" t="s">
-        <v>1219</v>
+        <v>1229</v>
       </c>
       <c r="F317" s="2" t="s">
-        <v>1220</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B318" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C318" t="s">
-        <v>1221</v>
+        <v>1231</v>
       </c>
       <c r="D318" t="s">
-        <v>1222</v>
+        <v>1232</v>
       </c>
       <c r="E318" s="2" t="s">
-        <v>1223</v>
+        <v>1233</v>
       </c>
       <c r="F318" s="2" t="s">
-        <v>1224</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B319" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C319" t="s">
-        <v>1225</v>
+        <v>1235</v>
       </c>
       <c r="D319" t="s">
-        <v>1226</v>
+        <v>1236</v>
       </c>
       <c r="E319" s="2" t="s">
-        <v>1227</v>
+        <v>1237</v>
       </c>
       <c r="F319" s="2" t="s">
-        <v>1228</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B320" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C320" t="s">
-        <v>1229</v>
+        <v>1239</v>
       </c>
       <c r="D320" t="s">
-        <v>1230</v>
+        <v>1240</v>
       </c>
       <c r="E320" s="2" t="s">
-        <v>1231</v>
+        <v>1241</v>
       </c>
       <c r="F320" s="2" t="s">
-        <v>1232</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B321" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C321" t="s">
-        <v>1233</v>
+        <v>1243</v>
       </c>
       <c r="D321" t="s">
-        <v>1233</v>
+        <v>1244</v>
       </c>
       <c r="E321" s="2" t="s">
-        <v>1234</v>
+        <v>1245</v>
       </c>
       <c r="F321" s="2" t="s">
-        <v>1235</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B322" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C322" t="s">
-        <v>1236</v>
+        <v>1247</v>
       </c>
       <c r="D322" t="s">
-        <v>1237</v>
+        <v>1248</v>
       </c>
       <c r="E322" s="2" t="s">
-        <v>1238</v>
+        <v>1249</v>
       </c>
       <c r="F322" s="2" t="s">
-        <v>1239</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B323" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C323" t="s">
-        <v>1240</v>
+        <v>1251</v>
       </c>
       <c r="D323" t="s">
-        <v>1241</v>
+        <v>1252</v>
       </c>
       <c r="E323" s="2" t="s">
-        <v>1242</v>
+        <v>1253</v>
       </c>
       <c r="F323" s="2" t="s">
-        <v>1243</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B324" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C324" t="s">
-        <v>1244</v>
+        <v>1255</v>
       </c>
       <c r="D324" t="s">
-        <v>1245</v>
+        <v>1256</v>
       </c>
       <c r="E324" s="2" t="s">
-        <v>1246</v>
+        <v>1257</v>
       </c>
       <c r="F324" s="2" t="s">
-        <v>1247</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B325" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C325" t="s">
-        <v>1248</v>
+        <v>1259</v>
       </c>
       <c r="D325" t="s">
-        <v>1249</v>
+        <v>1260</v>
       </c>
       <c r="E325" s="2" t="s">
-        <v>1250</v>
+        <v>1261</v>
       </c>
       <c r="F325" s="2" t="s">
-        <v>1251</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B326" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C326" t="s">
-        <v>1252</v>
+        <v>954</v>
       </c>
       <c r="D326" t="s">
-        <v>1253</v>
+        <v>955</v>
       </c>
       <c r="E326" s="2" t="s">
-        <v>1254</v>
+        <v>1263</v>
       </c>
       <c r="F326" s="2" t="s">
-        <v>1255</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B327" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C327" t="s">
-        <v>1256</v>
+        <v>958</v>
       </c>
       <c r="D327" t="s">
-        <v>1257</v>
+        <v>959</v>
       </c>
       <c r="E327" s="2" t="s">
-        <v>1258</v>
+        <v>1265</v>
       </c>
       <c r="F327" s="2" t="s">
-        <v>1259</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B328" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C328" t="s">
-        <v>1260</v>
+        <v>1267</v>
       </c>
       <c r="D328" t="s">
-        <v>1261</v>
+        <v>1268</v>
       </c>
       <c r="E328" s="2" t="s">
-        <v>1262</v>
+        <v>1269</v>
       </c>
       <c r="F328" s="2" t="s">
-        <v>1263</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B329" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C329" t="s">
-        <v>1264</v>
+        <v>1271</v>
       </c>
       <c r="D329" t="s">
-        <v>1265</v>
+        <v>1272</v>
       </c>
       <c r="E329" s="2" t="s">
-        <v>1266</v>
+        <v>1273</v>
       </c>
       <c r="F329" s="2" t="s">
-        <v>1267</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B330" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C330" t="s">
-        <v>1268</v>
+        <v>1275</v>
       </c>
       <c r="D330" t="s">
-        <v>1269</v>
+        <v>1276</v>
       </c>
       <c r="E330" s="2" t="s">
-        <v>1270</v>
+        <v>1277</v>
       </c>
       <c r="F330" s="2" t="s">
-        <v>1271</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B331" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C331" t="s">
-        <v>1272</v>
+        <v>1279</v>
       </c>
       <c r="D331" t="s">
-        <v>1273</v>
+        <v>1280</v>
       </c>
       <c r="E331" s="2" t="s">
-        <v>1274</v>
+        <v>1281</v>
       </c>
       <c r="F331" s="2" t="s">
-        <v>1275</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B332" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C332" t="s">
-        <v>1276</v>
+        <v>1283</v>
       </c>
       <c r="D332" t="s">
-        <v>1277</v>
+        <v>1284</v>
       </c>
       <c r="E332" s="2" t="s">
-        <v>1278</v>
+        <v>1285</v>
       </c>
       <c r="F332" s="2" t="s">
-        <v>1279</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B333" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C333" t="s">
-        <v>1280</v>
+        <v>1287</v>
       </c>
       <c r="D333" t="s">
-        <v>1281</v>
+        <v>1288</v>
       </c>
       <c r="E333" s="2" t="s">
-        <v>1282</v>
+        <v>1289</v>
       </c>
       <c r="F333" s="2" t="s">
-        <v>1283</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B334" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C334" t="s">
-        <v>1284</v>
+        <v>1291</v>
       </c>
       <c r="D334" t="s">
-        <v>1285</v>
+        <v>1292</v>
       </c>
       <c r="E334" s="2" t="s">
-        <v>1286</v>
+        <v>1293</v>
       </c>
       <c r="F334" s="2" t="s">
-        <v>1287</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B335" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C335" t="s">
-        <v>1288</v>
+        <v>1295</v>
       </c>
       <c r="D335" t="s">
-        <v>1289</v>
+        <v>1296</v>
       </c>
       <c r="E335" s="2" t="s">
-        <v>1290</v>
+        <v>1297</v>
       </c>
       <c r="F335" s="2" t="s">
-        <v>1291</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B336" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C336" t="s">
-        <v>1292</v>
+        <v>1299</v>
       </c>
       <c r="D336" t="s">
-        <v>1293</v>
+        <v>1300</v>
       </c>
       <c r="E336" s="2" t="s">
-        <v>1294</v>
+        <v>1301</v>
       </c>
       <c r="F336" s="2" t="s">
-        <v>1295</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" t="s">
-        <v>1084</v>
+        <v>1051</v>
       </c>
       <c r="B337" t="s">
-        <v>1085</v>
+        <v>1052</v>
       </c>
       <c r="C337" t="s">
-        <v>985</v>
+        <v>1303</v>
       </c>
       <c r="D337" t="s">
-        <v>986</v>
+        <v>1303</v>
       </c>
       <c r="E337" s="2" t="s">
-        <v>1296</v>
+        <v>1304</v>
       </c>
       <c r="F337" s="2" t="s">
-        <v>1297</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" t="s">
-        <v>1084</v>
+        <v>1306</v>
       </c>
       <c r="B338" t="s">
-        <v>1085</v>
+        <v>1307</v>
       </c>
       <c r="C338" t="s">
-        <v>989</v>
+        <v>1308</v>
       </c>
       <c r="D338" t="s">
-        <v>990</v>
+        <v>1309</v>
       </c>
       <c r="E338" s="2" t="s">
-        <v>1298</v>
+        <v>1310</v>
       </c>
       <c r="F338" s="2" t="s">
-        <v>1299</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" t="s">
-        <v>1084</v>
+        <v>1306</v>
       </c>
       <c r="B339" t="s">
-        <v>1085</v>
+        <v>1307</v>
       </c>
       <c r="C339" t="s">
-        <v>1300</v>
+        <v>1312</v>
       </c>
       <c r="D339" t="s">
-        <v>1301</v>
+        <v>1313</v>
       </c>
       <c r="E339" s="2" t="s">
-        <v>1302</v>
+        <v>1314</v>
       </c>
       <c r="F339" s="2" t="s">
-        <v>1303</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" t="s">
-        <v>1084</v>
+        <v>1306</v>
       </c>
       <c r="B340" t="s">
-        <v>1085</v>
+        <v>1307</v>
       </c>
       <c r="C340" t="s">
-        <v>1304</v>
+        <v>1316</v>
       </c>
       <c r="D340" t="s">
-        <v>1305</v>
+        <v>1317</v>
       </c>
       <c r="E340" s="2" t="s">
-        <v>1306</v>
+        <v>1318</v>
       </c>
       <c r="F340" s="2" t="s">
-        <v>1307</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" t="s">
-        <v>1084</v>
+        <v>1306</v>
       </c>
       <c r="B341" t="s">
-        <v>1085</v>
+        <v>1307</v>
       </c>
       <c r="C341" t="s">
-        <v>1308</v>
+        <v>1320</v>
       </c>
       <c r="D341" t="s">
-        <v>1309</v>
+        <v>1321</v>
       </c>
       <c r="E341" s="2" t="s">
-        <v>1310</v>
+        <v>1322</v>
       </c>
       <c r="F341" s="2" t="s">
-        <v>1311</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" t="s">
-        <v>1084</v>
+        <v>1306</v>
       </c>
       <c r="B342" t="s">
-        <v>1085</v>
+        <v>1307</v>
       </c>
       <c r="C342" t="s">
-        <v>1312</v>
+        <v>1324</v>
       </c>
       <c r="D342" t="s">
-        <v>1313</v>
+        <v>1325</v>
       </c>
       <c r="E342" s="2" t="s">
-        <v>1314</v>
+        <v>1326</v>
       </c>
       <c r="F342" s="2" t="s">
-        <v>1315</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" t="s">
-        <v>1084</v>
+        <v>1306</v>
       </c>
       <c r="B343" t="s">
-        <v>1085</v>
+        <v>1307</v>
       </c>
       <c r="C343" t="s">
-        <v>1316</v>
+        <v>1328</v>
       </c>
       <c r="D343" t="s">
-        <v>1317</v>
+        <v>1329</v>
       </c>
       <c r="E343" s="2" t="s">
-        <v>1318</v>
+        <v>1330</v>
       </c>
       <c r="F343" s="2" t="s">
-        <v>1319</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" t="s">
-        <v>1084</v>
+        <v>1306</v>
       </c>
       <c r="B344" t="s">
-        <v>1085</v>
+        <v>1307</v>
       </c>
       <c r="C344" t="s">
-        <v>1320</v>
+        <v>1332</v>
       </c>
       <c r="D344" t="s">
-        <v>1321</v>
+        <v>1333</v>
       </c>
       <c r="E344" s="2" t="s">
-        <v>1322</v>
+        <v>1334</v>
       </c>
       <c r="F344" s="2" t="s">
-        <v>1323</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" t="s">
-        <v>1084</v>
+        <v>1306</v>
       </c>
       <c r="B345" t="s">
-        <v>1085</v>
+        <v>1307</v>
       </c>
       <c r="C345" t="s">
-        <v>1324</v>
+        <v>1336</v>
       </c>
       <c r="D345" t="s">
-        <v>1325</v>
+        <v>1337</v>
       </c>
       <c r="E345" s="2" t="s">
-        <v>1326</v>
+        <v>1338</v>
       </c>
       <c r="F345" s="2" t="s">
-        <v>1327</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" t="s">
-        <v>1084</v>
+        <v>1306</v>
       </c>
       <c r="B346" t="s">
-        <v>1085</v>
+        <v>1307</v>
       </c>
       <c r="C346" t="s">
-        <v>1328</v>
+        <v>1340</v>
       </c>
       <c r="D346" t="s">
-        <v>1329</v>
+        <v>1341</v>
       </c>
       <c r="E346" s="2" t="s">
-        <v>1330</v>
+        <v>1342</v>
       </c>
       <c r="F346" s="2" t="s">
-        <v>1331</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" t="s">
-        <v>1084</v>
+        <v>1306</v>
       </c>
       <c r="B347" t="s">
-        <v>1085</v>
+        <v>1307</v>
       </c>
       <c r="C347" t="s">
-        <v>1332</v>
+        <v>1344</v>
       </c>
       <c r="D347" t="s">
-        <v>1333</v>
+        <v>1345</v>
       </c>
       <c r="E347" s="2" t="s">
-        <v>1334</v>
+        <v>1346</v>
       </c>
       <c r="F347" s="2" t="s">
-        <v>1335</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" t="s">
-        <v>1084</v>
+        <v>1306</v>
       </c>
       <c r="B348" t="s">
-        <v>1085</v>
+        <v>1307</v>
       </c>
       <c r="C348" t="s">
-        <v>1336</v>
+        <v>1348</v>
       </c>
       <c r="D348" t="s">
-        <v>1336</v>
+        <v>1349</v>
       </c>
       <c r="E348" s="2" t="s">
-        <v>1337</v>
+        <v>1350</v>
       </c>
       <c r="F348" s="2" t="s">
-        <v>1338</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" t="s">
-        <v>1339</v>
+        <v>1306</v>
       </c>
       <c r="B349" t="s">
-        <v>1340</v>
+        <v>1307</v>
       </c>
       <c r="C349" t="s">
-        <v>1341</v>
+        <v>1352</v>
       </c>
       <c r="D349" t="s">
-        <v>1342</v>
+        <v>1353</v>
       </c>
       <c r="E349" s="2" t="s">
-        <v>1343</v>
+        <v>1354</v>
       </c>
       <c r="F349" s="2" t="s">
-        <v>1344</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" t="s">
-        <v>1339</v>
+        <v>1306</v>
       </c>
       <c r="B350" t="s">
-        <v>1340</v>
+        <v>1307</v>
       </c>
       <c r="C350" t="s">
-        <v>1345</v>
+        <v>1356</v>
       </c>
       <c r="D350" t="s">
-        <v>1346</v>
+        <v>1357</v>
       </c>
       <c r="E350" s="2" t="s">
-        <v>1347</v>
+        <v>1358</v>
       </c>
       <c r="F350" s="2" t="s">
-        <v>1348</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" t="s">
-        <v>1339</v>
+        <v>1360</v>
       </c>
       <c r="B351" t="s">
-        <v>1340</v>
+        <v>1361</v>
       </c>
       <c r="C351" t="s">
-        <v>225</v>
+        <v>1362</v>
       </c>
       <c r="D351" t="s">
-        <v>226</v>
+        <v>1363</v>
       </c>
       <c r="E351" s="2" t="s">
-        <v>1349</v>
+        <v>1364</v>
       </c>
       <c r="F351" s="2" t="s">
-        <v>1350</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" t="s">
-        <v>1339</v>
+        <v>1360</v>
       </c>
       <c r="B352" t="s">
-        <v>1340</v>
+        <v>1361</v>
       </c>
       <c r="C352" t="s">
-        <v>257</v>
+        <v>1366</v>
       </c>
       <c r="D352" t="s">
-        <v>258</v>
+        <v>1367</v>
       </c>
       <c r="E352" s="2" t="s">
-        <v>1351</v>
+        <v>1368</v>
       </c>
       <c r="F352" s="2" t="s">
-        <v>1352</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" t="s">
-        <v>1339</v>
+        <v>1360</v>
       </c>
       <c r="B353" t="s">
-        <v>1340</v>
+        <v>1361</v>
       </c>
       <c r="C353" t="s">
-        <v>1353</v>
+        <v>1370</v>
       </c>
       <c r="D353" t="s">
-        <v>1354</v>
+        <v>1371</v>
       </c>
       <c r="E353" s="2" t="s">
-        <v>1355</v>
+        <v>1372</v>
       </c>
       <c r="F353" s="2" t="s">
-        <v>1356</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" t="s">
-        <v>1339</v>
+        <v>1360</v>
       </c>
       <c r="B354" t="s">
-        <v>1340</v>
+        <v>1361</v>
       </c>
       <c r="C354" t="s">
-        <v>1357</v>
+        <v>1374</v>
       </c>
       <c r="D354" t="s">
-        <v>1358</v>
+        <v>1375</v>
       </c>
       <c r="E354" s="2" t="s">
-        <v>1359</v>
+        <v>1376</v>
       </c>
       <c r="F354" s="2" t="s">
-        <v>1360</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" t="s">
-        <v>1339</v>
+        <v>1360</v>
       </c>
       <c r="B355" t="s">
-        <v>1340</v>
+        <v>1361</v>
       </c>
       <c r="C355" t="s">
-        <v>1361</v>
+        <v>1378</v>
       </c>
       <c r="D355" t="s">
-        <v>1362</v>
+        <v>1378</v>
       </c>
       <c r="E355" s="2" t="s">
-        <v>1363</v>
+        <v>1379</v>
       </c>
       <c r="F355" s="2" t="s">
-        <v>1364</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" t="s">
-        <v>1339</v>
+        <v>1360</v>
       </c>
       <c r="B356" t="s">
-        <v>1340</v>
+        <v>1361</v>
       </c>
       <c r="C356" t="s">
-        <v>1365</v>
+        <v>1381</v>
       </c>
       <c r="D356" t="s">
-        <v>1366</v>
+        <v>1382</v>
       </c>
       <c r="E356" s="2" t="s">
-        <v>1367</v>
+        <v>1383</v>
       </c>
       <c r="F356" s="2" t="s">
-        <v>1368</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" t="s">
-        <v>1339</v>
+        <v>1360</v>
       </c>
       <c r="B357" t="s">
-        <v>1340</v>
+        <v>1361</v>
       </c>
       <c r="C357" t="s">
-        <v>1369</v>
+        <v>1385</v>
       </c>
       <c r="D357" t="s">
-        <v>1370</v>
+        <v>1386</v>
       </c>
       <c r="E357" s="2" t="s">
-        <v>1371</v>
+        <v>1387</v>
       </c>
       <c r="F357" s="2" t="s">
-        <v>1372</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" t="s">
-        <v>1339</v>
+        <v>1360</v>
       </c>
       <c r="B358" t="s">
-        <v>1340</v>
+        <v>1361</v>
       </c>
       <c r="C358" t="s">
-        <v>1373</v>
+        <v>1389</v>
       </c>
       <c r="D358" t="s">
-        <v>1374</v>
+        <v>1389</v>
       </c>
       <c r="E358" s="2" t="s">
-        <v>1375</v>
+        <v>1390</v>
       </c>
       <c r="F358" s="2" t="s">
-        <v>1376</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" t="s">
-        <v>1339</v>
+        <v>1360</v>
       </c>
       <c r="B359" t="s">
-        <v>1340</v>
+        <v>1361</v>
       </c>
       <c r="C359" t="s">
-        <v>1377</v>
+        <v>162</v>
       </c>
       <c r="D359" t="s">
-        <v>1378</v>
+        <v>163</v>
       </c>
       <c r="E359" s="2" t="s">
-        <v>1379</v>
+        <v>1392</v>
       </c>
       <c r="F359" s="2" t="s">
-        <v>1380</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" t="s">
-        <v>1339</v>
+        <v>1360</v>
       </c>
       <c r="B360" t="s">
-        <v>1340</v>
+        <v>1361</v>
       </c>
       <c r="C360" t="s">
-        <v>1381</v>
+        <v>1394</v>
       </c>
       <c r="D360" t="s">
-        <v>1382</v>
+        <v>1395</v>
       </c>
       <c r="E360" s="2" t="s">
-        <v>1383</v>
+        <v>1396</v>
       </c>
       <c r="F360" s="2" t="s">
-        <v>1384</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" t="s">
-        <v>1339</v>
+        <v>1360</v>
       </c>
       <c r="B361" t="s">
-        <v>1340</v>
+        <v>1361</v>
       </c>
       <c r="C361" t="s">
-        <v>1385</v>
+        <v>1398</v>
       </c>
       <c r="D361" t="s">
-        <v>1386</v>
+        <v>1399</v>
       </c>
       <c r="E361" s="2" t="s">
-        <v>1387</v>
+        <v>1400</v>
       </c>
       <c r="F361" s="2" t="s">
-        <v>1388</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" t="s">
-        <v>1339</v>
+        <v>1360</v>
       </c>
       <c r="B362" t="s">
-        <v>1340</v>
+        <v>1361</v>
       </c>
       <c r="C362" t="s">
-        <v>1389</v>
+        <v>1402</v>
       </c>
       <c r="D362" t="s">
-        <v>1390</v>
+        <v>1403</v>
       </c>
       <c r="E362" s="2" t="s">
-        <v>1391</v>
+        <v>1404</v>
       </c>
       <c r="F362" s="2" t="s">
-        <v>1392</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" t="s">
-        <v>1339</v>
+        <v>1360</v>
       </c>
       <c r="B363" t="s">
-        <v>1340</v>
+        <v>1361</v>
       </c>
       <c r="C363" t="s">
-        <v>1393</v>
+        <v>1406</v>
       </c>
       <c r="D363" t="s">
-        <v>1394</v>
+        <v>1407</v>
       </c>
       <c r="E363" s="2" t="s">
-        <v>1395</v>
+        <v>1408</v>
       </c>
       <c r="F363" s="2" t="s">
-        <v>1396</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" t="s">
-        <v>1397</v>
+        <v>1360</v>
       </c>
       <c r="B364" t="s">
-        <v>1398</v>
+        <v>1361</v>
       </c>
       <c r="C364" t="s">
-        <v>1399</v>
+        <v>1410</v>
       </c>
       <c r="D364" t="s">
-        <v>1400</v>
+        <v>1411</v>
       </c>
       <c r="E364" s="2" t="s">
-        <v>1401</v>
+        <v>1412</v>
       </c>
       <c r="F364" s="2" t="s">
-        <v>1402</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" t="s">
-        <v>1397</v>
+        <v>1360</v>
       </c>
       <c r="B365" t="s">
-        <v>1398</v>
+        <v>1361</v>
       </c>
       <c r="C365" t="s">
-        <v>1403</v>
+        <v>1414</v>
       </c>
       <c r="D365" t="s">
-        <v>1404</v>
+        <v>1415</v>
       </c>
       <c r="E365" s="2" t="s">
-        <v>1405</v>
+        <v>1416</v>
       </c>
       <c r="F365" s="2" t="s">
-        <v>1406</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" t="s">
-        <v>1397</v>
+        <v>1360</v>
       </c>
       <c r="B366" t="s">
-        <v>1398</v>
+        <v>1361</v>
       </c>
       <c r="C366" t="s">
-        <v>1407</v>
+        <v>1418</v>
       </c>
       <c r="D366" t="s">
-        <v>1408</v>
+        <v>1419</v>
       </c>
       <c r="E366" s="2" t="s">
-        <v>1409</v>
+        <v>1420</v>
       </c>
       <c r="F366" s="2" t="s">
-        <v>1410</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" t="s">
-        <v>1397</v>
+        <v>1360</v>
       </c>
       <c r="B367" t="s">
-        <v>1398</v>
+        <v>1361</v>
       </c>
       <c r="C367" t="s">
-        <v>1411</v>
+        <v>1422</v>
       </c>
       <c r="D367" t="s">
-        <v>1412</v>
+        <v>1423</v>
       </c>
       <c r="E367" s="2" t="s">
-        <v>1413</v>
+        <v>1424</v>
       </c>
       <c r="F367" s="2" t="s">
-        <v>1414</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" t="s">
-        <v>1397</v>
+        <v>1360</v>
       </c>
       <c r="B368" t="s">
-        <v>1398</v>
+        <v>1361</v>
       </c>
       <c r="C368" t="s">
-        <v>1415</v>
+        <v>1426</v>
       </c>
       <c r="D368" t="s">
-        <v>1415</v>
+        <v>1427</v>
       </c>
       <c r="E368" s="2" t="s">
-        <v>1416</v>
+        <v>1428</v>
       </c>
       <c r="F368" s="2" t="s">
-        <v>1417</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" t="s">
-        <v>1397</v>
+        <v>1360</v>
       </c>
       <c r="B369" t="s">
-        <v>1398</v>
+        <v>1361</v>
       </c>
       <c r="C369" t="s">
-        <v>1418</v>
+        <v>1430</v>
       </c>
       <c r="D369" t="s">
-        <v>1419</v>
+        <v>1431</v>
       </c>
       <c r="E369" s="2" t="s">
-        <v>1420</v>
+        <v>1432</v>
       </c>
       <c r="F369" s="2" t="s">
-        <v>1421</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" t="s">
-        <v>1397</v>
+        <v>1360</v>
       </c>
       <c r="B370" t="s">
-        <v>1398</v>
+        <v>1361</v>
       </c>
       <c r="C370" t="s">
-        <v>1422</v>
+        <v>1434</v>
       </c>
       <c r="D370" t="s">
-        <v>1423</v>
+        <v>1435</v>
       </c>
       <c r="E370" s="2" t="s">
-        <v>1424</v>
+        <v>1436</v>
       </c>
       <c r="F370" s="2" t="s">
-        <v>1425</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" t="s">
-        <v>1397</v>
+        <v>1360</v>
       </c>
       <c r="B371" t="s">
-        <v>1398</v>
+        <v>1361</v>
       </c>
       <c r="C371" t="s">
-        <v>1426</v>
+        <v>1438</v>
       </c>
       <c r="D371" t="s">
-        <v>1426</v>
+        <v>1438</v>
       </c>
       <c r="E371" s="2" t="s">
-        <v>1427</v>
+        <v>1439</v>
       </c>
       <c r="F371" s="2" t="s">
-        <v>1428</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" t="s">
-        <v>1397</v>
+        <v>1360</v>
       </c>
       <c r="B372" t="s">
-        <v>1398</v>
+        <v>1361</v>
       </c>
       <c r="C372" t="s">
-        <v>162</v>
+        <v>1441</v>
       </c>
       <c r="D372" t="s">
-        <v>163</v>
+        <v>1442</v>
       </c>
       <c r="E372" s="2" t="s">
-        <v>1429</v>
+        <v>1443</v>
       </c>
       <c r="F372" s="2" t="s">
-        <v>1430</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" t="s">
-        <v>1397</v>
+        <v>1360</v>
       </c>
       <c r="B373" t="s">
-        <v>1398</v>
+        <v>1361</v>
       </c>
       <c r="C373" t="s">
-        <v>1431</v>
+        <v>193</v>
       </c>
       <c r="D373" t="s">
-        <v>1432</v>
+        <v>194</v>
       </c>
       <c r="E373" s="2" t="s">
-        <v>1433</v>
+        <v>1445</v>
       </c>
       <c r="F373" s="2" t="s">
-        <v>1434</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" t="s">
-        <v>1397</v>
+        <v>1360</v>
       </c>
       <c r="B374" t="s">
-        <v>1398</v>
+        <v>1361</v>
       </c>
       <c r="C374" t="s">
-        <v>1435</v>
+        <v>1447</v>
       </c>
       <c r="D374" t="s">
-        <v>1436</v>
+        <v>1448</v>
       </c>
       <c r="E374" s="2" t="s">
-        <v>1437</v>
+        <v>1449</v>
       </c>
       <c r="F374" s="2" t="s">
-        <v>1438</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" t="s">
-        <v>1397</v>
+        <v>1360</v>
       </c>
       <c r="B375" t="s">
-        <v>1398</v>
+        <v>1361</v>
       </c>
       <c r="C375" t="s">
-        <v>1439</v>
+        <v>1451</v>
       </c>
       <c r="D375" t="s">
-        <v>1440</v>
+        <v>1452</v>
       </c>
       <c r="E375" s="2" t="s">
-        <v>1441</v>
+        <v>1453</v>
       </c>
       <c r="F375" s="2" t="s">
-        <v>1442</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" t="s">
-        <v>1397</v>
+        <v>1455</v>
       </c>
       <c r="B376" t="s">
-        <v>1398</v>
+        <v>1456</v>
       </c>
       <c r="C376" t="s">
-        <v>1443</v>
+        <v>1457</v>
       </c>
       <c r="D376" t="s">
-        <v>1444</v>
+        <v>1458</v>
       </c>
       <c r="E376" s="2" t="s">
-        <v>1445</v>
+        <v>1459</v>
       </c>
       <c r="F376" s="2" t="s">
-        <v>1446</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" t="s">
-        <v>1397</v>
+        <v>1455</v>
       </c>
       <c r="B377" t="s">
-        <v>1398</v>
+        <v>1456</v>
       </c>
       <c r="C377" t="s">
-        <v>1447</v>
+        <v>1461</v>
       </c>
       <c r="D377" t="s">
-        <v>1448</v>
+        <v>1462</v>
       </c>
       <c r="E377" s="2" t="s">
-        <v>1449</v>
+        <v>1463</v>
       </c>
       <c r="F377" s="2" t="s">
-        <v>1450</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" t="s">
-        <v>1397</v>
+        <v>1455</v>
       </c>
       <c r="B378" t="s">
-        <v>1398</v>
+        <v>1456</v>
       </c>
       <c r="C378" t="s">
-        <v>1451</v>
+        <v>1465</v>
       </c>
       <c r="D378" t="s">
-        <v>1452</v>
+        <v>1466</v>
       </c>
       <c r="E378" s="2" t="s">
-        <v>1453</v>
+        <v>1467</v>
       </c>
       <c r="F378" s="2" t="s">
-        <v>1454</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" t="s">
-        <v>1397</v>
+        <v>1455</v>
       </c>
       <c r="B379" t="s">
-        <v>1398</v>
+        <v>1456</v>
       </c>
       <c r="C379" t="s">
-        <v>1455</v>
+        <v>1469</v>
       </c>
       <c r="D379" t="s">
-        <v>1456</v>
+        <v>1470</v>
       </c>
       <c r="E379" s="2" t="s">
-        <v>1457</v>
+        <v>1471</v>
       </c>
       <c r="F379" s="2" t="s">
-        <v>1458</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" t="s">
-        <v>1397</v>
+        <v>1455</v>
       </c>
       <c r="B380" t="s">
-        <v>1398</v>
+        <v>1456</v>
       </c>
       <c r="C380" t="s">
-        <v>1459</v>
+        <v>1473</v>
       </c>
       <c r="D380" t="s">
-        <v>1460</v>
+        <v>1474</v>
       </c>
       <c r="E380" s="2" t="s">
-        <v>1461</v>
+        <v>1475</v>
       </c>
       <c r="F380" s="2" t="s">
-        <v>1462</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" t="s">
-        <v>1397</v>
+        <v>1455</v>
       </c>
       <c r="B381" t="s">
-        <v>1398</v>
+        <v>1456</v>
       </c>
       <c r="C381" t="s">
-        <v>1463</v>
+        <v>1477</v>
       </c>
       <c r="D381" t="s">
-        <v>1464</v>
+        <v>1478</v>
       </c>
       <c r="E381" s="2" t="s">
-        <v>1465</v>
+        <v>1479</v>
       </c>
       <c r="F381" s="2" t="s">
-        <v>1466</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" t="s">
-        <v>1397</v>
+        <v>1455</v>
       </c>
       <c r="B382" t="s">
-        <v>1398</v>
+        <v>1456</v>
       </c>
       <c r="C382" t="s">
-        <v>1467</v>
+        <v>1481</v>
       </c>
       <c r="D382" t="s">
-        <v>1468</v>
+        <v>1482</v>
       </c>
       <c r="E382" s="2" t="s">
-        <v>1469</v>
+        <v>1483</v>
       </c>
       <c r="F382" s="2" t="s">
-        <v>1470</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" t="s">
-        <v>1397</v>
+        <v>1455</v>
       </c>
       <c r="B383" t="s">
-        <v>1398</v>
+        <v>1456</v>
       </c>
       <c r="C383" t="s">
-        <v>1471</v>
+        <v>1485</v>
       </c>
       <c r="D383" t="s">
-        <v>1472</v>
+        <v>1486</v>
       </c>
       <c r="E383" s="2" t="s">
-        <v>1473</v>
+        <v>1487</v>
       </c>
       <c r="F383" s="2" t="s">
-        <v>1474</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" t="s">
-        <v>1397</v>
+        <v>1455</v>
       </c>
       <c r="B384" t="s">
-        <v>1398</v>
+        <v>1456</v>
       </c>
       <c r="C384" t="s">
-        <v>1475</v>
+        <v>1489</v>
       </c>
       <c r="D384" t="s">
-        <v>1476</v>
+        <v>1490</v>
       </c>
       <c r="E384" s="2" t="s">
-        <v>1477</v>
+        <v>1491</v>
       </c>
       <c r="F384" s="2" t="s">
-        <v>1478</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" t="s">
-        <v>1397</v>
+        <v>1455</v>
       </c>
       <c r="B385" t="s">
-        <v>1398</v>
+        <v>1456</v>
       </c>
       <c r="C385" t="s">
-        <v>1479</v>
+        <v>1493</v>
       </c>
       <c r="D385" t="s">
-        <v>1479</v>
+        <v>1494</v>
       </c>
       <c r="E385" s="2" t="s">
-        <v>1480</v>
+        <v>1495</v>
       </c>
       <c r="F385" s="2" t="s">
-        <v>1481</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" t="s">
-        <v>1397</v>
+        <v>1497</v>
       </c>
       <c r="B386" t="s">
-        <v>1398</v>
+        <v>1497</v>
       </c>
       <c r="C386" t="s">
-        <v>1482</v>
+        <v>226</v>
       </c>
       <c r="D386" t="s">
-        <v>1483</v>
+        <v>227</v>
       </c>
       <c r="E386" s="2" t="s">
-        <v>1484</v>
+        <v>228</v>
       </c>
       <c r="F386" s="2" t="s">
-        <v>1485</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" t="s">
-        <v>1397</v>
+        <v>1497</v>
       </c>
       <c r="B387" t="s">
-        <v>1398</v>
+        <v>1497</v>
       </c>
       <c r="C387" t="s">
-        <v>193</v>
+        <v>1499</v>
       </c>
       <c r="D387" t="s">
-        <v>194</v>
+        <v>1500</v>
       </c>
       <c r="E387" s="2" t="s">
-        <v>1486</v>
+        <v>1501</v>
       </c>
       <c r="F387" s="2" t="s">
-        <v>1487</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" t="s">
-        <v>1397</v>
+        <v>1497</v>
       </c>
       <c r="B388" t="s">
-        <v>1398</v>
+        <v>1497</v>
       </c>
       <c r="C388" t="s">
-        <v>1488</v>
+        <v>1503</v>
       </c>
       <c r="D388" t="s">
-        <v>1489</v>
+        <v>1504</v>
       </c>
       <c r="E388" s="2" t="s">
-        <v>1490</v>
+        <v>1505</v>
       </c>
       <c r="F388" s="2" t="s">
-        <v>1491</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" t="s">
-        <v>1397</v>
+        <v>1497</v>
       </c>
       <c r="B389" t="s">
-        <v>1398</v>
+        <v>1497</v>
       </c>
       <c r="C389" t="s">
-        <v>1492</v>
+        <v>1507</v>
       </c>
       <c r="D389" t="s">
-        <v>1493</v>
+        <v>1508</v>
       </c>
       <c r="E389" s="2" t="s">
-        <v>1494</v>
+        <v>1509</v>
       </c>
       <c r="F389" s="2" t="s">
-        <v>1495</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" t="s">
-        <v>1496</v>
+        <v>1511</v>
       </c>
       <c r="B390" t="s">
-        <v>1497</v>
+        <v>1511</v>
       </c>
       <c r="C390" t="s">
-        <v>1498</v>
+        <v>1512</v>
       </c>
       <c r="D390" t="s">
-        <v>1499</v>
+        <v>1513</v>
       </c>
       <c r="E390" s="2" t="s">
-        <v>1500</v>
+        <v>1514</v>
       </c>
       <c r="F390" s="2" t="s">
-        <v>1501</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" t="s">
-        <v>1496</v>
+        <v>1511</v>
       </c>
       <c r="B391" t="s">
-        <v>1497</v>
+        <v>1511</v>
       </c>
       <c r="C391" t="s">
-        <v>1502</v>
+        <v>1516</v>
       </c>
       <c r="D391" t="s">
-        <v>1503</v>
+        <v>1517</v>
       </c>
       <c r="E391" s="2" t="s">
-        <v>1504</v>
+        <v>1518</v>
       </c>
       <c r="F391" s="2" t="s">
-        <v>1505</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" t="s">
-        <v>1496</v>
+        <v>1511</v>
       </c>
       <c r="B392" t="s">
-        <v>1497</v>
+        <v>1511</v>
       </c>
       <c r="C392" t="s">
-        <v>1506</v>
+        <v>1520</v>
       </c>
       <c r="D392" t="s">
-        <v>1507</v>
+        <v>1521</v>
       </c>
       <c r="E392" s="2" t="s">
-        <v>1508</v>
+        <v>1522</v>
       </c>
       <c r="F392" s="2" t="s">
-        <v>1509</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" t="s">
-        <v>1496</v>
+        <v>1511</v>
       </c>
       <c r="B393" t="s">
-        <v>1497</v>
+        <v>1511</v>
       </c>
       <c r="C393" t="s">
-        <v>1510</v>
+        <v>1524</v>
       </c>
       <c r="D393" t="s">
-        <v>1511</v>
+        <v>1525</v>
       </c>
       <c r="E393" s="2" t="s">
-        <v>1512</v>
+        <v>1526</v>
       </c>
       <c r="F393" s="2" t="s">
-        <v>1513</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" t="s">
-        <v>1496</v>
+        <v>1511</v>
       </c>
       <c r="B394" t="s">
-        <v>1497</v>
+        <v>1511</v>
       </c>
       <c r="C394" t="s">
-        <v>1514</v>
+        <v>1528</v>
       </c>
       <c r="D394" t="s">
-        <v>1515</v>
+        <v>1528</v>
       </c>
       <c r="E394" s="2" t="s">
-        <v>1516</v>
+        <v>1529</v>
       </c>
       <c r="F394" s="2" t="s">
-        <v>1517</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" t="s">
-        <v>1496</v>
+        <v>1511</v>
       </c>
       <c r="B395" t="s">
-        <v>1497</v>
+        <v>1511</v>
       </c>
       <c r="C395" t="s">
-        <v>1518</v>
+        <v>1531</v>
       </c>
       <c r="D395" t="s">
-        <v>1519</v>
+        <v>1531</v>
       </c>
       <c r="E395" s="2" t="s">
-        <v>1520</v>
+        <v>1532</v>
       </c>
       <c r="F395" s="2" t="s">
-        <v>1521</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" t="s">
-        <v>1496</v>
+        <v>1511</v>
       </c>
       <c r="B396" t="s">
-        <v>1497</v>
+        <v>1511</v>
       </c>
       <c r="C396" t="s">
-        <v>1522</v>
+        <v>1534</v>
       </c>
       <c r="D396" t="s">
-        <v>1523</v>
+        <v>1535</v>
       </c>
       <c r="E396" s="2" t="s">
-        <v>1524</v>
+        <v>1536</v>
       </c>
       <c r="F396" s="2" t="s">
-        <v>1525</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" t="s">
-        <v>1496</v>
+        <v>1511</v>
       </c>
       <c r="B397" t="s">
-        <v>1497</v>
+        <v>1511</v>
       </c>
       <c r="C397" t="s">
-        <v>1526</v>
+        <v>1538</v>
       </c>
       <c r="D397" t="s">
-        <v>1527</v>
+        <v>1539</v>
       </c>
       <c r="E397" s="2" t="s">
-        <v>1528</v>
+        <v>1540</v>
       </c>
       <c r="F397" s="2" t="s">
-        <v>1529</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" t="s">
-        <v>1496</v>
+        <v>1511</v>
       </c>
       <c r="B398" t="s">
-        <v>1497</v>
+        <v>1511</v>
       </c>
       <c r="C398" t="s">
-        <v>1530</v>
+        <v>1542</v>
       </c>
       <c r="D398" t="s">
-        <v>1531</v>
+        <v>1543</v>
       </c>
       <c r="E398" s="2" t="s">
-        <v>1532</v>
+        <v>1544</v>
       </c>
       <c r="F398" s="2" t="s">
-        <v>1533</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" t="s">
-        <v>1496</v>
+        <v>1511</v>
       </c>
       <c r="B399" t="s">
-        <v>1497</v>
+        <v>1511</v>
       </c>
       <c r="C399" t="s">
-        <v>1534</v>
+        <v>1546</v>
       </c>
       <c r="D399" t="s">
-        <v>1535</v>
+        <v>1547</v>
       </c>
       <c r="E399" s="2" t="s">
-        <v>1536</v>
+        <v>1548</v>
       </c>
       <c r="F399" s="2" t="s">
-        <v>1537</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" t="s">
-        <v>1496</v>
+        <v>1511</v>
       </c>
       <c r="B400" t="s">
-        <v>1497</v>
+        <v>1511</v>
       </c>
       <c r="C400" t="s">
-        <v>1538</v>
+        <v>1550</v>
       </c>
       <c r="D400" t="s">
-        <v>1539</v>
+        <v>1551</v>
       </c>
       <c r="E400" s="2" t="s">
-        <v>1540</v>
+        <v>1552</v>
       </c>
       <c r="F400" s="2" t="s">
-        <v>1541</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" t="s">
-        <v>1542</v>
+        <v>1511</v>
       </c>
       <c r="B401" t="s">
-        <v>1542</v>
+        <v>1511</v>
       </c>
       <c r="C401" t="s">
-        <v>237</v>
+        <v>1554</v>
       </c>
       <c r="D401" t="s">
-        <v>238</v>
+        <v>1555</v>
       </c>
       <c r="E401" s="2" t="s">
-        <v>239</v>
+        <v>1556</v>
       </c>
       <c r="F401" s="2" t="s">
-        <v>1543</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" t="s">
-        <v>1542</v>
+        <v>1511</v>
       </c>
       <c r="B402" t="s">
-        <v>1542</v>
+        <v>1511</v>
       </c>
       <c r="C402" t="s">
-        <v>1544</v>
+        <v>1558</v>
       </c>
       <c r="D402" t="s">
-        <v>1545</v>
+        <v>1559</v>
       </c>
       <c r="E402" s="2" t="s">
-        <v>1546</v>
+        <v>1560</v>
       </c>
       <c r="F402" s="2" t="s">
-        <v>1547</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" t="s">
-        <v>1542</v>
+        <v>1511</v>
       </c>
       <c r="B403" t="s">
-        <v>1542</v>
+        <v>1511</v>
       </c>
       <c r="C403" t="s">
-        <v>1548</v>
+        <v>1562</v>
       </c>
       <c r="D403" t="s">
-        <v>1549</v>
+        <v>1563</v>
       </c>
       <c r="E403" s="2" t="s">
-        <v>1550</v>
+        <v>1564</v>
       </c>
       <c r="F403" s="2" t="s">
-        <v>1551</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" t="s">
-        <v>1542</v>
+        <v>1511</v>
       </c>
       <c r="B404" t="s">
-        <v>1542</v>
+        <v>1511</v>
       </c>
       <c r="C404" t="s">
-        <v>1552</v>
+        <v>1566</v>
       </c>
       <c r="D404" t="s">
-        <v>1553</v>
+        <v>1567</v>
       </c>
       <c r="E404" s="2" t="s">
-        <v>1554</v>
+        <v>1568</v>
       </c>
       <c r="F404" s="2" t="s">
-        <v>1555</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="B405" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="C405" t="s">
-        <v>1557</v>
+        <v>1570</v>
       </c>
       <c r="D405" t="s">
-        <v>1558</v>
+        <v>1571</v>
       </c>
       <c r="E405" s="2" t="s">
-        <v>1559</v>
+        <v>1572</v>
       </c>
       <c r="F405" s="2" t="s">
-        <v>1560</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="B406" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="C406" t="s">
-        <v>1561</v>
+        <v>1574</v>
       </c>
       <c r="D406" t="s">
-        <v>1562</v>
+        <v>1575</v>
       </c>
       <c r="E406" s="2" t="s">
-        <v>1563</v>
+        <v>1576</v>
       </c>
       <c r="F406" s="2" t="s">
-        <v>1564</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="B407" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="C407" t="s">
-        <v>1565</v>
+        <v>1578</v>
       </c>
       <c r="D407" t="s">
-        <v>1566</v>
+        <v>1579</v>
       </c>
       <c r="E407" s="2" t="s">
-        <v>1567</v>
+        <v>1580</v>
       </c>
       <c r="F407" s="2" t="s">
-        <v>1568</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="B408" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="C408" t="s">
-        <v>1569</v>
+        <v>1582</v>
       </c>
       <c r="D408" t="s">
-        <v>1570</v>
+        <v>1583</v>
       </c>
       <c r="E408" s="2" t="s">
-        <v>1571</v>
+        <v>1584</v>
       </c>
       <c r="F408" s="2" t="s">
-        <v>1572</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="B409" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="C409" t="s">
-        <v>1573</v>
+        <v>1586</v>
       </c>
       <c r="D409" t="s">
-        <v>1573</v>
+        <v>1587</v>
       </c>
       <c r="E409" s="2" t="s">
-        <v>1574</v>
+        <v>1588</v>
       </c>
       <c r="F409" s="2" t="s">
-        <v>1575</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="B410" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="C410" t="s">
-        <v>1576</v>
+        <v>1590</v>
       </c>
       <c r="D410" t="s">
-        <v>1576</v>
+        <v>1591</v>
       </c>
       <c r="E410" s="2" t="s">
-        <v>1577</v>
+        <v>1592</v>
       </c>
       <c r="F410" s="2" t="s">
-        <v>1578</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="B411" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="C411" t="s">
-        <v>1579</v>
+        <v>1594</v>
       </c>
       <c r="D411" t="s">
-        <v>1580</v>
-[...6 lines deleted...]
-      </c>
+        <v>1595</v>
+      </c>
+      <c r="E411" s="2"/>
+      <c r="F411" s="2"/>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="B412" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="C412" t="s">
-        <v>1583</v>
+        <v>1596</v>
       </c>
       <c r="D412" t="s">
-        <v>1584</v>
+        <v>1597</v>
       </c>
       <c r="E412" s="2" t="s">
-        <v>1585</v>
+        <v>1598</v>
       </c>
       <c r="F412" s="2" t="s">
-        <v>1586</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="B413" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="C413" t="s">
-        <v>1587</v>
+        <v>1600</v>
       </c>
       <c r="D413" t="s">
-        <v>1588</v>
+        <v>1601</v>
       </c>
       <c r="E413" s="2" t="s">
-        <v>1589</v>
+        <v>1602</v>
       </c>
       <c r="F413" s="2" t="s">
-        <v>1590</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="B414" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="C414" t="s">
-        <v>257</v>
+        <v>1604</v>
       </c>
       <c r="D414" t="s">
-        <v>258</v>
+        <v>1605</v>
       </c>
       <c r="E414" s="2" t="s">
-        <v>259</v>
+        <v>1606</v>
       </c>
       <c r="F414" s="2" t="s">
-        <v>1591</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="B415" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="C415" t="s">
-        <v>1592</v>
+        <v>1608</v>
       </c>
       <c r="D415" t="s">
-        <v>1593</v>
+        <v>1609</v>
       </c>
       <c r="E415" s="2" t="s">
-        <v>1594</v>
+        <v>1610</v>
       </c>
       <c r="F415" s="2" t="s">
-        <v>1595</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="B416" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="C416" t="s">
-        <v>1596</v>
+        <v>1612</v>
       </c>
       <c r="D416" t="s">
-        <v>1597</v>
+        <v>1613</v>
       </c>
       <c r="E416" s="2" t="s">
-        <v>1598</v>
+        <v>1614</v>
       </c>
       <c r="F416" s="2" t="s">
-        <v>1599</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="B417" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="C417" t="s">
-        <v>1600</v>
+        <v>1616</v>
       </c>
       <c r="D417" t="s">
-        <v>1601</v>
+        <v>1617</v>
       </c>
       <c r="E417" s="2" t="s">
-        <v>1602</v>
+        <v>1618</v>
       </c>
       <c r="F417" s="2" t="s">
-        <v>1603</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="B418" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="C418" t="s">
-        <v>1604</v>
+        <v>1620</v>
       </c>
       <c r="D418" t="s">
-        <v>1605</v>
+        <v>1621</v>
       </c>
       <c r="E418" s="2" t="s">
-        <v>1606</v>
+        <v>1622</v>
       </c>
       <c r="F418" s="2" t="s">
-        <v>1607</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="B419" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="C419" t="s">
-        <v>1608</v>
+        <v>1624</v>
       </c>
       <c r="D419" t="s">
-        <v>1609</v>
+        <v>1625</v>
       </c>
       <c r="E419" s="2" t="s">
-        <v>1610</v>
+        <v>1626</v>
       </c>
       <c r="F419" s="2" t="s">
-        <v>1611</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="B420" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="C420" t="s">
-        <v>1612</v>
+        <v>1628</v>
       </c>
       <c r="D420" t="s">
-        <v>1613</v>
+        <v>1629</v>
       </c>
       <c r="E420" s="2" t="s">
-        <v>1614</v>
+        <v>1630</v>
       </c>
       <c r="F420" s="2" t="s">
-        <v>1615</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="B421" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="C421" t="s">
-        <v>1616</v>
+        <v>1632</v>
       </c>
       <c r="D421" t="s">
-        <v>1617</v>
+        <v>1633</v>
       </c>
       <c r="E421" s="2" t="s">
-        <v>1618</v>
+        <v>1634</v>
       </c>
       <c r="F421" s="2" t="s">
-        <v>1619</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="B422" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="C422" t="s">
-        <v>1620</v>
+        <v>1636</v>
       </c>
       <c r="D422" t="s">
-        <v>1621</v>
+        <v>442</v>
       </c>
       <c r="E422" s="2" t="s">
-        <v>1622</v>
+        <v>1637</v>
       </c>
       <c r="F422" s="2" t="s">
-        <v>1623</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="B423" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="C423" t="s">
-        <v>1624</v>
+        <v>1639</v>
       </c>
       <c r="D423" t="s">
-        <v>1625</v>
+        <v>1640</v>
       </c>
       <c r="E423" s="2" t="s">
-        <v>1626</v>
+        <v>1641</v>
       </c>
       <c r="F423" s="2" t="s">
-        <v>1627</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="B424" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="C424" t="s">
-        <v>1628</v>
+        <v>1643</v>
       </c>
       <c r="D424" t="s">
-        <v>1629</v>
+        <v>1644</v>
       </c>
       <c r="E424" s="2" t="s">
-        <v>1630</v>
+        <v>1645</v>
       </c>
       <c r="F424" s="2" t="s">
-        <v>1631</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="B425" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="C425" t="s">
-        <v>1632</v>
+        <v>613</v>
       </c>
       <c r="D425" t="s">
-        <v>1633</v>
+        <v>614</v>
       </c>
       <c r="E425" s="2" t="s">
-        <v>1634</v>
+        <v>1647</v>
       </c>
       <c r="F425" s="2" t="s">
-        <v>1635</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="B426" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="C426" t="s">
-        <v>1636</v>
+        <v>1649</v>
       </c>
       <c r="D426" t="s">
-        <v>1637</v>
+        <v>1650</v>
       </c>
       <c r="E426" s="2" t="s">
-        <v>1638</v>
+        <v>1651</v>
       </c>
       <c r="F426" s="2" t="s">
-        <v>1639</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="B427" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="C427" t="s">
-        <v>1640</v>
+        <v>1653</v>
       </c>
       <c r="D427" t="s">
-        <v>1641</v>
+        <v>1654</v>
       </c>
       <c r="E427" s="2" t="s">
-        <v>1642</v>
+        <v>1655</v>
       </c>
       <c r="F427" s="2" t="s">
-        <v>1643</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="B428" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="C428" t="s">
-        <v>1644</v>
+        <v>1657</v>
       </c>
       <c r="D428" t="s">
-        <v>1645</v>
+        <v>1658</v>
       </c>
       <c r="E428" s="2" t="s">
-        <v>1646</v>
+        <v>1659</v>
       </c>
       <c r="F428" s="2" t="s">
-        <v>1647</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="B429" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="C429" t="s">
-        <v>1648</v>
+        <v>1661</v>
       </c>
       <c r="D429" t="s">
-        <v>1649</v>
+        <v>1662</v>
       </c>
       <c r="E429" s="2" t="s">
-        <v>1650</v>
+        <v>1663</v>
       </c>
       <c r="F429" s="2" t="s">
-        <v>1651</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="B430" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="C430" t="s">
-        <v>1652</v>
+        <v>1665</v>
       </c>
       <c r="D430" t="s">
-        <v>1653</v>
+        <v>1666</v>
       </c>
       <c r="E430" s="2" t="s">
-        <v>1654</v>
+        <v>1667</v>
       </c>
       <c r="F430" s="2" t="s">
-        <v>1655</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="B431" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="C431" t="s">
-        <v>1656</v>
+        <v>1669</v>
       </c>
       <c r="D431" t="s">
-        <v>1657</v>
+        <v>1670</v>
       </c>
       <c r="E431" s="2" t="s">
-        <v>1658</v>
+        <v>1671</v>
       </c>
       <c r="F431" s="2" t="s">
-        <v>1659</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="B432" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="C432" t="s">
-        <v>1660</v>
+        <v>1507</v>
       </c>
       <c r="D432" t="s">
-        <v>1661</v>
+        <v>1508</v>
       </c>
       <c r="E432" s="2" t="s">
-        <v>1662</v>
+        <v>1509</v>
       </c>
       <c r="F432" s="2" t="s">
-        <v>1663</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="B433" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="C433" t="s">
-        <v>1664</v>
+        <v>1674</v>
       </c>
       <c r="D433" t="s">
-        <v>1665</v>
+        <v>1675</v>
       </c>
       <c r="E433" s="2" t="s">
-        <v>1666</v>
+        <v>1676</v>
       </c>
       <c r="F433" s="2" t="s">
-        <v>1667</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="B434" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="C434" t="s">
-        <v>1668</v>
+        <v>1678</v>
       </c>
       <c r="D434" t="s">
-        <v>1669</v>
+        <v>1679</v>
       </c>
       <c r="E434" s="2" t="s">
-        <v>1670</v>
+        <v>1680</v>
       </c>
       <c r="F434" s="2" t="s">
-        <v>1671</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="B435" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="C435" t="s">
-        <v>1672</v>
+        <v>1682</v>
       </c>
       <c r="D435" t="s">
-        <v>1673</v>
+        <v>1683</v>
       </c>
       <c r="E435" s="2" t="s">
-        <v>1674</v>
+        <v>1684</v>
       </c>
       <c r="F435" s="2" t="s">
-        <v>1675</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="B436" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="C436" t="s">
-        <v>1676</v>
+        <v>1686</v>
       </c>
       <c r="D436" t="s">
-        <v>297</v>
+        <v>1687</v>
       </c>
       <c r="E436" s="2" t="s">
-        <v>1677</v>
+        <v>1688</v>
       </c>
       <c r="F436" s="2" t="s">
-        <v>1678</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="B437" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="C437" t="s">
-        <v>635</v>
+        <v>1690</v>
       </c>
       <c r="D437" t="s">
-        <v>636</v>
+        <v>1691</v>
       </c>
       <c r="E437" s="2" t="s">
-        <v>1679</v>
+        <v>1692</v>
       </c>
       <c r="F437" s="2" t="s">
-        <v>1680</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="B438" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="C438" t="s">
-        <v>1681</v>
+        <v>1694</v>
       </c>
       <c r="D438" t="s">
-        <v>1682</v>
+        <v>1695</v>
       </c>
       <c r="E438" s="2" t="s">
-        <v>1683</v>
+        <v>1696</v>
       </c>
       <c r="F438" s="2" t="s">
-        <v>1684</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="B439" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="C439" t="s">
-        <v>639</v>
+        <v>1698</v>
       </c>
       <c r="D439" t="s">
-        <v>640</v>
+        <v>1699</v>
       </c>
       <c r="E439" s="2" t="s">
-        <v>1685</v>
+        <v>1700</v>
       </c>
       <c r="F439" s="2" t="s">
-        <v>1686</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="B440" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="C440" t="s">
-        <v>1687</v>
+        <v>1702</v>
       </c>
       <c r="D440" t="s">
-        <v>1688</v>
+        <v>1703</v>
       </c>
       <c r="E440" s="2" t="s">
-        <v>1689</v>
+        <v>1704</v>
       </c>
       <c r="F440" s="2" t="s">
-        <v>1690</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="B441" t="s">
-        <v>1556</v>
+        <v>1511</v>
       </c>
       <c r="C441" t="s">
-        <v>1691</v>
+        <v>1706</v>
       </c>
       <c r="D441" t="s">
-        <v>1692</v>
+        <v>1707</v>
       </c>
       <c r="E441" s="2" t="s">
-        <v>1693</v>
+        <v>1708</v>
       </c>
       <c r="F441" s="2" t="s">
-        <v>1694</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" t="s">
-        <v>1556</v>
+        <v>1710</v>
       </c>
       <c r="B442" t="s">
-        <v>1556</v>
+        <v>1711</v>
       </c>
       <c r="C442" t="s">
-        <v>1695</v>
+        <v>1712</v>
       </c>
       <c r="D442" t="s">
-        <v>1696</v>
+        <v>1713</v>
       </c>
       <c r="E442" s="2" t="s">
-        <v>1697</v>
+        <v>1714</v>
       </c>
       <c r="F442" s="2" t="s">
-        <v>1698</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" t="s">
-        <v>1556</v>
+        <v>1710</v>
       </c>
       <c r="B443" t="s">
-        <v>1556</v>
+        <v>1711</v>
       </c>
       <c r="C443" t="s">
-        <v>1699</v>
+        <v>380</v>
       </c>
       <c r="D443" t="s">
-        <v>1700</v>
+        <v>380</v>
       </c>
       <c r="E443" s="2" t="s">
-        <v>1701</v>
+        <v>1716</v>
       </c>
       <c r="F443" s="2" t="s">
-        <v>1702</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" t="s">
-        <v>1556</v>
+        <v>1710</v>
       </c>
       <c r="B444" t="s">
-        <v>1556</v>
+        <v>1711</v>
       </c>
       <c r="C444" t="s">
-        <v>1703</v>
+        <v>1718</v>
       </c>
       <c r="D444" t="s">
-        <v>1704</v>
+        <v>1718</v>
       </c>
       <c r="E444" s="2" t="s">
-        <v>1705</v>
+        <v>1719</v>
       </c>
       <c r="F444" s="2" t="s">
-        <v>1706</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" t="s">
-        <v>1556</v>
+        <v>1710</v>
       </c>
       <c r="B445" t="s">
-        <v>1556</v>
+        <v>1711</v>
       </c>
       <c r="C445" t="s">
-        <v>1707</v>
+        <v>1721</v>
       </c>
       <c r="D445" t="s">
-        <v>1708</v>
+        <v>1722</v>
       </c>
       <c r="E445" s="2" t="s">
-        <v>1709</v>
+        <v>1723</v>
       </c>
       <c r="F445" s="2" t="s">
-        <v>1710</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" t="s">
-        <v>1556</v>
+        <v>1710</v>
       </c>
       <c r="B446" t="s">
-        <v>1556</v>
+        <v>1711</v>
       </c>
       <c r="C446" t="s">
-        <v>1552</v>
+        <v>1725</v>
       </c>
       <c r="D446" t="s">
-        <v>1553</v>
+        <v>1726</v>
       </c>
       <c r="E446" s="2" t="s">
-        <v>1554</v>
+        <v>1727</v>
       </c>
       <c r="F446" s="2" t="s">
-        <v>1711</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" t="s">
-        <v>1556</v>
+        <v>1710</v>
       </c>
       <c r="B447" t="s">
-        <v>1556</v>
+        <v>1711</v>
       </c>
       <c r="C447" t="s">
-        <v>1712</v>
+        <v>1729</v>
       </c>
       <c r="D447" t="s">
-        <v>1713</v>
+        <v>1730</v>
       </c>
       <c r="E447" s="2" t="s">
-        <v>1714</v>
+        <v>1731</v>
       </c>
       <c r="F447" s="2" t="s">
-        <v>1715</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" t="s">
-        <v>1556</v>
+        <v>1710</v>
       </c>
       <c r="B448" t="s">
-        <v>1556</v>
+        <v>1711</v>
       </c>
       <c r="C448" t="s">
-        <v>1716</v>
+        <v>1385</v>
       </c>
       <c r="D448" t="s">
-        <v>1717</v>
+        <v>1386</v>
       </c>
       <c r="E448" s="2" t="s">
-        <v>1718</v>
+        <v>1733</v>
       </c>
       <c r="F448" s="2" t="s">
-        <v>1719</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" t="s">
-        <v>1556</v>
+        <v>1710</v>
       </c>
       <c r="B449" t="s">
-        <v>1556</v>
+        <v>1711</v>
       </c>
       <c r="C449" t="s">
-        <v>1720</v>
+        <v>1735</v>
       </c>
       <c r="D449" t="s">
-        <v>1721</v>
+        <v>1735</v>
       </c>
       <c r="E449" s="2" t="s">
-        <v>1722</v>
+        <v>1736</v>
       </c>
       <c r="F449" s="2" t="s">
-        <v>1723</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" t="s">
-        <v>1556</v>
+        <v>1710</v>
       </c>
       <c r="B450" t="s">
-        <v>1556</v>
+        <v>1711</v>
       </c>
       <c r="C450" t="s">
-        <v>1724</v>
+        <v>1738</v>
       </c>
       <c r="D450" t="s">
-        <v>1725</v>
+        <v>1739</v>
       </c>
       <c r="E450" s="2" t="s">
-        <v>1726</v>
+        <v>1740</v>
       </c>
       <c r="F450" s="2" t="s">
-        <v>1727</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" t="s">
-        <v>1556</v>
+        <v>1710</v>
       </c>
       <c r="B451" t="s">
-        <v>1556</v>
+        <v>1711</v>
       </c>
       <c r="C451" t="s">
-        <v>1728</v>
+        <v>1742</v>
       </c>
       <c r="D451" t="s">
-        <v>1729</v>
+        <v>1743</v>
       </c>
       <c r="E451" s="2" t="s">
-        <v>1730</v>
+        <v>1744</v>
       </c>
       <c r="F451" s="2" t="s">
-        <v>1731</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" t="s">
-        <v>1556</v>
+        <v>1710</v>
       </c>
       <c r="B452" t="s">
-        <v>1556</v>
+        <v>1711</v>
       </c>
       <c r="C452" t="s">
-        <v>1732</v>
+        <v>1746</v>
       </c>
       <c r="D452" t="s">
-        <v>1733</v>
+        <v>1747</v>
       </c>
       <c r="E452" s="2" t="s">
-        <v>1734</v>
+        <v>1748</v>
       </c>
       <c r="F452" s="2" t="s">
-        <v>1735</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" t="s">
-        <v>1556</v>
+        <v>1710</v>
       </c>
       <c r="B453" t="s">
-        <v>1556</v>
+        <v>1711</v>
       </c>
       <c r="C453" t="s">
-        <v>1736</v>
+        <v>1750</v>
       </c>
       <c r="D453" t="s">
-        <v>1737</v>
+        <v>1751</v>
       </c>
       <c r="E453" s="2" t="s">
-        <v>1738</v>
+        <v>1752</v>
       </c>
       <c r="F453" s="2" t="s">
-        <v>1739</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" t="s">
-        <v>1556</v>
+        <v>1710</v>
       </c>
       <c r="B454" t="s">
-        <v>1556</v>
+        <v>1711</v>
       </c>
       <c r="C454" t="s">
-        <v>1740</v>
+        <v>1754</v>
       </c>
       <c r="D454" t="s">
-        <v>1741</v>
+        <v>1755</v>
       </c>
       <c r="E454" s="2" t="s">
-        <v>1742</v>
+        <v>1756</v>
       </c>
       <c r="F454" s="2" t="s">
-        <v>1743</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" t="s">
-        <v>1556</v>
+        <v>1710</v>
       </c>
       <c r="B455" t="s">
-        <v>1556</v>
+        <v>1711</v>
       </c>
       <c r="C455" t="s">
-        <v>1744</v>
+        <v>1758</v>
       </c>
       <c r="D455" t="s">
-        <v>1745</v>
+        <v>1759</v>
       </c>
       <c r="E455" s="2" t="s">
-        <v>1746</v>
+        <v>1760</v>
       </c>
       <c r="F455" s="2" t="s">
-        <v>1747</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" t="s">
-        <v>1748</v>
+        <v>1710</v>
       </c>
       <c r="B456" t="s">
-        <v>1749</v>
+        <v>1711</v>
       </c>
       <c r="C456" t="s">
-        <v>1750</v>
+        <v>1762</v>
       </c>
       <c r="D456" t="s">
-        <v>1751</v>
+        <v>1763</v>
       </c>
       <c r="E456" s="2" t="s">
-        <v>1752</v>
+        <v>1764</v>
       </c>
       <c r="F456" s="2" t="s">
-        <v>1753</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" t="s">
-        <v>1748</v>
+        <v>1710</v>
       </c>
       <c r="B457" t="s">
-        <v>1749</v>
+        <v>1711</v>
       </c>
       <c r="C457" t="s">
-        <v>214</v>
+        <v>1766</v>
       </c>
       <c r="D457" t="s">
-        <v>214</v>
+        <v>1767</v>
       </c>
       <c r="E457" s="2" t="s">
-        <v>1754</v>
+        <v>1768</v>
       </c>
       <c r="F457" s="2" t="s">
-        <v>1755</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" t="s">
-        <v>1748</v>
+        <v>1710</v>
       </c>
       <c r="B458" t="s">
-        <v>1749</v>
+        <v>1711</v>
       </c>
       <c r="C458" t="s">
-        <v>1756</v>
+        <v>445</v>
       </c>
       <c r="D458" t="s">
-        <v>1756</v>
+        <v>446</v>
       </c>
       <c r="E458" s="2" t="s">
-        <v>1757</v>
+        <v>1770</v>
       </c>
       <c r="F458" s="2" t="s">
-        <v>1758</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" t="s">
-        <v>1748</v>
+        <v>1710</v>
       </c>
       <c r="B459" t="s">
-        <v>1749</v>
+        <v>1711</v>
       </c>
       <c r="C459" t="s">
-        <v>1759</v>
+        <v>1772</v>
       </c>
       <c r="D459" t="s">
-        <v>1760</v>
+        <v>1773</v>
       </c>
       <c r="E459" s="2" t="s">
-        <v>1761</v>
+        <v>1774</v>
       </c>
       <c r="F459" s="2" t="s">
-        <v>1762</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" t="s">
-        <v>1748</v>
+        <v>1710</v>
       </c>
       <c r="B460" t="s">
-        <v>1749</v>
+        <v>1711</v>
       </c>
       <c r="C460" t="s">
-        <v>1763</v>
+        <v>1776</v>
       </c>
       <c r="D460" t="s">
-        <v>1764</v>
+        <v>1777</v>
       </c>
       <c r="E460" s="2" t="s">
-        <v>1765</v>
+        <v>1778</v>
       </c>
       <c r="F460" s="2" t="s">
-        <v>1766</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" t="s">
-        <v>1748</v>
+        <v>1710</v>
       </c>
       <c r="B461" t="s">
-        <v>1749</v>
+        <v>1711</v>
       </c>
       <c r="C461" t="s">
-        <v>1767</v>
+        <v>1299</v>
       </c>
       <c r="D461" t="s">
-        <v>1768</v>
+        <v>1300</v>
       </c>
       <c r="E461" s="2" t="s">
-        <v>1769</v>
+        <v>1780</v>
       </c>
       <c r="F461" s="2" t="s">
-        <v>1770</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" t="s">
-        <v>1748</v>
+        <v>1782</v>
       </c>
       <c r="B462" t="s">
-        <v>1749</v>
+        <v>1783</v>
       </c>
       <c r="C462" t="s">
-        <v>1422</v>
+        <v>1784</v>
       </c>
       <c r="D462" t="s">
-        <v>1423</v>
+        <v>1785</v>
       </c>
       <c r="E462" s="2" t="s">
-        <v>1771</v>
+        <v>1786</v>
       </c>
       <c r="F462" s="2" t="s">
-        <v>1772</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" t="s">
-        <v>1748</v>
+        <v>1782</v>
       </c>
       <c r="B463" t="s">
-        <v>1749</v>
+        <v>1783</v>
       </c>
       <c r="C463" t="s">
-        <v>1773</v>
+        <v>1788</v>
       </c>
       <c r="D463" t="s">
-        <v>1773</v>
+        <v>1789</v>
       </c>
       <c r="E463" s="2" t="s">
-        <v>1774</v>
+        <v>1790</v>
       </c>
       <c r="F463" s="2" t="s">
-        <v>1775</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" t="s">
-        <v>1748</v>
+        <v>1782</v>
       </c>
       <c r="B464" t="s">
-        <v>1749</v>
+        <v>1783</v>
       </c>
       <c r="C464" t="s">
-        <v>1776</v>
+        <v>1792</v>
       </c>
       <c r="D464" t="s">
-        <v>1777</v>
+        <v>1793</v>
       </c>
       <c r="E464" s="2" t="s">
-        <v>1778</v>
+        <v>1794</v>
       </c>
       <c r="F464" s="2" t="s">
-        <v>1779</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" t="s">
-        <v>1748</v>
+        <v>1782</v>
       </c>
       <c r="B465" t="s">
-        <v>1749</v>
+        <v>1783</v>
       </c>
       <c r="C465" t="s">
-        <v>1780</v>
+        <v>1796</v>
       </c>
       <c r="D465" t="s">
-        <v>1781</v>
+        <v>1797</v>
       </c>
       <c r="E465" s="2" t="s">
-        <v>1782</v>
+        <v>1798</v>
       </c>
       <c r="F465" s="2" t="s">
-        <v>1783</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" t="s">
-        <v>1748</v>
+        <v>1782</v>
       </c>
       <c r="B466" t="s">
-        <v>1749</v>
+        <v>1783</v>
       </c>
       <c r="C466" t="s">
-        <v>1784</v>
+        <v>315</v>
       </c>
       <c r="D466" t="s">
-        <v>1785</v>
+        <v>316</v>
       </c>
       <c r="E466" s="2" t="s">
-        <v>1786</v>
+        <v>1800</v>
       </c>
       <c r="F466" s="2" t="s">
-        <v>1787</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" t="s">
-        <v>1748</v>
+        <v>1782</v>
       </c>
       <c r="B467" t="s">
-        <v>1749</v>
+        <v>1783</v>
       </c>
       <c r="C467" t="s">
-        <v>1788</v>
+        <v>553</v>
       </c>
       <c r="D467" t="s">
-        <v>1789</v>
+        <v>554</v>
       </c>
       <c r="E467" s="2" t="s">
-        <v>1790</v>
+        <v>1802</v>
       </c>
       <c r="F467" s="2" t="s">
-        <v>1791</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" t="s">
-        <v>1748</v>
+        <v>1782</v>
       </c>
       <c r="B468" t="s">
-        <v>1749</v>
+        <v>1783</v>
       </c>
       <c r="C468" t="s">
-        <v>1792</v>
+        <v>565</v>
       </c>
       <c r="D468" t="s">
-        <v>1793</v>
+        <v>566</v>
       </c>
       <c r="E468" s="2" t="s">
-        <v>1794</v>
+        <v>1804</v>
       </c>
       <c r="F468" s="2" t="s">
-        <v>1795</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" t="s">
-        <v>1748</v>
+        <v>1782</v>
       </c>
       <c r="B469" t="s">
-        <v>1749</v>
+        <v>1783</v>
       </c>
       <c r="C469" t="s">
-        <v>1796</v>
+        <v>1806</v>
       </c>
       <c r="D469" t="s">
-        <v>1797</v>
+        <v>1807</v>
       </c>
       <c r="E469" s="2" t="s">
-        <v>1798</v>
+        <v>1808</v>
       </c>
       <c r="F469" s="2" t="s">
-        <v>1799</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" t="s">
-        <v>1748</v>
+        <v>1782</v>
       </c>
       <c r="B470" t="s">
-        <v>1749</v>
+        <v>1783</v>
       </c>
       <c r="C470" t="s">
-        <v>1800</v>
+        <v>1810</v>
       </c>
       <c r="D470" t="s">
-        <v>1801</v>
+        <v>1811</v>
       </c>
       <c r="E470" s="2" t="s">
-        <v>1802</v>
+        <v>1812</v>
       </c>
       <c r="F470" s="2" t="s">
-        <v>1803</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" t="s">
-        <v>1748</v>
+        <v>1782</v>
       </c>
       <c r="B471" t="s">
-        <v>1749</v>
+        <v>1783</v>
       </c>
       <c r="C471" t="s">
-        <v>1804</v>
+        <v>597</v>
       </c>
       <c r="D471" t="s">
-        <v>1805</v>
+        <v>598</v>
       </c>
       <c r="E471" s="2" t="s">
-        <v>1806</v>
+        <v>1814</v>
       </c>
       <c r="F471" s="2" t="s">
-        <v>1807</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" t="s">
-        <v>1748</v>
+        <v>1782</v>
       </c>
       <c r="B472" t="s">
-        <v>1749</v>
+        <v>1783</v>
       </c>
       <c r="C472" t="s">
-        <v>1808</v>
+        <v>327</v>
       </c>
       <c r="D472" t="s">
-        <v>1809</v>
+        <v>328</v>
       </c>
       <c r="E472" s="2" t="s">
-        <v>1810</v>
+        <v>329</v>
       </c>
       <c r="F472" s="2" t="s">
-        <v>1811</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" t="s">
-        <v>1748</v>
+        <v>1782</v>
       </c>
       <c r="B473" t="s">
-        <v>1749</v>
+        <v>1783</v>
       </c>
       <c r="C473" t="s">
-        <v>296</v>
+        <v>1817</v>
       </c>
       <c r="D473" t="s">
-        <v>297</v>
+        <v>1818</v>
       </c>
       <c r="E473" s="2" t="s">
-        <v>465</v>
+        <v>1819</v>
       </c>
       <c r="F473" s="2" t="s">
-        <v>1812</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" t="s">
-        <v>1748</v>
+        <v>1782</v>
       </c>
       <c r="B474" t="s">
-        <v>1749</v>
+        <v>1783</v>
       </c>
       <c r="C474" t="s">
-        <v>467</v>
+        <v>1821</v>
       </c>
       <c r="D474" t="s">
-        <v>468</v>
+        <v>1822</v>
       </c>
       <c r="E474" s="2" t="s">
-        <v>1813</v>
+        <v>1823</v>
       </c>
       <c r="F474" s="2" t="s">
-        <v>1814</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" t="s">
-        <v>1748</v>
+        <v>1782</v>
       </c>
       <c r="B475" t="s">
-        <v>1749</v>
+        <v>1783</v>
       </c>
       <c r="C475" t="s">
-        <v>1815</v>
+        <v>1825</v>
       </c>
       <c r="D475" t="s">
-        <v>1816</v>
+        <v>1826</v>
       </c>
       <c r="E475" s="2" t="s">
-        <v>1817</v>
+        <v>1827</v>
       </c>
       <c r="F475" s="2" t="s">
-        <v>1818</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" t="s">
-        <v>1748</v>
+        <v>1782</v>
       </c>
       <c r="B476" t="s">
-        <v>1749</v>
+        <v>1783</v>
       </c>
       <c r="C476" t="s">
-        <v>1819</v>
+        <v>1829</v>
       </c>
       <c r="D476" t="s">
-        <v>1820</v>
+        <v>1830</v>
       </c>
       <c r="E476" s="2" t="s">
-        <v>1821</v>
+        <v>1831</v>
       </c>
       <c r="F476" s="2" t="s">
-        <v>1822</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" t="s">
-        <v>1748</v>
+        <v>1782</v>
       </c>
       <c r="B477" t="s">
-        <v>1749</v>
+        <v>1783</v>
       </c>
       <c r="C477" t="s">
-        <v>1332</v>
+        <v>1833</v>
       </c>
       <c r="D477" t="s">
-        <v>1333</v>
+        <v>1834</v>
       </c>
       <c r="E477" s="2" t="s">
-        <v>1823</v>
+        <v>1835</v>
       </c>
       <c r="F477" s="2" t="s">
-        <v>1824</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" t="s">
-        <v>1825</v>
+        <v>1782</v>
       </c>
       <c r="B478" t="s">
-        <v>1826</v>
+        <v>1783</v>
       </c>
       <c r="C478" t="s">
-        <v>1827</v>
+        <v>335</v>
       </c>
       <c r="D478" t="s">
-        <v>1828</v>
+        <v>336</v>
       </c>
       <c r="E478" s="2" t="s">
-        <v>1829</v>
+        <v>337</v>
       </c>
       <c r="F478" s="2" t="s">
-        <v>1830</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" t="s">
-        <v>1825</v>
+        <v>1782</v>
       </c>
       <c r="B479" t="s">
-        <v>1826</v>
+        <v>1783</v>
       </c>
       <c r="C479" t="s">
-        <v>1831</v>
+        <v>1838</v>
       </c>
       <c r="D479" t="s">
-        <v>1832</v>
+        <v>1839</v>
       </c>
       <c r="E479" s="2" t="s">
-        <v>1833</v>
+        <v>1840</v>
       </c>
       <c r="F479" s="2" t="s">
-        <v>1834</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" t="s">
-        <v>1825</v>
+        <v>1782</v>
       </c>
       <c r="B480" t="s">
-        <v>1826</v>
+        <v>1783</v>
       </c>
       <c r="C480" t="s">
-        <v>1835</v>
+        <v>1842</v>
       </c>
       <c r="D480" t="s">
-        <v>1836</v>
+        <v>1843</v>
       </c>
       <c r="E480" s="2" t="s">
-        <v>1837</v>
+        <v>1844</v>
       </c>
       <c r="F480" s="2" t="s">
-        <v>1838</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" t="s">
-        <v>1825</v>
+        <v>1782</v>
       </c>
       <c r="B481" t="s">
-        <v>1826</v>
+        <v>1783</v>
       </c>
       <c r="C481" t="s">
-        <v>1839</v>
+        <v>954</v>
       </c>
       <c r="D481" t="s">
-        <v>1840</v>
+        <v>955</v>
       </c>
       <c r="E481" s="2" t="s">
-        <v>1841</v>
+        <v>1263</v>
       </c>
       <c r="F481" s="2" t="s">
-        <v>1842</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" t="s">
-        <v>1825</v>
+        <v>1782</v>
       </c>
       <c r="B482" t="s">
-        <v>1826</v>
+        <v>1783</v>
       </c>
       <c r="C482" t="s">
-        <v>334</v>
+        <v>1847</v>
       </c>
       <c r="D482" t="s">
-        <v>335</v>
+        <v>1848</v>
       </c>
       <c r="E482" s="2" t="s">
-        <v>1843</v>
+        <v>1849</v>
       </c>
       <c r="F482" s="2" t="s">
-        <v>1844</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" t="s">
-        <v>1825</v>
+        <v>1782</v>
       </c>
       <c r="B483" t="s">
-        <v>1826</v>
+        <v>1783</v>
       </c>
       <c r="C483" t="s">
-        <v>575</v>
+        <v>962</v>
       </c>
       <c r="D483" t="s">
-        <v>576</v>
+        <v>963</v>
       </c>
       <c r="E483" s="2" t="s">
-        <v>1845</v>
+        <v>1851</v>
       </c>
       <c r="F483" s="2" t="s">
-        <v>1846</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" t="s">
-        <v>1825</v>
+        <v>1782</v>
       </c>
       <c r="B484" t="s">
-        <v>1826</v>
+        <v>1783</v>
       </c>
       <c r="C484" t="s">
-        <v>587</v>
+        <v>347</v>
       </c>
       <c r="D484" t="s">
-        <v>588</v>
+        <v>348</v>
       </c>
       <c r="E484" s="2" t="s">
-        <v>1847</v>
+        <v>349</v>
       </c>
       <c r="F484" s="2" t="s">
-        <v>1848</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" t="s">
-        <v>1825</v>
+        <v>1782</v>
       </c>
       <c r="B485" t="s">
-        <v>1826</v>
+        <v>1783</v>
       </c>
       <c r="C485" t="s">
-        <v>1849</v>
+        <v>653</v>
       </c>
       <c r="D485" t="s">
-        <v>1850</v>
+        <v>654</v>
       </c>
       <c r="E485" s="2" t="s">
-        <v>1851</v>
+        <v>655</v>
       </c>
       <c r="F485" s="2" t="s">
-        <v>1852</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" t="s">
-        <v>1825</v>
+        <v>1782</v>
       </c>
       <c r="B486" t="s">
-        <v>1826</v>
+        <v>1783</v>
       </c>
       <c r="C486" t="s">
-        <v>1853</v>
+        <v>1855</v>
       </c>
       <c r="D486" t="s">
-        <v>1854</v>
+        <v>1856</v>
       </c>
       <c r="E486" s="2" t="s">
-        <v>1855</v>
+        <v>1857</v>
       </c>
       <c r="F486" s="2" t="s">
-        <v>1856</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" t="s">
-        <v>1825</v>
+        <v>1859</v>
       </c>
       <c r="B487" t="s">
-        <v>1826</v>
+        <v>1860</v>
       </c>
       <c r="C487" t="s">
-        <v>346</v>
+        <v>1861</v>
       </c>
       <c r="D487" t="s">
-        <v>347</v>
+        <v>1862</v>
       </c>
       <c r="E487" s="2" t="s">
-        <v>1857</v>
+        <v>1863</v>
       </c>
       <c r="F487" s="2" t="s">
-        <v>1858</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" t="s">
-        <v>1825</v>
+        <v>1859</v>
       </c>
       <c r="B488" t="s">
-        <v>1826</v>
+        <v>1860</v>
       </c>
       <c r="C488" t="s">
-        <v>619</v>
+        <v>1865</v>
       </c>
       <c r="D488" t="s">
-        <v>620</v>
+        <v>1866</v>
       </c>
       <c r="E488" s="2" t="s">
-        <v>1859</v>
+        <v>1867</v>
       </c>
       <c r="F488" s="2" t="s">
-        <v>1860</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" t="s">
-        <v>1825</v>
+        <v>1859</v>
       </c>
       <c r="B489" t="s">
-        <v>1826</v>
+        <v>1860</v>
       </c>
       <c r="C489" t="s">
-        <v>350</v>
+        <v>1869</v>
       </c>
       <c r="D489" t="s">
-        <v>351</v>
+        <v>1870</v>
       </c>
       <c r="E489" s="2" t="s">
-        <v>352</v>
+        <v>1871</v>
       </c>
       <c r="F489" s="2" t="s">
-        <v>1861</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" t="s">
-        <v>1825</v>
+        <v>1859</v>
       </c>
       <c r="B490" t="s">
-        <v>1826</v>
+        <v>1860</v>
       </c>
       <c r="C490" t="s">
-        <v>1862</v>
+        <v>1873</v>
       </c>
       <c r="D490" t="s">
-        <v>1863</v>
+        <v>1874</v>
       </c>
       <c r="E490" s="2" t="s">
-        <v>1864</v>
+        <v>1875</v>
       </c>
       <c r="F490" s="2" t="s">
-        <v>1865</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" t="s">
-        <v>1825</v>
+        <v>1859</v>
       </c>
       <c r="B491" t="s">
-        <v>1826</v>
+        <v>1860</v>
       </c>
       <c r="C491" t="s">
-        <v>1866</v>
+        <v>1877</v>
       </c>
       <c r="D491" t="s">
-        <v>1867</v>
+        <v>1878</v>
       </c>
       <c r="E491" s="2" t="s">
-        <v>1868</v>
+        <v>1879</v>
       </c>
       <c r="F491" s="2" t="s">
-        <v>1869</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" t="s">
-        <v>1825</v>
+        <v>1859</v>
       </c>
       <c r="B492" t="s">
-        <v>1826</v>
+        <v>1860</v>
       </c>
       <c r="C492" t="s">
-        <v>1870</v>
+        <v>1881</v>
       </c>
       <c r="D492" t="s">
-        <v>1871</v>
+        <v>1882</v>
       </c>
       <c r="E492" s="2" t="s">
-        <v>1872</v>
+        <v>1883</v>
       </c>
       <c r="F492" s="2" t="s">
-        <v>1873</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" t="s">
-        <v>1825</v>
+        <v>1859</v>
       </c>
       <c r="B493" t="s">
-        <v>1826</v>
+        <v>1860</v>
       </c>
       <c r="C493" t="s">
-        <v>1874</v>
+        <v>1885</v>
       </c>
       <c r="D493" t="s">
-        <v>1875</v>
+        <v>1886</v>
       </c>
       <c r="E493" s="2" t="s">
-        <v>1876</v>
+        <v>1887</v>
       </c>
       <c r="F493" s="2" t="s">
-        <v>1877</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" t="s">
-        <v>1825</v>
+        <v>1859</v>
       </c>
       <c r="B494" t="s">
-        <v>1826</v>
+        <v>1860</v>
       </c>
       <c r="C494" t="s">
-        <v>1878</v>
+        <v>1889</v>
       </c>
       <c r="D494" t="s">
-        <v>1879</v>
+        <v>1890</v>
       </c>
       <c r="E494" s="2" t="s">
-        <v>1880</v>
+        <v>1891</v>
       </c>
       <c r="F494" s="2" t="s">
-        <v>1881</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" t="s">
-        <v>1825</v>
+        <v>1859</v>
       </c>
       <c r="B495" t="s">
-        <v>1826</v>
+        <v>1860</v>
       </c>
       <c r="C495" t="s">
-        <v>1882</v>
+        <v>1893</v>
       </c>
       <c r="D495" t="s">
-        <v>1883</v>
+        <v>1894</v>
       </c>
       <c r="E495" s="2" t="s">
-        <v>1884</v>
+        <v>1895</v>
       </c>
       <c r="F495" s="2" t="s">
-        <v>1885</v>
+        <v>1896</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" t="s">
-        <v>1825</v>
+        <v>1859</v>
       </c>
       <c r="B496" t="s">
-        <v>1826</v>
+        <v>1860</v>
       </c>
       <c r="C496" t="s">
-        <v>358</v>
+        <v>1897</v>
       </c>
       <c r="D496" t="s">
-        <v>359</v>
+        <v>1898</v>
       </c>
       <c r="E496" s="2" t="s">
-        <v>360</v>
+        <v>1899</v>
       </c>
       <c r="F496" s="2" t="s">
-        <v>1886</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" t="s">
-        <v>1825</v>
+        <v>1859</v>
       </c>
       <c r="B497" t="s">
-        <v>1826</v>
+        <v>1860</v>
       </c>
       <c r="C497" t="s">
-        <v>635</v>
+        <v>1901</v>
       </c>
       <c r="D497" t="s">
-        <v>636</v>
+        <v>1902</v>
       </c>
       <c r="E497" s="2" t="s">
-        <v>1887</v>
+        <v>1903</v>
       </c>
       <c r="F497" s="2" t="s">
-        <v>1888</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" t="s">
-        <v>1825</v>
+        <v>1859</v>
       </c>
       <c r="B498" t="s">
-        <v>1826</v>
+        <v>1860</v>
       </c>
       <c r="C498" t="s">
-        <v>1889</v>
+        <v>1905</v>
       </c>
       <c r="D498" t="s">
-        <v>1890</v>
+        <v>1906</v>
       </c>
       <c r="E498" s="2" t="s">
-        <v>1891</v>
+        <v>1907</v>
       </c>
       <c r="F498" s="2" t="s">
-        <v>1892</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" t="s">
-        <v>1825</v>
+        <v>1859</v>
       </c>
       <c r="B499" t="s">
-        <v>1826</v>
+        <v>1860</v>
       </c>
       <c r="C499" t="s">
-        <v>1893</v>
+        <v>1909</v>
       </c>
       <c r="D499" t="s">
-        <v>1894</v>
+        <v>1909</v>
       </c>
       <c r="E499" s="2" t="s">
-        <v>1895</v>
+        <v>1910</v>
       </c>
       <c r="F499" s="2" t="s">
-        <v>1896</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" t="s">
-        <v>1825</v>
+        <v>1859</v>
       </c>
       <c r="B500" t="s">
-        <v>1826</v>
+        <v>1860</v>
       </c>
       <c r="C500" t="s">
-        <v>985</v>
+        <v>1912</v>
       </c>
       <c r="D500" t="s">
-        <v>986</v>
+        <v>1913</v>
       </c>
       <c r="E500" s="2" t="s">
-        <v>1296</v>
+        <v>1914</v>
       </c>
       <c r="F500" s="2" t="s">
-        <v>1897</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" t="s">
-        <v>1825</v>
+        <v>1859</v>
       </c>
       <c r="B501" t="s">
-        <v>1826</v>
+        <v>1860</v>
       </c>
       <c r="C501" t="s">
-        <v>1898</v>
+        <v>1916</v>
       </c>
       <c r="D501" t="s">
-        <v>1899</v>
+        <v>1916</v>
       </c>
       <c r="E501" s="2" t="s">
-        <v>1900</v>
+        <v>1917</v>
       </c>
       <c r="F501" s="2" t="s">
-        <v>1901</v>
+        <v>1918</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" t="s">
-        <v>1825</v>
+        <v>1859</v>
       </c>
       <c r="B502" t="s">
-        <v>1826</v>
+        <v>1860</v>
       </c>
       <c r="C502" t="s">
-        <v>993</v>
+        <v>1919</v>
       </c>
       <c r="D502" t="s">
-        <v>994</v>
+        <v>1920</v>
       </c>
       <c r="E502" s="2" t="s">
-        <v>1902</v>
+        <v>1921</v>
       </c>
       <c r="F502" s="2" t="s">
-        <v>1903</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" t="s">
-        <v>1825</v>
+        <v>1859</v>
       </c>
       <c r="B503" t="s">
-        <v>1826</v>
+        <v>1860</v>
       </c>
       <c r="C503" t="s">
-        <v>370</v>
+        <v>1923</v>
       </c>
       <c r="D503" t="s">
-        <v>371</v>
+        <v>1924</v>
       </c>
       <c r="E503" s="2" t="s">
-        <v>372</v>
+        <v>1925</v>
       </c>
       <c r="F503" s="2" t="s">
-        <v>1904</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" t="s">
-        <v>1825</v>
+        <v>1859</v>
       </c>
       <c r="B504" t="s">
-        <v>1826</v>
+        <v>1860</v>
       </c>
       <c r="C504" t="s">
-        <v>378</v>
+        <v>1927</v>
       </c>
       <c r="D504" t="s">
-        <v>379</v>
+        <v>1928</v>
       </c>
       <c r="E504" s="2" t="s">
-        <v>1905</v>
+        <v>1929</v>
       </c>
       <c r="F504" s="2" t="s">
-        <v>1906</v>
+        <v>1930</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" t="s">
-        <v>1825</v>
+        <v>1859</v>
       </c>
       <c r="B505" t="s">
-        <v>1826</v>
+        <v>1860</v>
       </c>
       <c r="C505" t="s">
-        <v>683</v>
+        <v>1931</v>
       </c>
       <c r="D505" t="s">
-        <v>684</v>
+        <v>1931</v>
       </c>
       <c r="E505" s="2" t="s">
-        <v>685</v>
+        <v>1932</v>
       </c>
       <c r="F505" s="2" t="s">
-        <v>1907</v>
+        <v>1933</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" t="s">
-        <v>1825</v>
+        <v>1859</v>
       </c>
       <c r="B506" t="s">
-        <v>1826</v>
+        <v>1860</v>
       </c>
       <c r="C506" t="s">
-        <v>1908</v>
+        <v>1934</v>
       </c>
       <c r="D506" t="s">
-        <v>1909</v>
+        <v>1935</v>
       </c>
       <c r="E506" s="2" t="s">
-        <v>1910</v>
+        <v>1936</v>
       </c>
       <c r="F506" s="2" t="s">
-        <v>1911</v>
+        <v>1937</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" t="s">
-        <v>1912</v>
+        <v>1859</v>
       </c>
       <c r="B507" t="s">
-        <v>1913</v>
+        <v>1860</v>
       </c>
       <c r="C507" t="s">
-        <v>1914</v>
+        <v>1938</v>
       </c>
       <c r="D507" t="s">
-        <v>1915</v>
+        <v>1939</v>
       </c>
       <c r="E507" s="2" t="s">
-        <v>1916</v>
+        <v>1940</v>
       </c>
       <c r="F507" s="2" t="s">
-        <v>1917</v>
+        <v>1941</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" t="s">
-        <v>1912</v>
+        <v>1859</v>
       </c>
       <c r="B508" t="s">
-        <v>1913</v>
+        <v>1860</v>
       </c>
       <c r="C508" t="s">
-        <v>1918</v>
+        <v>1942</v>
       </c>
       <c r="D508" t="s">
-        <v>1919</v>
+        <v>1943</v>
       </c>
       <c r="E508" s="2" t="s">
-        <v>1920</v>
+        <v>1944</v>
       </c>
       <c r="F508" s="2" t="s">
-        <v>1921</v>
+        <v>1945</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" t="s">
-        <v>1912</v>
+        <v>1859</v>
       </c>
       <c r="B509" t="s">
-        <v>1913</v>
+        <v>1860</v>
       </c>
       <c r="C509" t="s">
-        <v>1922</v>
+        <v>1946</v>
       </c>
       <c r="D509" t="s">
-        <v>1923</v>
+        <v>1947</v>
       </c>
       <c r="E509" s="2" t="s">
-        <v>1924</v>
+        <v>1948</v>
       </c>
       <c r="F509" s="2" t="s">
-        <v>1925</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" t="s">
-        <v>1912</v>
+        <v>1859</v>
       </c>
       <c r="B510" t="s">
-        <v>1913</v>
+        <v>1860</v>
       </c>
       <c r="C510" t="s">
-        <v>1926</v>
+        <v>1950</v>
       </c>
       <c r="D510" t="s">
-        <v>1927</v>
+        <v>1951</v>
       </c>
       <c r="E510" s="2" t="s">
-        <v>1928</v>
+        <v>1952</v>
       </c>
       <c r="F510" s="2" t="s">
-        <v>1929</v>
+        <v>1953</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" t="s">
-        <v>1912</v>
+        <v>1859</v>
       </c>
       <c r="B511" t="s">
-        <v>1913</v>
+        <v>1860</v>
       </c>
       <c r="C511" t="s">
-        <v>1930</v>
+        <v>1954</v>
       </c>
       <c r="D511" t="s">
-        <v>1931</v>
+        <v>1955</v>
       </c>
       <c r="E511" s="2" t="s">
-        <v>1932</v>
+        <v>1956</v>
       </c>
       <c r="F511" s="2" t="s">
-        <v>1933</v>
+        <v>1957</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" t="s">
-        <v>1912</v>
+        <v>1859</v>
       </c>
       <c r="B512" t="s">
-        <v>1913</v>
+        <v>1860</v>
       </c>
       <c r="C512" t="s">
-        <v>1934</v>
+        <v>1958</v>
       </c>
       <c r="D512" t="s">
-        <v>1935</v>
+        <v>1959</v>
       </c>
       <c r="E512" s="2" t="s">
-        <v>1936</v>
+        <v>1960</v>
       </c>
       <c r="F512" s="2" t="s">
-        <v>1937</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" t="s">
-        <v>1912</v>
+        <v>1859</v>
       </c>
       <c r="B513" t="s">
-        <v>1913</v>
+        <v>1860</v>
       </c>
       <c r="C513" t="s">
-        <v>1938</v>
+        <v>1962</v>
       </c>
       <c r="D513" t="s">
-        <v>1939</v>
+        <v>1963</v>
       </c>
       <c r="E513" s="2" t="s">
-        <v>1940</v>
+        <v>1964</v>
       </c>
       <c r="F513" s="2" t="s">
-        <v>1941</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" t="s">
-        <v>1912</v>
+        <v>1859</v>
       </c>
       <c r="B514" t="s">
-        <v>1913</v>
+        <v>1860</v>
       </c>
       <c r="C514" t="s">
-        <v>1942</v>
+        <v>1966</v>
       </c>
       <c r="D514" t="s">
-        <v>1943</v>
+        <v>1967</v>
       </c>
       <c r="E514" s="2" t="s">
-        <v>1944</v>
+        <v>1968</v>
       </c>
       <c r="F514" s="2" t="s">
-        <v>1945</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" t="s">
-        <v>1912</v>
+        <v>1859</v>
       </c>
       <c r="B515" t="s">
-        <v>1913</v>
+        <v>1860</v>
       </c>
       <c r="C515" t="s">
-        <v>1946</v>
+        <v>1970</v>
       </c>
       <c r="D515" t="s">
-        <v>1947</v>
+        <v>1971</v>
       </c>
       <c r="E515" s="2" t="s">
-        <v>1948</v>
+        <v>1972</v>
       </c>
       <c r="F515" s="2" t="s">
-        <v>1949</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" t="s">
-        <v>1912</v>
+        <v>1859</v>
       </c>
       <c r="B516" t="s">
-        <v>1913</v>
+        <v>1860</v>
       </c>
       <c r="C516" t="s">
-        <v>1950</v>
+        <v>1974</v>
       </c>
       <c r="D516" t="s">
-        <v>1951</v>
+        <v>1975</v>
       </c>
       <c r="E516" s="2" t="s">
-        <v>1952</v>
+        <v>1976</v>
       </c>
       <c r="F516" s="2" t="s">
-        <v>1953</v>
+        <v>1977</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" t="s">
-        <v>1912</v>
+        <v>1859</v>
       </c>
       <c r="B517" t="s">
-        <v>1913</v>
+        <v>1860</v>
       </c>
       <c r="C517" t="s">
-        <v>1954</v>
+        <v>1978</v>
       </c>
       <c r="D517" t="s">
-        <v>1955</v>
+        <v>1979</v>
       </c>
       <c r="E517" s="2" t="s">
-        <v>1956</v>
+        <v>1980</v>
       </c>
       <c r="F517" s="2" t="s">
-        <v>1957</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" t="s">
-        <v>1912</v>
+        <v>1859</v>
       </c>
       <c r="B518" t="s">
-        <v>1913</v>
+        <v>1860</v>
       </c>
       <c r="C518" t="s">
-        <v>1958</v>
+        <v>1982</v>
       </c>
       <c r="D518" t="s">
-        <v>1959</v>
+        <v>1983</v>
       </c>
       <c r="E518" s="2" t="s">
-        <v>1960</v>
+        <v>1984</v>
       </c>
       <c r="F518" s="2" t="s">
-        <v>1961</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" t="s">
-        <v>1912</v>
+        <v>1859</v>
       </c>
       <c r="B519" t="s">
-        <v>1913</v>
+        <v>1860</v>
       </c>
       <c r="C519" t="s">
-        <v>1962</v>
+        <v>1986</v>
       </c>
       <c r="D519" t="s">
-        <v>1962</v>
+        <v>1987</v>
       </c>
       <c r="E519" s="2" t="s">
-        <v>1963</v>
+        <v>1988</v>
       </c>
       <c r="F519" s="2" t="s">
-        <v>1964</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" t="s">
-        <v>1912</v>
+        <v>1859</v>
       </c>
       <c r="B520" t="s">
-        <v>1913</v>
+        <v>1860</v>
       </c>
       <c r="C520" t="s">
-        <v>1965</v>
+        <v>1990</v>
       </c>
       <c r="D520" t="s">
-        <v>1966</v>
+        <v>1991</v>
       </c>
       <c r="E520" s="2" t="s">
-        <v>1967</v>
+        <v>1992</v>
       </c>
       <c r="F520" s="2" t="s">
-        <v>1968</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" t="s">
-        <v>1912</v>
+        <v>1859</v>
       </c>
       <c r="B521" t="s">
-        <v>1913</v>
+        <v>1860</v>
       </c>
       <c r="C521" t="s">
-        <v>1969</v>
+        <v>1994</v>
       </c>
       <c r="D521" t="s">
-        <v>1969</v>
+        <v>1995</v>
       </c>
       <c r="E521" s="2" t="s">
-        <v>1970</v>
+        <v>1996</v>
       </c>
       <c r="F521" s="2" t="s">
-        <v>1971</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" t="s">
-        <v>1912</v>
+        <v>1859</v>
       </c>
       <c r="B522" t="s">
-        <v>1913</v>
+        <v>1860</v>
       </c>
       <c r="C522" t="s">
-        <v>1972</v>
+        <v>1998</v>
       </c>
       <c r="D522" t="s">
-        <v>1973</v>
+        <v>1999</v>
       </c>
       <c r="E522" s="2" t="s">
-        <v>1974</v>
+        <v>2000</v>
       </c>
       <c r="F522" s="2" t="s">
-        <v>1975</v>
+        <v>2001</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" t="s">
-        <v>1912</v>
+        <v>1859</v>
       </c>
       <c r="B523" t="s">
-        <v>1913</v>
+        <v>1860</v>
       </c>
       <c r="C523" t="s">
-        <v>1976</v>
+        <v>2002</v>
       </c>
       <c r="D523" t="s">
-        <v>1977</v>
+        <v>2003</v>
       </c>
       <c r="E523" s="2" t="s">
-        <v>1978</v>
+        <v>2004</v>
       </c>
       <c r="F523" s="2" t="s">
-        <v>1979</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" t="s">
-        <v>1912</v>
+        <v>1859</v>
       </c>
       <c r="B524" t="s">
-        <v>1913</v>
+        <v>1860</v>
       </c>
       <c r="C524" t="s">
-        <v>1980</v>
+        <v>2006</v>
       </c>
       <c r="D524" t="s">
-        <v>1981</v>
+        <v>2007</v>
       </c>
       <c r="E524" s="2" t="s">
-        <v>1982</v>
+        <v>2008</v>
       </c>
       <c r="F524" s="2" t="s">
-        <v>1983</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" t="s">
-        <v>1912</v>
+        <v>1859</v>
       </c>
       <c r="B525" t="s">
-        <v>1913</v>
+        <v>1860</v>
       </c>
       <c r="C525" t="s">
-        <v>1984</v>
+        <v>2010</v>
       </c>
       <c r="D525" t="s">
-        <v>1984</v>
+        <v>2011</v>
       </c>
       <c r="E525" s="2" t="s">
-        <v>1985</v>
+        <v>2012</v>
       </c>
       <c r="F525" s="2" t="s">
-        <v>1986</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" t="s">
-        <v>1912</v>
+        <v>1859</v>
       </c>
       <c r="B526" t="s">
-        <v>1913</v>
+        <v>1860</v>
       </c>
       <c r="C526" t="s">
-        <v>1987</v>
+        <v>2014</v>
       </c>
       <c r="D526" t="s">
-        <v>1988</v>
+        <v>2015</v>
       </c>
       <c r="E526" s="2" t="s">
-        <v>1989</v>
+        <v>2016</v>
       </c>
       <c r="F526" s="2" t="s">
-        <v>1990</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" t="s">
-        <v>1912</v>
+        <v>1859</v>
       </c>
       <c r="B527" t="s">
-        <v>1913</v>
+        <v>1860</v>
       </c>
       <c r="C527" t="s">
-        <v>1991</v>
+        <v>2018</v>
       </c>
       <c r="D527" t="s">
-        <v>1992</v>
+        <v>2019</v>
       </c>
       <c r="E527" s="2" t="s">
-        <v>1993</v>
+        <v>2020</v>
       </c>
       <c r="F527" s="2" t="s">
-        <v>1994</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" t="s">
-        <v>1912</v>
+        <v>1859</v>
       </c>
       <c r="B528" t="s">
-        <v>1913</v>
+        <v>1860</v>
       </c>
       <c r="C528" t="s">
-        <v>1995</v>
+        <v>2022</v>
       </c>
       <c r="D528" t="s">
-        <v>1996</v>
+        <v>2023</v>
       </c>
       <c r="E528" s="2" t="s">
-        <v>1997</v>
+        <v>2024</v>
       </c>
       <c r="F528" s="2" t="s">
-        <v>1998</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" t="s">
-        <v>1912</v>
+        <v>1859</v>
       </c>
       <c r="B529" t="s">
-        <v>1913</v>
+        <v>1860</v>
       </c>
       <c r="C529" t="s">
-        <v>1999</v>
+        <v>2026</v>
       </c>
       <c r="D529" t="s">
-        <v>2000</v>
+        <v>2027</v>
       </c>
       <c r="E529" s="2" t="s">
-        <v>2001</v>
+        <v>2028</v>
       </c>
       <c r="F529" s="2" t="s">
-        <v>2002</v>
+        <v>2029</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" t="s">
-        <v>1912</v>
+        <v>1859</v>
       </c>
       <c r="B530" t="s">
-        <v>1913</v>
+        <v>1860</v>
       </c>
       <c r="C530" t="s">
-        <v>2003</v>
+        <v>2030</v>
       </c>
       <c r="D530" t="s">
-        <v>2004</v>
+        <v>2031</v>
       </c>
       <c r="E530" s="2" t="s">
-        <v>2005</v>
+        <v>2032</v>
       </c>
       <c r="F530" s="2" t="s">
-        <v>2006</v>
+        <v>2033</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" t="s">
-        <v>1912</v>
+        <v>1859</v>
       </c>
       <c r="B531" t="s">
-        <v>1913</v>
+        <v>1860</v>
       </c>
       <c r="C531" t="s">
-        <v>2007</v>
+        <v>2034</v>
       </c>
       <c r="D531" t="s">
-        <v>2008</v>
+        <v>2035</v>
       </c>
       <c r="E531" s="2" t="s">
-        <v>2009</v>
+        <v>2036</v>
       </c>
       <c r="F531" s="2" t="s">
-        <v>2010</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" t="s">
-        <v>1912</v>
+        <v>1859</v>
       </c>
       <c r="B532" t="s">
-        <v>1913</v>
+        <v>1860</v>
       </c>
       <c r="C532" t="s">
-        <v>2011</v>
+        <v>2038</v>
       </c>
       <c r="D532" t="s">
-        <v>2012</v>
+        <v>2039</v>
       </c>
       <c r="E532" s="2" t="s">
-        <v>2013</v>
+        <v>2040</v>
       </c>
       <c r="F532" s="2" t="s">
-        <v>2014</v>
+        <v>2041</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" t="s">
-        <v>1912</v>
+        <v>1859</v>
       </c>
       <c r="B533" t="s">
-        <v>1913</v>
+        <v>1860</v>
       </c>
       <c r="C533" t="s">
-        <v>2015</v>
+        <v>2042</v>
       </c>
       <c r="D533" t="s">
-        <v>2016</v>
+        <v>2043</v>
       </c>
       <c r="E533" s="2" t="s">
-        <v>2017</v>
+        <v>2044</v>
       </c>
       <c r="F533" s="2" t="s">
-        <v>2018</v>
+        <v>2045</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" t="s">
-        <v>1912</v>
+        <v>1859</v>
       </c>
       <c r="B534" t="s">
-        <v>1913</v>
+        <v>1860</v>
       </c>
       <c r="C534" t="s">
-        <v>2019</v>
+        <v>2046</v>
       </c>
       <c r="D534" t="s">
-        <v>2020</v>
+        <v>2047</v>
       </c>
       <c r="E534" s="2" t="s">
-        <v>2021</v>
+        <v>2048</v>
       </c>
       <c r="F534" s="2" t="s">
-        <v>2022</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" t="s">
-        <v>1912</v>
+        <v>1859</v>
       </c>
       <c r="B535" t="s">
-        <v>1913</v>
+        <v>1860</v>
       </c>
       <c r="C535" t="s">
-        <v>2023</v>
+        <v>2050</v>
       </c>
       <c r="D535" t="s">
-        <v>2024</v>
+        <v>2051</v>
       </c>
       <c r="E535" s="2" t="s">
-        <v>2025</v>
+        <v>2052</v>
       </c>
       <c r="F535" s="2" t="s">
-        <v>2026</v>
+        <v>2053</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" t="s">
-        <v>1912</v>
+        <v>1859</v>
       </c>
       <c r="B536" t="s">
-        <v>1913</v>
+        <v>1860</v>
       </c>
       <c r="C536" t="s">
-        <v>2027</v>
+        <v>2054</v>
       </c>
       <c r="D536" t="s">
-        <v>2028</v>
+        <v>2055</v>
       </c>
       <c r="E536" s="2" t="s">
-        <v>2029</v>
+        <v>2056</v>
       </c>
       <c r="F536" s="2" t="s">
-        <v>2030</v>
+        <v>2057</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" t="s">
-        <v>1912</v>
+        <v>1859</v>
       </c>
       <c r="B537" t="s">
-        <v>1913</v>
+        <v>1860</v>
       </c>
       <c r="C537" t="s">
-        <v>2031</v>
+        <v>2058</v>
       </c>
       <c r="D537" t="s">
-        <v>2032</v>
+        <v>2059</v>
       </c>
       <c r="E537" s="2" t="s">
-        <v>2033</v>
+        <v>2060</v>
       </c>
       <c r="F537" s="2" t="s">
-        <v>2034</v>
+        <v>2061</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" t="s">
-        <v>1912</v>
+        <v>1859</v>
       </c>
       <c r="B538" t="s">
-        <v>1913</v>
+        <v>1860</v>
       </c>
       <c r="C538" t="s">
-        <v>2035</v>
+        <v>2062</v>
       </c>
       <c r="D538" t="s">
-        <v>2036</v>
+        <v>2063</v>
       </c>
       <c r="E538" s="2" t="s">
-        <v>2037</v>
+        <v>2064</v>
       </c>
       <c r="F538" s="2" t="s">
-        <v>2038</v>
+        <v>2065</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" t="s">
-        <v>1912</v>
+        <v>2066</v>
       </c>
       <c r="B539" t="s">
-        <v>1913</v>
+        <v>2067</v>
       </c>
       <c r="C539" t="s">
-        <v>2039</v>
+        <v>2068</v>
       </c>
       <c r="D539" t="s">
-        <v>2040</v>
+        <v>2069</v>
       </c>
       <c r="E539" s="2" t="s">
-        <v>2041</v>
+        <v>2070</v>
       </c>
       <c r="F539" s="2" t="s">
-        <v>2042</v>
+        <v>2071</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" t="s">
-        <v>1912</v>
+        <v>2066</v>
       </c>
       <c r="B540" t="s">
-        <v>1913</v>
+        <v>2067</v>
       </c>
       <c r="C540" t="s">
-        <v>2043</v>
+        <v>2072</v>
       </c>
       <c r="D540" t="s">
-        <v>2044</v>
+        <v>1830</v>
       </c>
       <c r="E540" s="2" t="s">
-        <v>2045</v>
+        <v>2073</v>
       </c>
       <c r="F540" s="2" t="s">
-        <v>2046</v>
+        <v>2074</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" t="s">
-        <v>1912</v>
+        <v>2066</v>
       </c>
       <c r="B541" t="s">
-        <v>1913</v>
+        <v>2067</v>
       </c>
       <c r="C541" t="s">
-        <v>2047</v>
+        <v>2075</v>
       </c>
       <c r="D541" t="s">
-        <v>2048</v>
+        <v>2076</v>
       </c>
       <c r="E541" s="2" t="s">
-        <v>2049</v>
+        <v>2077</v>
       </c>
       <c r="F541" s="2" t="s">
-        <v>2050</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" t="s">
-        <v>1912</v>
+        <v>2066</v>
       </c>
       <c r="B542" t="s">
-        <v>1913</v>
+        <v>2067</v>
       </c>
       <c r="C542" t="s">
-        <v>2051</v>
+        <v>2079</v>
       </c>
       <c r="D542" t="s">
-        <v>2052</v>
+        <v>2079</v>
       </c>
       <c r="E542" s="2" t="s">
-        <v>2053</v>
+        <v>2080</v>
       </c>
       <c r="F542" s="2" t="s">
-        <v>2054</v>
+        <v>2081</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" t="s">
-        <v>1912</v>
+        <v>2066</v>
       </c>
       <c r="B543" t="s">
-        <v>1913</v>
+        <v>2067</v>
       </c>
       <c r="C543" t="s">
-        <v>2055</v>
+        <v>2082</v>
       </c>
       <c r="D543" t="s">
-        <v>2056</v>
+        <v>2083</v>
       </c>
       <c r="E543" s="2" t="s">
-        <v>2057</v>
+        <v>2084</v>
       </c>
       <c r="F543" s="2" t="s">
-        <v>2058</v>
+        <v>2085</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" t="s">
-        <v>1912</v>
+        <v>2066</v>
       </c>
       <c r="B544" t="s">
-        <v>1913</v>
+        <v>2067</v>
       </c>
       <c r="C544" t="s">
-        <v>2059</v>
+        <v>2086</v>
       </c>
       <c r="D544" t="s">
-        <v>2060</v>
+        <v>2087</v>
       </c>
       <c r="E544" s="2" t="s">
-        <v>2061</v>
+        <v>2088</v>
       </c>
       <c r="F544" s="2" t="s">
-        <v>2062</v>
+        <v>2089</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" t="s">
-        <v>1912</v>
+        <v>2090</v>
       </c>
       <c r="B545" t="s">
-        <v>1913</v>
+        <v>2091</v>
       </c>
       <c r="C545" t="s">
-        <v>2063</v>
+        <v>2092</v>
       </c>
       <c r="D545" t="s">
-        <v>2064</v>
+        <v>2093</v>
       </c>
       <c r="E545" s="2" t="s">
-        <v>2065</v>
+        <v>2094</v>
       </c>
       <c r="F545" s="2" t="s">
-        <v>2066</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" t="s">
-        <v>1912</v>
+        <v>2090</v>
       </c>
       <c r="B546" t="s">
-        <v>1913</v>
+        <v>2091</v>
       </c>
       <c r="C546" t="s">
-        <v>2067</v>
+        <v>1893</v>
       </c>
       <c r="D546" t="s">
-        <v>2068</v>
+        <v>1894</v>
       </c>
       <c r="E546" s="2" t="s">
-        <v>2069</v>
+        <v>2096</v>
       </c>
       <c r="F546" s="2" t="s">
-        <v>2070</v>
+        <v>2097</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" t="s">
-        <v>1912</v>
+        <v>2090</v>
       </c>
       <c r="B547" t="s">
-        <v>1913</v>
+        <v>2091</v>
       </c>
       <c r="C547" t="s">
-        <v>296</v>
+        <v>2098</v>
       </c>
       <c r="D547" t="s">
-        <v>297</v>
+        <v>2099</v>
       </c>
       <c r="E547" s="2" t="s">
-        <v>2071</v>
+        <v>2100</v>
       </c>
       <c r="F547" s="2" t="s">
-        <v>2072</v>
+        <v>2101</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" t="s">
-        <v>1912</v>
+        <v>2090</v>
       </c>
       <c r="B548" t="s">
-        <v>1913</v>
+        <v>2091</v>
       </c>
       <c r="C548" t="s">
-        <v>2073</v>
+        <v>2102</v>
       </c>
       <c r="D548" t="s">
-        <v>2074</v>
+        <v>2103</v>
       </c>
       <c r="E548" s="2" t="s">
-        <v>2075</v>
+        <v>2104</v>
       </c>
       <c r="F548" s="2" t="s">
-        <v>2076</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" t="s">
-        <v>1912</v>
+        <v>2090</v>
       </c>
       <c r="B549" t="s">
-        <v>1913</v>
+        <v>2091</v>
       </c>
       <c r="C549" t="s">
-        <v>2077</v>
+        <v>1942</v>
       </c>
       <c r="D549" t="s">
-        <v>2078</v>
+        <v>1943</v>
       </c>
       <c r="E549" s="2" t="s">
-        <v>2079</v>
+        <v>2106</v>
       </c>
       <c r="F549" s="2" t="s">
-        <v>2080</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" t="s">
-        <v>1912</v>
+        <v>2090</v>
       </c>
       <c r="B550" t="s">
-        <v>1913</v>
+        <v>2091</v>
       </c>
       <c r="C550" t="s">
-        <v>2081</v>
+        <v>1962</v>
       </c>
       <c r="D550" t="s">
-        <v>2082</v>
+        <v>1963</v>
       </c>
       <c r="E550" s="2" t="s">
-        <v>2083</v>
+        <v>2108</v>
       </c>
       <c r="F550" s="2" t="s">
-        <v>2084</v>
+        <v>2109</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" t="s">
-        <v>1912</v>
+        <v>2090</v>
       </c>
       <c r="B551" t="s">
-        <v>1913</v>
+        <v>2091</v>
       </c>
       <c r="C551" t="s">
-        <v>2085</v>
+        <v>2002</v>
       </c>
       <c r="D551" t="s">
-        <v>2086</v>
+        <v>2003</v>
       </c>
       <c r="E551" s="2" t="s">
-        <v>2087</v>
+        <v>2110</v>
       </c>
       <c r="F551" s="2" t="s">
-        <v>2088</v>
+        <v>2111</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" t="s">
-        <v>1912</v>
+        <v>2090</v>
       </c>
       <c r="B552" t="s">
-        <v>1913</v>
+        <v>2091</v>
       </c>
       <c r="C552" t="s">
-        <v>2089</v>
+        <v>2112</v>
       </c>
       <c r="D552" t="s">
-        <v>2090</v>
+        <v>2113</v>
       </c>
       <c r="E552" s="2" t="s">
-        <v>2091</v>
+        <v>2114</v>
       </c>
       <c r="F552" s="2" t="s">
-        <v>2092</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" t="s">
-        <v>1912</v>
+        <v>2090</v>
       </c>
       <c r="B553" t="s">
-        <v>1913</v>
+        <v>2091</v>
       </c>
       <c r="C553" t="s">
-        <v>2093</v>
+        <v>2006</v>
       </c>
       <c r="D553" t="s">
-        <v>2094</v>
+        <v>2007</v>
       </c>
       <c r="E553" s="2" t="s">
-        <v>2095</v>
+        <v>2116</v>
       </c>
       <c r="F553" s="2" t="s">
-        <v>2096</v>
+        <v>2117</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" t="s">
-        <v>1912</v>
+        <v>2090</v>
       </c>
       <c r="B554" t="s">
-        <v>1913</v>
+        <v>2091</v>
       </c>
       <c r="C554" t="s">
-        <v>2097</v>
+        <v>2118</v>
       </c>
       <c r="D554" t="s">
-        <v>2098</v>
+        <v>2119</v>
       </c>
       <c r="E554" s="2" t="s">
-        <v>2099</v>
+        <v>2120</v>
       </c>
       <c r="F554" s="2" t="s">
-        <v>2100</v>
+        <v>2121</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" t="s">
-        <v>1912</v>
+        <v>2090</v>
       </c>
       <c r="B555" t="s">
-        <v>1913</v>
+        <v>2091</v>
       </c>
       <c r="C555" t="s">
-        <v>2101</v>
+        <v>2038</v>
       </c>
       <c r="D555" t="s">
-        <v>2102</v>
+        <v>2039</v>
       </c>
       <c r="E555" s="2" t="s">
-        <v>2103</v>
+        <v>2040</v>
       </c>
       <c r="F555" s="2" t="s">
-        <v>2104</v>
+        <v>2122</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" t="s">
-        <v>1912</v>
+        <v>2090</v>
       </c>
       <c r="B556" t="s">
-        <v>1913</v>
+        <v>2091</v>
       </c>
       <c r="C556" t="s">
-        <v>2105</v>
+        <v>2042</v>
       </c>
       <c r="D556" t="s">
-        <v>2106</v>
+        <v>2043</v>
       </c>
       <c r="E556" s="2" t="s">
-        <v>2107</v>
+        <v>2044</v>
       </c>
       <c r="F556" s="2" t="s">
-        <v>2108</v>
+        <v>2123</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" t="s">
-        <v>1912</v>
+        <v>2124</v>
       </c>
       <c r="B557" t="s">
-        <v>1913</v>
+        <v>2125</v>
       </c>
       <c r="C557" t="s">
-        <v>2109</v>
+        <v>565</v>
       </c>
       <c r="D557" t="s">
-        <v>2110</v>
+        <v>566</v>
       </c>
       <c r="E557" s="2" t="s">
-        <v>2111</v>
+        <v>1804</v>
       </c>
       <c r="F557" s="2" t="s">
-        <v>2112</v>
+        <v>2126</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" t="s">
-        <v>1912</v>
+        <v>2124</v>
       </c>
       <c r="B558" t="s">
-        <v>1913</v>
+        <v>2125</v>
       </c>
       <c r="C558" t="s">
-        <v>2113</v>
+        <v>2127</v>
       </c>
       <c r="D558" t="s">
-        <v>2114</v>
+        <v>2128</v>
       </c>
       <c r="E558" s="2" t="s">
-        <v>2115</v>
+        <v>2129</v>
       </c>
       <c r="F558" s="2" t="s">
-        <v>2116</v>
+        <v>2130</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" t="s">
-        <v>1912</v>
+        <v>2124</v>
       </c>
       <c r="B559" t="s">
-        <v>1913</v>
+        <v>2125</v>
       </c>
       <c r="C559" t="s">
-        <v>2117</v>
+        <v>2131</v>
       </c>
       <c r="D559" t="s">
-        <v>2118</v>
+        <v>2132</v>
       </c>
       <c r="E559" s="2" t="s">
-        <v>2119</v>
+        <v>2133</v>
       </c>
       <c r="F559" s="2" t="s">
-        <v>2120</v>
+        <v>2134</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" t="s">
-        <v>1912</v>
+        <v>2124</v>
       </c>
       <c r="B560" t="s">
-        <v>1913</v>
+        <v>2125</v>
       </c>
       <c r="C560" t="s">
-        <v>2121</v>
+        <v>2135</v>
       </c>
       <c r="D560" t="s">
-        <v>2122</v>
+        <v>2136</v>
       </c>
       <c r="E560" s="2" t="s">
-        <v>2123</v>
+        <v>2137</v>
       </c>
       <c r="F560" s="2" t="s">
-        <v>2124</v>
+        <v>2138</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" t="s">
-        <v>1912</v>
+        <v>2124</v>
       </c>
       <c r="B561" t="s">
-        <v>1913</v>
+        <v>2125</v>
       </c>
       <c r="C561" t="s">
-        <v>2125</v>
+        <v>985</v>
       </c>
       <c r="D561" t="s">
-        <v>1031</v>
+        <v>986</v>
       </c>
       <c r="E561" s="2" t="s">
-        <v>2126</v>
+        <v>2139</v>
       </c>
       <c r="F561" s="2" t="s">
-        <v>2127</v>
+        <v>2140</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" t="s">
-        <v>2128</v>
+        <v>2124</v>
       </c>
       <c r="B562" t="s">
-        <v>2129</v>
+        <v>2125</v>
       </c>
       <c r="C562" t="s">
-        <v>2130</v>
+        <v>2141</v>
       </c>
       <c r="D562" t="s">
-        <v>2131</v>
+        <v>2142</v>
       </c>
       <c r="E562" s="2" t="s">
-        <v>2132</v>
+        <v>2143</v>
       </c>
       <c r="F562" s="2" t="s">
-        <v>2133</v>
+        <v>2144</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" t="s">
-        <v>2128</v>
+        <v>2124</v>
       </c>
       <c r="B563" t="s">
-        <v>2129</v>
+        <v>2125</v>
       </c>
       <c r="C563" t="s">
-        <v>2134</v>
+        <v>2145</v>
       </c>
       <c r="D563" t="s">
-        <v>1875</v>
+        <v>2146</v>
       </c>
       <c r="E563" s="2" t="s">
-        <v>2135</v>
+        <v>2147</v>
       </c>
       <c r="F563" s="2" t="s">
-        <v>2136</v>
+        <v>2148</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" t="s">
-        <v>2128</v>
+        <v>2124</v>
       </c>
       <c r="B564" t="s">
-        <v>2129</v>
+        <v>2125</v>
       </c>
       <c r="C564" t="s">
-        <v>2137</v>
+        <v>327</v>
       </c>
       <c r="D564" t="s">
-        <v>2138</v>
+        <v>328</v>
       </c>
       <c r="E564" s="2" t="s">
-        <v>2139</v>
+        <v>329</v>
       </c>
       <c r="F564" s="2" t="s">
-        <v>2140</v>
+        <v>2149</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" t="s">
-        <v>2128</v>
+        <v>2124</v>
       </c>
       <c r="B565" t="s">
-        <v>2129</v>
+        <v>2125</v>
       </c>
       <c r="C565" t="s">
-        <v>2141</v>
+        <v>1829</v>
       </c>
       <c r="D565" t="s">
-        <v>2141</v>
+        <v>1830</v>
       </c>
       <c r="E565" s="2" t="s">
-        <v>2142</v>
+        <v>2150</v>
       </c>
       <c r="F565" s="2" t="s">
-        <v>2143</v>
+        <v>2151</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" t="s">
-        <v>2128</v>
+        <v>2124</v>
       </c>
       <c r="B566" t="s">
-        <v>2129</v>
+        <v>2125</v>
       </c>
       <c r="C566" t="s">
-        <v>2144</v>
+        <v>2152</v>
       </c>
       <c r="D566" t="s">
-        <v>2145</v>
+        <v>2153</v>
       </c>
       <c r="E566" s="2" t="s">
-        <v>2146</v>
+        <v>2154</v>
       </c>
       <c r="F566" s="2" t="s">
-        <v>2147</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" t="s">
-        <v>2128</v>
+        <v>2124</v>
       </c>
       <c r="B567" t="s">
-        <v>2129</v>
+        <v>2125</v>
       </c>
       <c r="C567" t="s">
-        <v>2148</v>
+        <v>2156</v>
       </c>
       <c r="D567" t="s">
-        <v>2149</v>
+        <v>2157</v>
       </c>
       <c r="E567" s="2" t="s">
-        <v>2150</v>
+        <v>2158</v>
       </c>
       <c r="F567" s="2" t="s">
-        <v>2151</v>
+        <v>2159</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" t="s">
-        <v>2152</v>
+        <v>2124</v>
       </c>
       <c r="B568" t="s">
-        <v>2153</v>
+        <v>2125</v>
       </c>
       <c r="C568" t="s">
-        <v>2154</v>
+        <v>2160</v>
       </c>
       <c r="D568" t="s">
-        <v>2155</v>
+        <v>2161</v>
       </c>
       <c r="E568" s="2" t="s">
-        <v>2156</v>
+        <v>2162</v>
       </c>
       <c r="F568" s="2" t="s">
-        <v>2157</v>
+        <v>2163</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" t="s">
-        <v>2152</v>
+        <v>2124</v>
       </c>
       <c r="B569" t="s">
-        <v>2153</v>
+        <v>2125</v>
       </c>
       <c r="C569" t="s">
-        <v>1946</v>
+        <v>335</v>
       </c>
       <c r="D569" t="s">
-        <v>1947</v>
+        <v>336</v>
       </c>
       <c r="E569" s="2" t="s">
-        <v>2158</v>
+        <v>337</v>
       </c>
       <c r="F569" s="2" t="s">
-        <v>2159</v>
+        <v>2164</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" t="s">
-        <v>2152</v>
+        <v>2124</v>
       </c>
       <c r="B570" t="s">
-        <v>2153</v>
+        <v>2125</v>
       </c>
       <c r="C570" t="s">
-        <v>2160</v>
+        <v>1838</v>
       </c>
       <c r="D570" t="s">
-        <v>2161</v>
+        <v>1839</v>
       </c>
       <c r="E570" s="2" t="s">
-        <v>2162</v>
+        <v>2165</v>
       </c>
       <c r="F570" s="2" t="s">
-        <v>2163</v>
+        <v>2166</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" t="s">
-        <v>2152</v>
+        <v>2124</v>
       </c>
       <c r="B571" t="s">
-        <v>2153</v>
+        <v>2125</v>
       </c>
       <c r="C571" t="s">
-        <v>2164</v>
+        <v>2167</v>
       </c>
       <c r="D571" t="s">
-        <v>2165</v>
+        <v>2168</v>
       </c>
       <c r="E571" s="2" t="s">
-        <v>2166</v>
+        <v>2169</v>
       </c>
       <c r="F571" s="2" t="s">
-        <v>2167</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" t="s">
-        <v>2152</v>
+        <v>2124</v>
       </c>
       <c r="B572" t="s">
-        <v>2153</v>
+        <v>2125</v>
       </c>
       <c r="C572" t="s">
-        <v>1995</v>
+        <v>339</v>
       </c>
       <c r="D572" t="s">
-        <v>1996</v>
+        <v>340</v>
       </c>
       <c r="E572" s="2" t="s">
-        <v>2168</v>
+        <v>341</v>
       </c>
       <c r="F572" s="2" t="s">
-        <v>2169</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" t="s">
-        <v>2152</v>
+        <v>2124</v>
       </c>
       <c r="B573" t="s">
-        <v>2153</v>
+        <v>2125</v>
       </c>
       <c r="C573" t="s">
-        <v>2015</v>
+        <v>954</v>
       </c>
       <c r="D573" t="s">
-        <v>2016</v>
+        <v>955</v>
       </c>
       <c r="E573" s="2" t="s">
-        <v>2170</v>
+        <v>1263</v>
       </c>
       <c r="F573" s="2" t="s">
-        <v>2171</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" t="s">
-        <v>2152</v>
+        <v>2124</v>
       </c>
       <c r="B574" t="s">
-        <v>2153</v>
+        <v>2125</v>
       </c>
       <c r="C574" t="s">
-        <v>2055</v>
+        <v>958</v>
       </c>
       <c r="D574" t="s">
-        <v>2056</v>
+        <v>959</v>
       </c>
       <c r="E574" s="2" t="s">
-        <v>2172</v>
+        <v>2173</v>
       </c>
       <c r="F574" s="2" t="s">
-        <v>2173</v>
+        <v>2174</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" t="s">
-        <v>2152</v>
+        <v>2124</v>
       </c>
       <c r="B575" t="s">
-        <v>2153</v>
+        <v>2125</v>
       </c>
       <c r="C575" t="s">
-        <v>2174</v>
+        <v>347</v>
       </c>
       <c r="D575" t="s">
+        <v>348</v>
+      </c>
+      <c r="E575" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="F575" s="2" t="s">
         <v>2175</v>
-      </c>
-[...4 lines deleted...]
-        <v>2177</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" t="s">
-        <v>2152</v>
+        <v>2124</v>
       </c>
       <c r="B576" t="s">
-        <v>2153</v>
+        <v>2125</v>
       </c>
       <c r="C576" t="s">
-        <v>2059</v>
+        <v>2176</v>
       </c>
       <c r="D576" t="s">
-        <v>2060</v>
+        <v>2177</v>
       </c>
       <c r="E576" s="2" t="s">
         <v>2178</v>
       </c>
       <c r="F576" s="2" t="s">
         <v>2179</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" t="s">
-        <v>2152</v>
+        <v>2124</v>
       </c>
       <c r="B577" t="s">
-        <v>2153</v>
+        <v>2125</v>
       </c>
       <c r="C577" t="s">
+        <v>355</v>
+      </c>
+      <c r="D577" t="s">
+        <v>356</v>
+      </c>
+      <c r="E577" s="2" t="s">
+        <v>357</v>
+      </c>
+      <c r="F577" s="2" t="s">
         <v>2180</v>
-      </c>
-[...7 lines deleted...]
-        <v>2183</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" t="s">
-        <v>2152</v>
+        <v>2181</v>
       </c>
       <c r="B578" t="s">
-        <v>2153</v>
+        <v>2182</v>
       </c>
       <c r="C578" t="s">
-        <v>2093</v>
+        <v>2183</v>
       </c>
       <c r="D578" t="s">
-        <v>2094</v>
+        <v>2184</v>
       </c>
       <c r="E578" s="2" t="s">
-        <v>2095</v>
+        <v>2185</v>
       </c>
       <c r="F578" s="2" t="s">
-        <v>2184</v>
+        <v>2186</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" t="s">
-        <v>2152</v>
+        <v>2181</v>
       </c>
       <c r="B579" t="s">
-        <v>2153</v>
+        <v>2182</v>
       </c>
       <c r="C579" t="s">
-        <v>2097</v>
+        <v>2187</v>
       </c>
       <c r="D579" t="s">
-        <v>2098</v>
+        <v>2188</v>
       </c>
       <c r="E579" s="2" t="s">
-        <v>2099</v>
+        <v>2189</v>
       </c>
       <c r="F579" s="2" t="s">
-        <v>2185</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" t="s">
-        <v>2186</v>
+        <v>2181</v>
       </c>
       <c r="B580" t="s">
-        <v>2187</v>
+        <v>2182</v>
       </c>
       <c r="C580" t="s">
-        <v>575</v>
+        <v>2191</v>
       </c>
       <c r="D580" t="s">
-        <v>576</v>
+        <v>2192</v>
       </c>
       <c r="E580" s="2" t="s">
-        <v>2188</v>
+        <v>2193</v>
       </c>
       <c r="F580" s="2" t="s">
-        <v>2189</v>
+        <v>2194</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" t="s">
-        <v>2186</v>
+        <v>2181</v>
       </c>
       <c r="B581" t="s">
-        <v>2187</v>
+        <v>2182</v>
       </c>
       <c r="C581" t="s">
-        <v>587</v>
+        <v>2195</v>
       </c>
       <c r="D581" t="s">
-        <v>588</v>
+        <v>2196</v>
       </c>
       <c r="E581" s="2" t="s">
-        <v>1847</v>
+        <v>2197</v>
       </c>
       <c r="F581" s="2" t="s">
-        <v>2190</v>
+        <v>2198</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" t="s">
-        <v>2186</v>
+        <v>2181</v>
       </c>
       <c r="B582" t="s">
-        <v>2187</v>
+        <v>2182</v>
       </c>
       <c r="C582" t="s">
-        <v>2191</v>
+        <v>2199</v>
       </c>
       <c r="D582" t="s">
-        <v>2192</v>
+        <v>2200</v>
       </c>
       <c r="E582" s="2" t="s">
-        <v>2193</v>
+        <v>2201</v>
       </c>
       <c r="F582" s="2" t="s">
-        <v>2194</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" t="s">
-        <v>2186</v>
+        <v>2181</v>
       </c>
       <c r="B583" t="s">
-        <v>2187</v>
+        <v>2182</v>
       </c>
       <c r="C583" t="s">
-        <v>2195</v>
+        <v>2203</v>
       </c>
       <c r="D583" t="s">
-        <v>2196</v>
+        <v>2204</v>
       </c>
       <c r="E583" s="2" t="s">
-        <v>2197</v>
+        <v>2205</v>
       </c>
       <c r="F583" s="2" t="s">
-        <v>2198</v>
+        <v>2206</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" t="s">
-        <v>2186</v>
+        <v>2181</v>
       </c>
       <c r="B584" t="s">
-        <v>2187</v>
+        <v>2182</v>
       </c>
       <c r="C584" t="s">
-        <v>2199</v>
+        <v>2207</v>
       </c>
       <c r="D584" t="s">
-        <v>2200</v>
+        <v>2208</v>
       </c>
       <c r="E584" s="2" t="s">
-        <v>2201</v>
+        <v>2209</v>
       </c>
       <c r="F584" s="2" t="s">
-        <v>2202</v>
+        <v>2210</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" t="s">
-        <v>2186</v>
+        <v>2181</v>
       </c>
       <c r="B585" t="s">
-        <v>2187</v>
+        <v>2182</v>
       </c>
       <c r="C585" t="s">
-        <v>1016</v>
+        <v>2211</v>
       </c>
       <c r="D585" t="s">
-        <v>1017</v>
+        <v>2212</v>
       </c>
       <c r="E585" s="2" t="s">
-        <v>2203</v>
+        <v>2213</v>
       </c>
       <c r="F585" s="2" t="s">
-        <v>2204</v>
+        <v>2214</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" t="s">
-        <v>2186</v>
+        <v>2181</v>
       </c>
       <c r="B586" t="s">
-        <v>2187</v>
+        <v>2182</v>
       </c>
       <c r="C586" t="s">
-        <v>346</v>
+        <v>2215</v>
       </c>
       <c r="D586" t="s">
-        <v>347</v>
+        <v>2216</v>
       </c>
       <c r="E586" s="2" t="s">
-        <v>2205</v>
+        <v>2217</v>
       </c>
       <c r="F586" s="2" t="s">
-        <v>2206</v>
+        <v>2218</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" t="s">
-        <v>2186</v>
+        <v>2181</v>
       </c>
       <c r="B587" t="s">
-        <v>2187</v>
+        <v>2182</v>
       </c>
       <c r="C587" t="s">
-        <v>2207</v>
+        <v>2219</v>
       </c>
       <c r="D587" t="s">
-        <v>2208</v>
+        <v>2220</v>
       </c>
       <c r="E587" s="2" t="s">
-        <v>2209</v>
+        <v>2221</v>
       </c>
       <c r="F587" s="2" t="s">
-        <v>2210</v>
+        <v>2222</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" t="s">
-        <v>2186</v>
+        <v>2181</v>
       </c>
       <c r="B588" t="s">
-        <v>2187</v>
+        <v>2182</v>
       </c>
       <c r="C588" t="s">
-        <v>350</v>
+        <v>2223</v>
       </c>
       <c r="D588" t="s">
-        <v>351</v>
+        <v>2223</v>
       </c>
       <c r="E588" s="2" t="s">
-        <v>352</v>
+        <v>2224</v>
       </c>
       <c r="F588" s="2" t="s">
-        <v>2211</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" t="s">
-        <v>2186</v>
+        <v>2181</v>
       </c>
       <c r="B589" t="s">
-        <v>2187</v>
+        <v>2182</v>
       </c>
       <c r="C589" t="s">
-        <v>1874</v>
+        <v>2226</v>
       </c>
       <c r="D589" t="s">
-        <v>1875</v>
+        <v>2227</v>
       </c>
       <c r="E589" s="2" t="s">
-        <v>2212</v>
+        <v>2228</v>
       </c>
       <c r="F589" s="2" t="s">
-        <v>2213</v>
+        <v>2229</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" t="s">
-        <v>2186</v>
+        <v>2181</v>
       </c>
       <c r="B590" t="s">
-        <v>2187</v>
+        <v>2182</v>
       </c>
       <c r="C590" t="s">
-        <v>2214</v>
+        <v>65</v>
       </c>
       <c r="D590" t="s">
-        <v>2215</v>
+        <v>2230</v>
       </c>
       <c r="E590" s="2" t="s">
-        <v>2216</v>
+        <v>2231</v>
       </c>
       <c r="F590" s="2" t="s">
-        <v>2217</v>
+        <v>2232</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" t="s">
-        <v>2186</v>
+        <v>2181</v>
       </c>
       <c r="B591" t="s">
-        <v>2187</v>
+        <v>2182</v>
       </c>
       <c r="C591" t="s">
-        <v>1882</v>
+        <v>2233</v>
       </c>
       <c r="D591" t="s">
-        <v>1883</v>
+        <v>2234</v>
       </c>
       <c r="E591" s="2" t="s">
-        <v>2218</v>
+        <v>2235</v>
       </c>
       <c r="F591" s="2" t="s">
-        <v>2219</v>
+        <v>2236</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" t="s">
-        <v>2186</v>
+        <v>2181</v>
       </c>
       <c r="B592" t="s">
-        <v>2187</v>
+        <v>2182</v>
       </c>
       <c r="C592" t="s">
-        <v>2220</v>
+        <v>2237</v>
       </c>
       <c r="D592" t="s">
-        <v>2221</v>
+        <v>2238</v>
       </c>
       <c r="E592" s="2" t="s">
-        <v>2222</v>
+        <v>2239</v>
       </c>
       <c r="F592" s="2" t="s">
-        <v>2223</v>
+        <v>2240</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" t="s">
-        <v>2186</v>
+        <v>2181</v>
       </c>
       <c r="B593" t="s">
-        <v>2187</v>
+        <v>2182</v>
       </c>
       <c r="C593" t="s">
-        <v>358</v>
+        <v>2241</v>
       </c>
       <c r="D593" t="s">
-        <v>359</v>
+        <v>2242</v>
       </c>
       <c r="E593" s="2" t="s">
-        <v>360</v>
+        <v>2243</v>
       </c>
       <c r="F593" s="2" t="s">
-        <v>2224</v>
+        <v>2244</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" t="s">
-        <v>2186</v>
+        <v>2181</v>
       </c>
       <c r="B594" t="s">
-        <v>2187</v>
+        <v>2182</v>
       </c>
       <c r="C594" t="s">
-        <v>296</v>
+        <v>2245</v>
       </c>
       <c r="D594" t="s">
-        <v>297</v>
+        <v>716</v>
       </c>
       <c r="E594" s="2" t="s">
-        <v>2225</v>
+        <v>2246</v>
       </c>
       <c r="F594" s="2" t="s">
-        <v>2226</v>
+        <v>2247</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" t="s">
-        <v>2186</v>
+        <v>2248</v>
       </c>
       <c r="B595" t="s">
-        <v>2187</v>
+        <v>2249</v>
       </c>
       <c r="C595" t="s">
-        <v>1889</v>
+        <v>2250</v>
       </c>
       <c r="D595" t="s">
-        <v>1890</v>
+        <v>2251</v>
       </c>
       <c r="E595" s="2" t="s">
-        <v>2227</v>
+        <v>2252</v>
       </c>
       <c r="F595" s="2" t="s">
-        <v>2228</v>
+        <v>2253</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" t="s">
-        <v>2186</v>
+        <v>2248</v>
       </c>
       <c r="B596" t="s">
-        <v>2187</v>
+        <v>2249</v>
       </c>
       <c r="C596" t="s">
-        <v>2229</v>
+        <v>2254</v>
       </c>
       <c r="D596" t="s">
-        <v>2230</v>
+        <v>2255</v>
       </c>
       <c r="E596" s="2" t="s">
-        <v>2231</v>
+        <v>2256</v>
       </c>
       <c r="F596" s="2" t="s">
-        <v>2232</v>
+        <v>2257</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" t="s">
-        <v>2186</v>
+        <v>2248</v>
       </c>
       <c r="B597" t="s">
-        <v>2187</v>
+        <v>2249</v>
       </c>
       <c r="C597" t="s">
-        <v>362</v>
+        <v>339</v>
       </c>
       <c r="D597" t="s">
-        <v>363</v>
+        <v>340</v>
       </c>
       <c r="E597" s="2" t="s">
-        <v>364</v>
+        <v>2258</v>
       </c>
       <c r="F597" s="2" t="s">
-        <v>2233</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" t="s">
-        <v>2186</v>
+        <v>2248</v>
       </c>
       <c r="B598" t="s">
-        <v>2187</v>
+        <v>2249</v>
       </c>
       <c r="C598" t="s">
-        <v>985</v>
+        <v>2260</v>
       </c>
       <c r="D598" t="s">
-        <v>986</v>
+        <v>2261</v>
       </c>
       <c r="E598" s="2" t="s">
-        <v>1296</v>
+        <v>2262</v>
       </c>
       <c r="F598" s="2" t="s">
-        <v>2234</v>
+        <v>2263</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" t="s">
-        <v>2186</v>
+        <v>2264</v>
       </c>
       <c r="B599" t="s">
-        <v>2187</v>
+        <v>2265</v>
       </c>
       <c r="C599" t="s">
-        <v>989</v>
+        <v>2266</v>
       </c>
       <c r="D599" t="s">
-        <v>990</v>
+        <v>2267</v>
       </c>
       <c r="E599" s="2" t="s">
-        <v>2235</v>
+        <v>2268</v>
       </c>
       <c r="F599" s="2" t="s">
-        <v>2236</v>
+        <v>2269</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" t="s">
-        <v>2186</v>
+        <v>2264</v>
       </c>
       <c r="B600" t="s">
-        <v>2187</v>
+        <v>2265</v>
       </c>
       <c r="C600" t="s">
-        <v>370</v>
+        <v>2270</v>
       </c>
       <c r="D600" t="s">
-        <v>371</v>
+        <v>2271</v>
       </c>
       <c r="E600" s="2" t="s">
-        <v>372</v>
+        <v>2272</v>
       </c>
       <c r="F600" s="2" t="s">
-        <v>2237</v>
+        <v>2273</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" t="s">
-        <v>2186</v>
+        <v>2264</v>
       </c>
       <c r="B601" t="s">
-        <v>2187</v>
+        <v>2265</v>
       </c>
       <c r="C601" t="s">
-        <v>2238</v>
+        <v>2274</v>
       </c>
       <c r="D601" t="s">
-        <v>2239</v>
+        <v>2275</v>
       </c>
       <c r="E601" s="2" t="s">
-        <v>2240</v>
+        <v>2276</v>
       </c>
       <c r="F601" s="2" t="s">
-        <v>2241</v>
+        <v>2277</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" t="s">
-        <v>2186</v>
+        <v>2264</v>
       </c>
       <c r="B602" t="s">
-        <v>2187</v>
+        <v>2265</v>
       </c>
       <c r="C602" t="s">
-        <v>378</v>
+        <v>2278</v>
       </c>
       <c r="D602" t="s">
-        <v>379</v>
+        <v>2279</v>
       </c>
       <c r="E602" s="2" t="s">
-        <v>380</v>
+        <v>2280</v>
       </c>
       <c r="F602" s="2" t="s">
-        <v>2242</v>
+        <v>2281</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" t="s">
-        <v>2243</v>
+        <v>2264</v>
       </c>
       <c r="B603" t="s">
-        <v>2244</v>
+        <v>2265</v>
       </c>
       <c r="C603" t="s">
-        <v>2245</v>
+        <v>2282</v>
       </c>
       <c r="D603" t="s">
-        <v>2246</v>
+        <v>2283</v>
       </c>
       <c r="E603" s="2" t="s">
-        <v>2247</v>
+        <v>2284</v>
       </c>
       <c r="F603" s="2" t="s">
-        <v>2248</v>
+        <v>2285</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" t="s">
-        <v>2243</v>
+        <v>2264</v>
       </c>
       <c r="B604" t="s">
-        <v>2244</v>
+        <v>2265</v>
       </c>
       <c r="C604" t="s">
-        <v>2249</v>
+        <v>2286</v>
       </c>
       <c r="D604" t="s">
-        <v>2250</v>
+        <v>2287</v>
       </c>
       <c r="E604" s="2" t="s">
-        <v>2251</v>
+        <v>2288</v>
       </c>
       <c r="F604" s="2" t="s">
-        <v>2252</v>
+        <v>2289</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" t="s">
-        <v>2243</v>
+        <v>2264</v>
       </c>
       <c r="B605" t="s">
-        <v>2244</v>
+        <v>2265</v>
       </c>
       <c r="C605" t="s">
-        <v>2253</v>
+        <v>2290</v>
       </c>
       <c r="D605" t="s">
-        <v>2254</v>
+        <v>2291</v>
       </c>
       <c r="E605" s="2" t="s">
-        <v>2255</v>
+        <v>2292</v>
       </c>
       <c r="F605" s="2" t="s">
-        <v>2256</v>
+        <v>2293</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" t="s">
-        <v>2243</v>
+        <v>2264</v>
       </c>
       <c r="B606" t="s">
-        <v>2244</v>
+        <v>2265</v>
       </c>
       <c r="C606" t="s">
-        <v>2257</v>
+        <v>2294</v>
       </c>
       <c r="D606" t="s">
-        <v>2258</v>
+        <v>2295</v>
       </c>
       <c r="E606" s="2" t="s">
-        <v>2259</v>
+        <v>2296</v>
       </c>
       <c r="F606" s="2" t="s">
-        <v>2260</v>
+        <v>2297</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" t="s">
-        <v>2243</v>
+        <v>2264</v>
       </c>
       <c r="B607" t="s">
-        <v>2244</v>
+        <v>2265</v>
       </c>
       <c r="C607" t="s">
-        <v>2261</v>
+        <v>2298</v>
       </c>
       <c r="D607" t="s">
-        <v>2262</v>
+        <v>2299</v>
       </c>
       <c r="E607" s="2" t="s">
-        <v>2263</v>
+        <v>2300</v>
       </c>
       <c r="F607" s="2" t="s">
-        <v>2264</v>
+        <v>2301</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" t="s">
-        <v>2243</v>
+        <v>2264</v>
       </c>
       <c r="B608" t="s">
-        <v>2244</v>
+        <v>2265</v>
       </c>
       <c r="C608" t="s">
-        <v>2265</v>
+        <v>2302</v>
       </c>
       <c r="D608" t="s">
-        <v>2266</v>
+        <v>2303</v>
       </c>
       <c r="E608" s="2" t="s">
-        <v>2267</v>
+        <v>2304</v>
       </c>
       <c r="F608" s="2" t="s">
-        <v>2268</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" t="s">
-        <v>2243</v>
+        <v>2306</v>
       </c>
       <c r="B609" t="s">
-        <v>2244</v>
+        <v>2307</v>
       </c>
       <c r="C609" t="s">
-        <v>2269</v>
+        <v>2308</v>
       </c>
       <c r="D609" t="s">
-        <v>2270</v>
+        <v>2309</v>
       </c>
       <c r="E609" s="2" t="s">
-        <v>2271</v>
+        <v>2310</v>
       </c>
       <c r="F609" s="2" t="s">
-        <v>2272</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" t="s">
-        <v>2243</v>
+        <v>2306</v>
       </c>
       <c r="B610" t="s">
-        <v>2244</v>
+        <v>2307</v>
       </c>
       <c r="C610" t="s">
-        <v>2273</v>
+        <v>2312</v>
       </c>
       <c r="D610" t="s">
-        <v>2274</v>
+        <v>2313</v>
       </c>
       <c r="E610" s="2" t="s">
-        <v>2275</v>
+        <v>2314</v>
       </c>
       <c r="F610" s="2" t="s">
-        <v>2276</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="611" spans="1:6">
       <c r="A611" t="s">
-        <v>2243</v>
+        <v>2306</v>
       </c>
       <c r="B611" t="s">
-        <v>2244</v>
+        <v>2307</v>
       </c>
       <c r="C611" t="s">
-        <v>2277</v>
+        <v>2316</v>
       </c>
       <c r="D611" t="s">
-        <v>2278</v>
+        <v>2317</v>
       </c>
       <c r="E611" s="2" t="s">
-        <v>2279</v>
+        <v>2318</v>
       </c>
       <c r="F611" s="2" t="s">
-        <v>2280</v>
+        <v>2319</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" t="s">
-        <v>2243</v>
+        <v>2306</v>
       </c>
       <c r="B612" t="s">
-        <v>2244</v>
+        <v>2307</v>
       </c>
       <c r="C612" t="s">
-        <v>2281</v>
+        <v>2320</v>
       </c>
       <c r="D612" t="s">
-        <v>2282</v>
+        <v>2321</v>
       </c>
       <c r="E612" s="2" t="s">
-        <v>2283</v>
+        <v>2322</v>
       </c>
       <c r="F612" s="2" t="s">
-        <v>2284</v>
+        <v>2323</v>
       </c>
     </row>
     <row r="613" spans="1:6">
       <c r="A613" t="s">
-        <v>2243</v>
+        <v>2306</v>
       </c>
       <c r="B613" t="s">
-        <v>2244</v>
+        <v>2307</v>
       </c>
       <c r="C613" t="s">
-        <v>2285</v>
+        <v>2324</v>
       </c>
       <c r="D613" t="s">
-        <v>2285</v>
+        <v>2325</v>
       </c>
       <c r="E613" s="2" t="s">
-        <v>2286</v>
+        <v>2326</v>
       </c>
       <c r="F613" s="2" t="s">
-        <v>2287</v>
+        <v>2327</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" t="s">
-        <v>2243</v>
+        <v>2306</v>
       </c>
       <c r="B614" t="s">
-        <v>2244</v>
+        <v>2307</v>
       </c>
       <c r="C614" t="s">
-        <v>2288</v>
+        <v>2328</v>
       </c>
       <c r="D614" t="s">
-        <v>2289</v>
+        <v>2329</v>
       </c>
       <c r="E614" s="2" t="s">
-        <v>2290</v>
+        <v>2330</v>
       </c>
       <c r="F614" s="2" t="s">
-        <v>2291</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" t="s">
-        <v>2243</v>
+        <v>2306</v>
       </c>
       <c r="B615" t="s">
-        <v>2244</v>
+        <v>2307</v>
       </c>
       <c r="C615" t="s">
-        <v>65</v>
+        <v>2332</v>
       </c>
       <c r="D615" t="s">
-        <v>2292</v>
+        <v>2333</v>
       </c>
       <c r="E615" s="2" t="s">
-        <v>2293</v>
+        <v>2334</v>
       </c>
       <c r="F615" s="2" t="s">
-        <v>2294</v>
+        <v>2335</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" t="s">
-        <v>2243</v>
+        <v>2306</v>
       </c>
       <c r="B616" t="s">
-        <v>2244</v>
+        <v>2307</v>
       </c>
       <c r="C616" t="s">
-        <v>2295</v>
+        <v>2336</v>
       </c>
       <c r="D616" t="s">
-        <v>2296</v>
+        <v>2337</v>
       </c>
       <c r="E616" s="2" t="s">
-        <v>2297</v>
+        <v>2338</v>
       </c>
       <c r="F616" s="2" t="s">
-        <v>2298</v>
+        <v>2339</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" t="s">
-        <v>2243</v>
+        <v>2306</v>
       </c>
       <c r="B617" t="s">
-        <v>2244</v>
+        <v>2307</v>
       </c>
       <c r="C617" t="s">
-        <v>2299</v>
+        <v>2340</v>
       </c>
       <c r="D617" t="s">
-        <v>2300</v>
+        <v>2341</v>
       </c>
       <c r="E617" s="2" t="s">
-        <v>2301</v>
+        <v>2342</v>
       </c>
       <c r="F617" s="2" t="s">
-        <v>2302</v>
+        <v>2343</v>
       </c>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" t="s">
-        <v>2243</v>
+        <v>2306</v>
       </c>
       <c r="B618" t="s">
-        <v>2244</v>
+        <v>2307</v>
       </c>
       <c r="C618" t="s">
-        <v>2303</v>
+        <v>2344</v>
       </c>
       <c r="D618" t="s">
-        <v>2304</v>
+        <v>2345</v>
       </c>
       <c r="E618" s="2" t="s">
-        <v>2305</v>
+        <v>2346</v>
       </c>
       <c r="F618" s="2" t="s">
-        <v>2306</v>
+        <v>2347</v>
       </c>
     </row>
     <row r="619" spans="1:6">
       <c r="A619" t="s">
-        <v>2243</v>
+        <v>2306</v>
       </c>
       <c r="B619" t="s">
-        <v>2244</v>
+        <v>2307</v>
       </c>
       <c r="C619" t="s">
-        <v>2307</v>
+        <v>2348</v>
       </c>
       <c r="D619" t="s">
-        <v>746</v>
+        <v>2349</v>
       </c>
       <c r="E619" s="2" t="s">
-        <v>2308</v>
+        <v>2350</v>
       </c>
       <c r="F619" s="2" t="s">
-        <v>2309</v>
+        <v>2351</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" t="s">
-        <v>2310</v>
+        <v>2306</v>
       </c>
       <c r="B620" t="s">
-        <v>2311</v>
+        <v>2307</v>
       </c>
       <c r="C620" t="s">
-        <v>2312</v>
+        <v>2352</v>
       </c>
       <c r="D620" t="s">
-        <v>2313</v>
+        <v>2353</v>
       </c>
       <c r="E620" s="2" t="s">
-        <v>2314</v>
+        <v>2354</v>
       </c>
       <c r="F620" s="2" t="s">
-        <v>2315</v>
+        <v>2355</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" t="s">
-        <v>2310</v>
+        <v>2306</v>
       </c>
       <c r="B621" t="s">
-        <v>2311</v>
+        <v>2307</v>
       </c>
       <c r="C621" t="s">
-        <v>2316</v>
+        <v>593</v>
       </c>
       <c r="D621" t="s">
-        <v>2317</v>
+        <v>594</v>
       </c>
       <c r="E621" s="2" t="s">
-        <v>2318</v>
+        <v>2356</v>
       </c>
       <c r="F621" s="2" t="s">
-        <v>2319</v>
+        <v>2357</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" t="s">
-        <v>2310</v>
+        <v>2306</v>
       </c>
       <c r="B622" t="s">
-        <v>2311</v>
+        <v>2307</v>
       </c>
       <c r="C622" t="s">
-        <v>362</v>
+        <v>2358</v>
       </c>
       <c r="D622" t="s">
-        <v>363</v>
+        <v>2359</v>
       </c>
       <c r="E622" s="2" t="s">
-        <v>2320</v>
+        <v>2360</v>
       </c>
       <c r="F622" s="2" t="s">
-        <v>2321</v>
+        <v>2361</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" t="s">
-        <v>2310</v>
+        <v>2306</v>
       </c>
       <c r="B623" t="s">
-        <v>2311</v>
+        <v>2307</v>
       </c>
       <c r="C623" t="s">
-        <v>2322</v>
+        <v>2362</v>
       </c>
       <c r="D623" t="s">
-        <v>2323</v>
+        <v>2363</v>
       </c>
       <c r="E623" s="2" t="s">
-        <v>2324</v>
+        <v>2364</v>
       </c>
       <c r="F623" s="2" t="s">
-        <v>2325</v>
+        <v>2365</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" t="s">
-        <v>2326</v>
+        <v>2306</v>
       </c>
       <c r="B624" t="s">
-        <v>2327</v>
+        <v>2307</v>
       </c>
       <c r="C624" t="s">
-        <v>2328</v>
+        <v>2366</v>
       </c>
       <c r="D624" t="s">
-        <v>2329</v>
+        <v>2367</v>
       </c>
       <c r="E624" s="2" t="s">
-        <v>2330</v>
+        <v>2368</v>
       </c>
       <c r="F624" s="2" t="s">
-        <v>2331</v>
+        <v>2369</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" t="s">
-        <v>2326</v>
+        <v>2306</v>
       </c>
       <c r="B625" t="s">
-        <v>2327</v>
+        <v>2307</v>
       </c>
       <c r="C625" t="s">
-        <v>2332</v>
+        <v>2370</v>
       </c>
       <c r="D625" t="s">
-        <v>2333</v>
+        <v>2371</v>
       </c>
       <c r="E625" s="2" t="s">
-        <v>2334</v>
+        <v>2372</v>
       </c>
       <c r="F625" s="2" t="s">
-        <v>2335</v>
+        <v>2373</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" t="s">
-        <v>2326</v>
+        <v>2306</v>
       </c>
       <c r="B626" t="s">
-        <v>2327</v>
+        <v>2307</v>
       </c>
       <c r="C626" t="s">
-        <v>2336</v>
+        <v>2374</v>
       </c>
       <c r="D626" t="s">
-        <v>2337</v>
+        <v>2375</v>
       </c>
       <c r="E626" s="2" t="s">
-        <v>2338</v>
+        <v>2376</v>
       </c>
       <c r="F626" s="2" t="s">
-        <v>2339</v>
+        <v>2377</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" t="s">
-        <v>2326</v>
+        <v>2306</v>
       </c>
       <c r="B627" t="s">
-        <v>2327</v>
+        <v>2307</v>
       </c>
       <c r="C627" t="s">
-        <v>2340</v>
+        <v>2378</v>
       </c>
       <c r="D627" t="s">
-        <v>2341</v>
+        <v>2379</v>
       </c>
       <c r="E627" s="2" t="s">
-        <v>2342</v>
+        <v>2380</v>
       </c>
       <c r="F627" s="2" t="s">
-        <v>2343</v>
+        <v>2381</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" t="s">
-        <v>2326</v>
+        <v>2382</v>
       </c>
       <c r="B628" t="s">
-        <v>2327</v>
+        <v>2383</v>
       </c>
       <c r="C628" t="s">
-        <v>2344</v>
+        <v>2384</v>
       </c>
       <c r="D628" t="s">
-        <v>2345</v>
+        <v>2385</v>
       </c>
       <c r="E628" s="2" t="s">
-        <v>2346</v>
+        <v>2386</v>
       </c>
       <c r="F628" s="2" t="s">
-        <v>2347</v>
+        <v>2387</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="A629" t="s">
-        <v>2326</v>
+        <v>2382</v>
       </c>
       <c r="B629" t="s">
-        <v>2327</v>
+        <v>2383</v>
       </c>
       <c r="C629" t="s">
-        <v>2348</v>
+        <v>2388</v>
       </c>
       <c r="D629" t="s">
-        <v>2349</v>
+        <v>2389</v>
       </c>
       <c r="E629" s="2" t="s">
-        <v>2350</v>
+        <v>2390</v>
       </c>
       <c r="F629" s="2" t="s">
-        <v>2351</v>
+        <v>2391</v>
       </c>
     </row>
     <row r="630" spans="1:6">
       <c r="A630" t="s">
-        <v>2326</v>
+        <v>2382</v>
       </c>
       <c r="B630" t="s">
-        <v>2327</v>
+        <v>2383</v>
       </c>
       <c r="C630" t="s">
-        <v>2352</v>
+        <v>335</v>
       </c>
       <c r="D630" t="s">
-        <v>2353</v>
+        <v>336</v>
       </c>
       <c r="E630" s="2" t="s">
-        <v>2354</v>
+        <v>337</v>
       </c>
       <c r="F630" s="2" t="s">
-        <v>2355</v>
+        <v>2392</v>
       </c>
     </row>
     <row r="631" spans="1:6">
       <c r="A631" t="s">
-        <v>2326</v>
+        <v>2382</v>
       </c>
       <c r="B631" t="s">
-        <v>2327</v>
+        <v>2383</v>
       </c>
       <c r="C631" t="s">
-        <v>2356</v>
+        <v>1698</v>
       </c>
       <c r="D631" t="s">
-        <v>2357</v>
+        <v>1699</v>
       </c>
       <c r="E631" s="2" t="s">
-        <v>2358</v>
+        <v>2393</v>
       </c>
       <c r="F631" s="2" t="s">
-        <v>2359</v>
+        <v>2394</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" t="s">
-        <v>2326</v>
+        <v>2382</v>
       </c>
       <c r="B632" t="s">
-        <v>2327</v>
+        <v>2383</v>
       </c>
       <c r="C632" t="s">
-        <v>2360</v>
+        <v>2395</v>
       </c>
       <c r="D632" t="s">
-        <v>2361</v>
+        <v>2396</v>
       </c>
       <c r="E632" s="2" t="s">
-        <v>2362</v>
+        <v>2397</v>
       </c>
       <c r="F632" s="2" t="s">
-        <v>2363</v>
+        <v>2398</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" t="s">
-        <v>2326</v>
+        <v>2399</v>
       </c>
       <c r="B633" t="s">
-        <v>2327</v>
+        <v>2400</v>
       </c>
       <c r="C633" t="s">
-        <v>2364</v>
+        <v>2401</v>
       </c>
       <c r="D633" t="s">
-        <v>2365</v>
+        <v>2402</v>
       </c>
       <c r="E633" s="2" t="s">
-        <v>2366</v>
+        <v>2403</v>
       </c>
       <c r="F633" s="2" t="s">
-        <v>2367</v>
+        <v>2404</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" t="s">
-        <v>2368</v>
+        <v>2399</v>
       </c>
       <c r="B634" t="s">
-        <v>2369</v>
+        <v>2400</v>
       </c>
       <c r="C634" t="s">
-        <v>2370</v>
+        <v>2405</v>
       </c>
       <c r="D634" t="s">
-        <v>2371</v>
+        <v>2406</v>
       </c>
       <c r="E634" s="2" t="s">
-        <v>2372</v>
+        <v>2407</v>
       </c>
       <c r="F634" s="2" t="s">
-        <v>2373</v>
+        <v>2408</v>
       </c>
     </row>
     <row r="635" spans="1:6">
       <c r="A635" t="s">
-        <v>2368</v>
+        <v>2399</v>
       </c>
       <c r="B635" t="s">
-        <v>2369</v>
+        <v>2400</v>
       </c>
       <c r="C635" t="s">
-        <v>2374</v>
+        <v>2409</v>
       </c>
       <c r="D635" t="s">
-        <v>2375</v>
+        <v>2410</v>
       </c>
       <c r="E635" s="2" t="s">
-        <v>2376</v>
+        <v>2411</v>
       </c>
       <c r="F635" s="2" t="s">
-        <v>2377</v>
+        <v>2412</v>
       </c>
     </row>
     <row r="636" spans="1:6">
       <c r="A636" t="s">
-        <v>2368</v>
+        <v>2399</v>
       </c>
       <c r="B636" t="s">
-        <v>2369</v>
+        <v>2400</v>
       </c>
       <c r="C636" t="s">
-        <v>2378</v>
+        <v>2413</v>
       </c>
       <c r="D636" t="s">
-        <v>2379</v>
+        <v>2414</v>
       </c>
       <c r="E636" s="2" t="s">
-        <v>2380</v>
+        <v>2415</v>
       </c>
       <c r="F636" s="2" t="s">
-        <v>2381</v>
+        <v>2416</v>
       </c>
     </row>
     <row r="637" spans="1:6">
       <c r="A637" t="s">
-        <v>2368</v>
+        <v>2399</v>
       </c>
       <c r="B637" t="s">
-        <v>2369</v>
+        <v>2400</v>
       </c>
       <c r="C637" t="s">
-        <v>2382</v>
+        <v>2417</v>
       </c>
       <c r="D637" t="s">
-        <v>2383</v>
+        <v>2418</v>
       </c>
       <c r="E637" s="2" t="s">
-        <v>2384</v>
+        <v>2419</v>
       </c>
       <c r="F637" s="2" t="s">
-        <v>2385</v>
+        <v>2420</v>
       </c>
     </row>
     <row r="638" spans="1:6">
       <c r="A638" t="s">
-        <v>2368</v>
+        <v>2399</v>
       </c>
       <c r="B638" t="s">
-        <v>2369</v>
+        <v>2400</v>
       </c>
       <c r="C638" t="s">
-        <v>2386</v>
+        <v>2421</v>
       </c>
       <c r="D638" t="s">
-        <v>2387</v>
+        <v>2422</v>
       </c>
       <c r="E638" s="2" t="s">
-        <v>2388</v>
+        <v>2423</v>
       </c>
       <c r="F638" s="2" t="s">
-        <v>2389</v>
+        <v>2424</v>
       </c>
     </row>
     <row r="639" spans="1:6">
       <c r="A639" t="s">
-        <v>2368</v>
+        <v>2399</v>
       </c>
       <c r="B639" t="s">
-        <v>2369</v>
+        <v>2400</v>
       </c>
       <c r="C639" t="s">
-        <v>2390</v>
+        <v>2425</v>
       </c>
       <c r="D639" t="s">
-        <v>2391</v>
+        <v>2426</v>
       </c>
       <c r="E639" s="2" t="s">
-        <v>2392</v>
+        <v>2427</v>
       </c>
       <c r="F639" s="2" t="s">
-        <v>2393</v>
+        <v>2428</v>
       </c>
     </row>
     <row r="640" spans="1:6">
       <c r="A640" t="s">
-        <v>2368</v>
+        <v>2399</v>
       </c>
       <c r="B640" t="s">
-        <v>2369</v>
+        <v>2400</v>
       </c>
       <c r="C640" t="s">
-        <v>2394</v>
+        <v>2429</v>
       </c>
       <c r="D640" t="s">
-        <v>2395</v>
+        <v>2430</v>
       </c>
       <c r="E640" s="2" t="s">
-        <v>2396</v>
+        <v>2431</v>
       </c>
       <c r="F640" s="2" t="s">
-        <v>2397</v>
+        <v>2432</v>
       </c>
     </row>
     <row r="641" spans="1:6">
       <c r="A641" t="s">
-        <v>2368</v>
+        <v>2399</v>
       </c>
       <c r="B641" t="s">
-        <v>2369</v>
+        <v>2400</v>
       </c>
       <c r="C641" t="s">
-        <v>2398</v>
+        <v>2433</v>
       </c>
       <c r="D641" t="s">
-        <v>2399</v>
+        <v>2434</v>
       </c>
       <c r="E641" s="2" t="s">
-        <v>2400</v>
+        <v>2435</v>
       </c>
       <c r="F641" s="2" t="s">
-        <v>2401</v>
+        <v>2436</v>
       </c>
     </row>
     <row r="642" spans="1:6">
       <c r="A642" t="s">
-        <v>2368</v>
+        <v>2399</v>
       </c>
       <c r="B642" t="s">
-        <v>2369</v>
+        <v>2400</v>
       </c>
       <c r="C642" t="s">
-        <v>2402</v>
+        <v>2437</v>
       </c>
       <c r="D642" t="s">
-        <v>2403</v>
+        <v>2438</v>
       </c>
       <c r="E642" s="2" t="s">
-        <v>2404</v>
+        <v>2439</v>
       </c>
       <c r="F642" s="2" t="s">
-        <v>2405</v>
+        <v>2440</v>
       </c>
     </row>
     <row r="643" spans="1:6">
       <c r="A643" t="s">
-        <v>2368</v>
+        <v>2399</v>
       </c>
       <c r="B643" t="s">
-        <v>2369</v>
+        <v>2400</v>
       </c>
       <c r="C643" t="s">
-        <v>2406</v>
+        <v>2441</v>
       </c>
       <c r="D643" t="s">
-        <v>2407</v>
+        <v>2442</v>
       </c>
       <c r="E643" s="2" t="s">
-        <v>2408</v>
+        <v>2443</v>
       </c>
       <c r="F643" s="2" t="s">
-        <v>2409</v>
+        <v>2444</v>
       </c>
     </row>
     <row r="644" spans="1:6">
       <c r="A644" t="s">
-        <v>2368</v>
+        <v>2399</v>
       </c>
       <c r="B644" t="s">
-        <v>2369</v>
+        <v>2400</v>
       </c>
       <c r="C644" t="s">
-        <v>2410</v>
+        <v>2445</v>
       </c>
       <c r="D644" t="s">
-        <v>2411</v>
+        <v>2446</v>
       </c>
       <c r="E644" s="2" t="s">
-        <v>2412</v>
+        <v>2447</v>
       </c>
       <c r="F644" s="2" t="s">
-        <v>2413</v>
+        <v>2448</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="A645" t="s">
-        <v>2368</v>
+        <v>2399</v>
       </c>
       <c r="B645" t="s">
-        <v>2369</v>
+        <v>2400</v>
       </c>
       <c r="C645" t="s">
-        <v>2414</v>
+        <v>962</v>
       </c>
       <c r="D645" t="s">
-        <v>2415</v>
+        <v>963</v>
       </c>
       <c r="E645" s="2" t="s">
-        <v>2416</v>
+        <v>2449</v>
       </c>
       <c r="F645" s="2" t="s">
-        <v>2417</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" t="s">
-        <v>2368</v>
+        <v>2399</v>
       </c>
       <c r="B646" t="s">
-        <v>2369</v>
+        <v>2400</v>
       </c>
       <c r="C646" t="s">
-        <v>615</v>
+        <v>2451</v>
       </c>
       <c r="D646" t="s">
-        <v>616</v>
+        <v>2452</v>
       </c>
       <c r="E646" s="2" t="s">
-        <v>2418</v>
+        <v>2453</v>
       </c>
       <c r="F646" s="2" t="s">
-        <v>2419</v>
+        <v>2454</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" t="s">
-        <v>2368</v>
+        <v>2399</v>
       </c>
       <c r="B647" t="s">
-        <v>2369</v>
+        <v>2400</v>
       </c>
       <c r="C647" t="s">
-        <v>2420</v>
+        <v>2455</v>
       </c>
       <c r="D647" t="s">
-        <v>2421</v>
+        <v>2456</v>
       </c>
       <c r="E647" s="2" t="s">
-        <v>2422</v>
+        <v>2457</v>
       </c>
       <c r="F647" s="2" t="s">
-        <v>2423</v>
+        <v>2458</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" t="s">
-        <v>2368</v>
+        <v>2399</v>
       </c>
       <c r="B648" t="s">
-        <v>2369</v>
+        <v>2400</v>
       </c>
       <c r="C648" t="s">
-        <v>2424</v>
+        <v>2459</v>
       </c>
       <c r="D648" t="s">
-        <v>2425</v>
+        <v>2460</v>
       </c>
       <c r="E648" s="2" t="s">
-        <v>2426</v>
+        <v>2461</v>
       </c>
       <c r="F648" s="2" t="s">
-        <v>2427</v>
+        <v>2462</v>
       </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" t="s">
-        <v>2368</v>
+        <v>2399</v>
       </c>
       <c r="B649" t="s">
-        <v>2369</v>
+        <v>2400</v>
       </c>
       <c r="C649" t="s">
-        <v>2428</v>
+        <v>2463</v>
       </c>
       <c r="D649" t="s">
-        <v>2429</v>
+        <v>2464</v>
       </c>
       <c r="E649" s="2" t="s">
-        <v>2430</v>
+        <v>2465</v>
       </c>
       <c r="F649" s="2" t="s">
-        <v>2431</v>
+        <v>2466</v>
       </c>
     </row>
     <row r="650" spans="1:6">
       <c r="A650" t="s">
-        <v>2368</v>
+        <v>2399</v>
       </c>
       <c r="B650" t="s">
-        <v>2369</v>
+        <v>2400</v>
       </c>
       <c r="C650" t="s">
-        <v>2432</v>
+        <v>2467</v>
       </c>
       <c r="D650" t="s">
-        <v>2433</v>
+        <v>2468</v>
       </c>
       <c r="E650" s="2" t="s">
-        <v>2434</v>
+        <v>2469</v>
       </c>
       <c r="F650" s="2" t="s">
-        <v>2435</v>
+        <v>2470</v>
       </c>
     </row>
     <row r="651" spans="1:6">
       <c r="A651" t="s">
-        <v>2368</v>
+        <v>2471</v>
       </c>
       <c r="B651" t="s">
-        <v>2369</v>
+        <v>2472</v>
       </c>
       <c r="C651" t="s">
-        <v>2436</v>
+        <v>2473</v>
       </c>
       <c r="D651" t="s">
-        <v>2437</v>
+        <v>2474</v>
       </c>
       <c r="E651" s="2" t="s">
-        <v>2438</v>
+        <v>2475</v>
       </c>
       <c r="F651" s="2" t="s">
-        <v>2439</v>
+        <v>2476</v>
       </c>
     </row>
     <row r="652" spans="1:6">
       <c r="A652" t="s">
-        <v>2368</v>
+        <v>2471</v>
       </c>
       <c r="B652" t="s">
-        <v>2369</v>
+        <v>2472</v>
       </c>
       <c r="C652" t="s">
-        <v>989</v>
+        <v>2477</v>
       </c>
       <c r="D652" t="s">
-        <v>990</v>
+        <v>2478</v>
       </c>
       <c r="E652" s="2" t="s">
-        <v>2440</v>
+        <v>2479</v>
       </c>
       <c r="F652" s="2" t="s">
-        <v>2441</v>
+        <v>2480</v>
       </c>
     </row>
     <row r="653" spans="1:6">
       <c r="A653" t="s">
-        <v>2368</v>
+        <v>2471</v>
       </c>
       <c r="B653" t="s">
-        <v>2369</v>
+        <v>2472</v>
       </c>
       <c r="C653" t="s">
-        <v>2442</v>
+        <v>2481</v>
       </c>
       <c r="D653" t="s">
-        <v>2443</v>
+        <v>2482</v>
       </c>
       <c r="E653" s="2" t="s">
-        <v>2444</v>
+        <v>2483</v>
       </c>
       <c r="F653" s="2" t="s">
-        <v>2445</v>
+        <v>2484</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" t="s">
-        <v>2446</v>
+        <v>2471</v>
       </c>
       <c r="B654" t="s">
-        <v>2447</v>
+        <v>2472</v>
       </c>
       <c r="C654" t="s">
-        <v>2448</v>
+        <v>2485</v>
       </c>
       <c r="D654" t="s">
-        <v>2449</v>
+        <v>2486</v>
       </c>
       <c r="E654" s="2" t="s">
-        <v>2450</v>
+        <v>2487</v>
       </c>
       <c r="F654" s="2" t="s">
-        <v>2451</v>
+        <v>2488</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" t="s">
-        <v>2446</v>
+        <v>2471</v>
       </c>
       <c r="B655" t="s">
-        <v>2447</v>
+        <v>2472</v>
       </c>
       <c r="C655" t="s">
-        <v>2452</v>
+        <v>2489</v>
       </c>
       <c r="D655" t="s">
-        <v>2453</v>
+        <v>2490</v>
       </c>
       <c r="E655" s="2" t="s">
-        <v>2454</v>
+        <v>2491</v>
       </c>
       <c r="F655" s="2" t="s">
-        <v>2455</v>
+        <v>2492</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" t="s">
-        <v>2446</v>
+        <v>2471</v>
       </c>
       <c r="B656" t="s">
-        <v>2447</v>
+        <v>2472</v>
       </c>
       <c r="C656" t="s">
-        <v>358</v>
+        <v>2493</v>
       </c>
       <c r="D656" t="s">
-        <v>359</v>
+        <v>2494</v>
       </c>
       <c r="E656" s="2" t="s">
-        <v>360</v>
+        <v>2495</v>
       </c>
       <c r="F656" s="2" t="s">
-        <v>2456</v>
+        <v>2496</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" t="s">
-        <v>2446</v>
+        <v>2497</v>
       </c>
       <c r="B657" t="s">
-        <v>2447</v>
+        <v>2498</v>
       </c>
       <c r="C657" t="s">
-        <v>1736</v>
+        <v>2499</v>
       </c>
       <c r="D657" t="s">
-        <v>1737</v>
+        <v>2500</v>
       </c>
       <c r="E657" s="2" t="s">
-        <v>2457</v>
+        <v>2501</v>
       </c>
       <c r="F657" s="2" t="s">
-        <v>2458</v>
+        <v>2502</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" t="s">
-        <v>2446</v>
+        <v>2497</v>
       </c>
       <c r="B658" t="s">
-        <v>2447</v>
+        <v>2498</v>
       </c>
       <c r="C658" t="s">
-        <v>2459</v>
+        <v>2503</v>
       </c>
       <c r="D658" t="s">
-        <v>2460</v>
+        <v>2504</v>
       </c>
       <c r="E658" s="2" t="s">
-        <v>2461</v>
+        <v>2505</v>
       </c>
       <c r="F658" s="2" t="s">
-        <v>2462</v>
+        <v>2506</v>
       </c>
     </row>
     <row r="659" spans="1:6">
       <c r="A659" t="s">
-        <v>2463</v>
+        <v>2497</v>
       </c>
       <c r="B659" t="s">
-        <v>2464</v>
+        <v>2498</v>
       </c>
       <c r="C659" t="s">
-        <v>2465</v>
+        <v>2507</v>
       </c>
       <c r="D659" t="s">
-        <v>2466</v>
+        <v>2508</v>
       </c>
       <c r="E659" s="2" t="s">
-        <v>2467</v>
+        <v>2509</v>
       </c>
       <c r="F659" s="2" t="s">
-        <v>2468</v>
+        <v>2510</v>
       </c>
     </row>
     <row r="660" spans="1:6">
       <c r="A660" t="s">
-        <v>2463</v>
+        <v>2497</v>
       </c>
       <c r="B660" t="s">
-        <v>2464</v>
+        <v>2498</v>
       </c>
       <c r="C660" t="s">
-        <v>587</v>
+        <v>2511</v>
       </c>
       <c r="D660" t="s">
-        <v>588</v>
+        <v>2512</v>
       </c>
       <c r="E660" s="2" t="s">
-        <v>2469</v>
+        <v>2513</v>
       </c>
       <c r="F660" s="2" t="s">
-        <v>2470</v>
+        <v>2514</v>
       </c>
     </row>
     <row r="661" spans="1:6">
       <c r="A661" t="s">
-        <v>2463</v>
+        <v>2497</v>
       </c>
       <c r="B661" t="s">
-        <v>2464</v>
+        <v>2498</v>
       </c>
       <c r="C661" t="s">
-        <v>2471</v>
+        <v>2515</v>
       </c>
       <c r="D661" t="s">
-        <v>2472</v>
+        <v>2516</v>
       </c>
       <c r="E661" s="2" t="s">
-        <v>2473</v>
+        <v>2517</v>
       </c>
       <c r="F661" s="2" t="s">
-        <v>2474</v>
+        <v>2518</v>
       </c>
     </row>
     <row r="662" spans="1:6">
       <c r="A662" t="s">
-        <v>2463</v>
+        <v>2497</v>
       </c>
       <c r="B662" t="s">
-        <v>2464</v>
+        <v>2498</v>
       </c>
       <c r="C662" t="s">
-        <v>2475</v>
+        <v>2519</v>
       </c>
       <c r="D662" t="s">
-        <v>2476</v>
+        <v>2520</v>
       </c>
       <c r="E662" s="2" t="s">
-        <v>2477</v>
+        <v>2521</v>
       </c>
       <c r="F662" s="2" t="s">
-        <v>2478</v>
+        <v>2522</v>
       </c>
     </row>
     <row r="663" spans="1:6">
       <c r="A663" t="s">
-        <v>2463</v>
+        <v>2497</v>
       </c>
       <c r="B663" t="s">
-        <v>2464</v>
+        <v>2498</v>
       </c>
       <c r="C663" t="s">
-        <v>2479</v>
+        <v>2523</v>
       </c>
       <c r="D663" t="s">
-        <v>2480</v>
+        <v>2524</v>
       </c>
       <c r="E663" s="2" t="s">
-        <v>2481</v>
+        <v>2525</v>
       </c>
       <c r="F663" s="2" t="s">
-        <v>2482</v>
+        <v>2526</v>
       </c>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" t="s">
-        <v>2463</v>
+        <v>2497</v>
       </c>
       <c r="B664" t="s">
-        <v>2464</v>
+        <v>2498</v>
       </c>
       <c r="C664" t="s">
-        <v>2483</v>
+        <v>2527</v>
       </c>
       <c r="D664" t="s">
-        <v>2484</v>
+        <v>2528</v>
       </c>
       <c r="E664" s="2" t="s">
-        <v>2485</v>
+        <v>2529</v>
       </c>
       <c r="F664" s="2" t="s">
-        <v>2486</v>
+        <v>2530</v>
       </c>
     </row>
     <row r="665" spans="1:6">
       <c r="A665" t="s">
-        <v>2463</v>
+        <v>2497</v>
       </c>
       <c r="B665" t="s">
-        <v>2464</v>
+        <v>2498</v>
       </c>
       <c r="C665" t="s">
-        <v>2487</v>
+        <v>2531</v>
       </c>
       <c r="D665" t="s">
-        <v>2488</v>
+        <v>2532</v>
       </c>
       <c r="E665" s="2" t="s">
-        <v>2489</v>
+        <v>2533</v>
       </c>
       <c r="F665" s="2" t="s">
-        <v>2490</v>
+        <v>2534</v>
       </c>
     </row>
     <row r="666" spans="1:6">
       <c r="A666" t="s">
-        <v>2463</v>
+        <v>2497</v>
       </c>
       <c r="B666" t="s">
-        <v>2464</v>
+        <v>2498</v>
       </c>
       <c r="C666" t="s">
-        <v>2491</v>
+        <v>2535</v>
       </c>
       <c r="D666" t="s">
-        <v>2492</v>
+        <v>2536</v>
       </c>
       <c r="E666" s="2" t="s">
-        <v>2493</v>
+        <v>2537</v>
       </c>
       <c r="F666" s="2" t="s">
-        <v>2494</v>
+        <v>2538</v>
       </c>
     </row>
     <row r="667" spans="1:6">
       <c r="A667" t="s">
-        <v>2463</v>
+        <v>2497</v>
       </c>
       <c r="B667" t="s">
-        <v>2464</v>
+        <v>2498</v>
       </c>
       <c r="C667" t="s">
-        <v>2495</v>
+        <v>1946</v>
       </c>
       <c r="D667" t="s">
-        <v>2496</v>
+        <v>1947</v>
       </c>
       <c r="E667" s="2" t="s">
-        <v>2497</v>
+        <v>2539</v>
       </c>
       <c r="F667" s="2" t="s">
-        <v>2498</v>
+        <v>2540</v>
       </c>
     </row>
     <row r="668" spans="1:6">
       <c r="A668" t="s">
-        <v>2463</v>
+        <v>2497</v>
       </c>
       <c r="B668" t="s">
-        <v>2464</v>
+        <v>2498</v>
       </c>
       <c r="C668" t="s">
-        <v>2499</v>
+        <v>2541</v>
       </c>
       <c r="D668" t="s">
-        <v>2500</v>
+        <v>2542</v>
       </c>
       <c r="E668" s="2" t="s">
-        <v>2501</v>
+        <v>2543</v>
       </c>
       <c r="F668" s="2" t="s">
-        <v>2502</v>
+        <v>2544</v>
       </c>
     </row>
     <row r="669" spans="1:6">
       <c r="A669" t="s">
-        <v>2463</v>
+        <v>2497</v>
       </c>
       <c r="B669" t="s">
-        <v>2464</v>
+        <v>2498</v>
       </c>
       <c r="C669" t="s">
-        <v>2503</v>
+        <v>2545</v>
       </c>
       <c r="D669" t="s">
-        <v>2504</v>
+        <v>2546</v>
       </c>
       <c r="E669" s="2" t="s">
-        <v>2505</v>
+        <v>2547</v>
       </c>
       <c r="F669" s="2" t="s">
-        <v>2506</v>
+        <v>2548</v>
       </c>
     </row>
     <row r="670" spans="1:6">
       <c r="A670" t="s">
-        <v>2463</v>
+        <v>2497</v>
       </c>
       <c r="B670" t="s">
-        <v>2464</v>
+        <v>2498</v>
       </c>
       <c r="C670" t="s">
-        <v>2507</v>
+        <v>2549</v>
       </c>
       <c r="D670" t="s">
-        <v>2508</v>
+        <v>2550</v>
       </c>
       <c r="E670" s="2" t="s">
-        <v>2509</v>
+        <v>2551</v>
       </c>
       <c r="F670" s="2" t="s">
-        <v>2510</v>
+        <v>2552</v>
       </c>
     </row>
     <row r="671" spans="1:6">
       <c r="A671" t="s">
-        <v>2463</v>
+        <v>2497</v>
       </c>
       <c r="B671" t="s">
-        <v>2464</v>
+        <v>2498</v>
       </c>
       <c r="C671" t="s">
-        <v>2511</v>
+        <v>2553</v>
       </c>
       <c r="D671" t="s">
-        <v>2512</v>
+        <v>2554</v>
       </c>
       <c r="E671" s="2" t="s">
-        <v>2513</v>
+        <v>2555</v>
       </c>
       <c r="F671" s="2" t="s">
-        <v>2514</v>
+        <v>2556</v>
       </c>
     </row>
     <row r="672" spans="1:6">
       <c r="A672" t="s">
-        <v>2463</v>
+        <v>2497</v>
       </c>
       <c r="B672" t="s">
-        <v>2464</v>
+        <v>2498</v>
       </c>
       <c r="C672" t="s">
-        <v>2459</v>
+        <v>1430</v>
       </c>
       <c r="D672" t="s">
-        <v>2460</v>
+        <v>1431</v>
       </c>
       <c r="E672" s="2" t="s">
-        <v>2515</v>
+        <v>2557</v>
       </c>
       <c r="F672" s="2" t="s">
-        <v>2516</v>
+        <v>2558</v>
       </c>
     </row>
     <row r="673" spans="1:6">
       <c r="A673" t="s">
-        <v>2463</v>
+        <v>2497</v>
       </c>
       <c r="B673" t="s">
-        <v>2464</v>
+        <v>2498</v>
       </c>
       <c r="C673" t="s">
-        <v>993</v>
+        <v>2559</v>
       </c>
       <c r="D673" t="s">
-        <v>994</v>
+        <v>2560</v>
       </c>
       <c r="E673" s="2" t="s">
-        <v>2517</v>
+        <v>2561</v>
       </c>
       <c r="F673" s="2" t="s">
-        <v>2518</v>
+        <v>2562</v>
       </c>
     </row>
     <row r="674" spans="1:6">
       <c r="A674" t="s">
-        <v>2463</v>
+        <v>2497</v>
       </c>
       <c r="B674" t="s">
-        <v>2464</v>
+        <v>2498</v>
       </c>
       <c r="C674" t="s">
-        <v>2519</v>
+        <v>2563</v>
       </c>
       <c r="D674" t="s">
-        <v>2520</v>
+        <v>2564</v>
       </c>
       <c r="E674" s="2" t="s">
-        <v>2521</v>
+        <v>2565</v>
       </c>
       <c r="F674" s="2" t="s">
-        <v>2522</v>
+        <v>2566</v>
       </c>
     </row>
     <row r="675" spans="1:6">
       <c r="A675" t="s">
-        <v>2463</v>
+        <v>2497</v>
       </c>
       <c r="B675" t="s">
-        <v>2464</v>
+        <v>2498</v>
       </c>
       <c r="C675" t="s">
-        <v>2523</v>
+        <v>2567</v>
       </c>
       <c r="D675" t="s">
-        <v>2524</v>
+        <v>2568</v>
       </c>
       <c r="E675" s="2" t="s">
-        <v>2525</v>
+        <v>2569</v>
       </c>
       <c r="F675" s="2" t="s">
-        <v>2526</v>
+        <v>2570</v>
       </c>
     </row>
     <row r="676" spans="1:6">
       <c r="A676" t="s">
-        <v>2463</v>
+        <v>2497</v>
       </c>
       <c r="B676" t="s">
-        <v>2464</v>
+        <v>2498</v>
       </c>
       <c r="C676" t="s">
-        <v>2527</v>
+        <v>2571</v>
       </c>
       <c r="D676" t="s">
-        <v>2528</v>
+        <v>2572</v>
       </c>
       <c r="E676" s="2" t="s">
-        <v>2529</v>
+        <v>2573</v>
       </c>
       <c r="F676" s="2" t="s">
-        <v>2530</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="677" spans="1:6">
       <c r="A677" t="s">
-        <v>2463</v>
+        <v>2497</v>
       </c>
       <c r="B677" t="s">
-        <v>2464</v>
+        <v>2498</v>
       </c>
       <c r="C677" t="s">
-        <v>2531</v>
+        <v>2294</v>
       </c>
       <c r="D677" t="s">
-        <v>2532</v>
+        <v>2295</v>
       </c>
       <c r="E677" s="2" t="s">
-        <v>2533</v>
+        <v>2575</v>
       </c>
       <c r="F677" s="2" t="s">
-        <v>2534</v>
+        <v>2576</v>
       </c>
     </row>
     <row r="678" spans="1:6">
       <c r="A678" t="s">
-        <v>2463</v>
+        <v>2497</v>
       </c>
       <c r="B678" t="s">
-        <v>2464</v>
+        <v>2498</v>
       </c>
       <c r="C678" t="s">
-        <v>2535</v>
+        <v>2577</v>
       </c>
       <c r="D678" t="s">
-        <v>2536</v>
+        <v>2578</v>
       </c>
       <c r="E678" s="2" t="s">
-        <v>2537</v>
+        <v>2579</v>
       </c>
       <c r="F678" s="2" t="s">
-        <v>2538</v>
+        <v>2580</v>
       </c>
     </row>
     <row r="679" spans="1:6">
       <c r="A679" t="s">
-        <v>2539</v>
+        <v>2581</v>
       </c>
       <c r="B679" t="s">
-        <v>2540</v>
+        <v>2582</v>
       </c>
       <c r="C679" t="s">
-        <v>2541</v>
+        <v>2583</v>
       </c>
       <c r="D679" t="s">
-        <v>2542</v>
+        <v>2584</v>
       </c>
       <c r="E679" s="2" t="s">
-        <v>2543</v>
+        <v>2585</v>
       </c>
       <c r="F679" s="2" t="s">
-        <v>2544</v>
+        <v>2586</v>
       </c>
     </row>
     <row r="680" spans="1:6">
       <c r="A680" t="s">
-        <v>2539</v>
+        <v>2581</v>
       </c>
       <c r="B680" t="s">
-        <v>2540</v>
+        <v>2582</v>
       </c>
       <c r="C680" t="s">
-        <v>2545</v>
+        <v>2587</v>
       </c>
       <c r="D680" t="s">
-        <v>2546</v>
+        <v>2588</v>
       </c>
       <c r="E680" s="2" t="s">
-        <v>2547</v>
+        <v>2589</v>
       </c>
       <c r="F680" s="2" t="s">
-        <v>2548</v>
+        <v>2590</v>
       </c>
     </row>
     <row r="681" spans="1:6">
       <c r="A681" t="s">
-        <v>2539</v>
+        <v>2581</v>
       </c>
       <c r="B681" t="s">
-        <v>2540</v>
+        <v>2582</v>
       </c>
       <c r="C681" t="s">
-        <v>2549</v>
+        <v>2591</v>
       </c>
       <c r="D681" t="s">
-        <v>2550</v>
+        <v>2592</v>
       </c>
       <c r="E681" s="2" t="s">
-        <v>2551</v>
+        <v>2593</v>
       </c>
       <c r="F681" s="2" t="s">
-        <v>2552</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="682" spans="1:6">
       <c r="A682" t="s">
-        <v>2539</v>
+        <v>2581</v>
       </c>
       <c r="B682" t="s">
-        <v>2540</v>
+        <v>2582</v>
       </c>
       <c r="C682" t="s">
-        <v>2553</v>
+        <v>2595</v>
       </c>
       <c r="D682" t="s">
-        <v>2554</v>
+        <v>2596</v>
       </c>
       <c r="E682" s="2" t="s">
-        <v>2555</v>
+        <v>2597</v>
       </c>
       <c r="F682" s="2" t="s">
-        <v>2556</v>
+        <v>2598</v>
       </c>
     </row>
     <row r="683" spans="1:6">
       <c r="A683" t="s">
-        <v>2539</v>
+        <v>2581</v>
       </c>
       <c r="B683" t="s">
-        <v>2540</v>
+        <v>2582</v>
       </c>
       <c r="C683" t="s">
-        <v>346</v>
+        <v>2599</v>
       </c>
       <c r="D683" t="s">
-        <v>347</v>
+        <v>2600</v>
       </c>
       <c r="E683" s="2" t="s">
-        <v>2557</v>
+        <v>2601</v>
       </c>
       <c r="F683" s="2" t="s">
-        <v>2558</v>
+        <v>2602</v>
       </c>
     </row>
     <row r="684" spans="1:6">
       <c r="A684" t="s">
-        <v>2539</v>
+        <v>2581</v>
       </c>
       <c r="B684" t="s">
-        <v>2540</v>
+        <v>2582</v>
       </c>
       <c r="C684" t="s">
-        <v>2559</v>
+        <v>2603</v>
       </c>
       <c r="D684" t="s">
-        <v>2560</v>
+        <v>2604</v>
       </c>
       <c r="E684" s="2" t="s">
-        <v>2561</v>
+        <v>2605</v>
       </c>
       <c r="F684" s="2" t="s">
-        <v>2562</v>
+        <v>2606</v>
       </c>
     </row>
     <row r="685" spans="1:6">
       <c r="A685" t="s">
-        <v>2539</v>
+        <v>2581</v>
       </c>
       <c r="B685" t="s">
-        <v>2540</v>
+        <v>2582</v>
       </c>
       <c r="C685" t="s">
-        <v>2563</v>
+        <v>2607</v>
       </c>
       <c r="D685" t="s">
-        <v>2564</v>
+        <v>2608</v>
       </c>
       <c r="E685" s="2" t="s">
-        <v>2565</v>
+        <v>2609</v>
       </c>
       <c r="F685" s="2" t="s">
-        <v>2566</v>
+        <v>2610</v>
       </c>
     </row>
     <row r="686" spans="1:6">
       <c r="A686" t="s">
-        <v>2567</v>
+        <v>2581</v>
       </c>
       <c r="B686" t="s">
-        <v>2568</v>
+        <v>2582</v>
       </c>
       <c r="C686" t="s">
-        <v>225</v>
+        <v>2611</v>
       </c>
       <c r="D686" t="s">
-        <v>226</v>
+        <v>2612</v>
       </c>
       <c r="E686" s="2" t="s">
-        <v>2569</v>
+        <v>2613</v>
       </c>
       <c r="F686" s="2" t="s">
-        <v>2570</v>
+        <v>2614</v>
       </c>
     </row>
     <row r="687" spans="1:6">
       <c r="A687" t="s">
-        <v>2567</v>
+        <v>2581</v>
       </c>
       <c r="B687" t="s">
-        <v>2568</v>
+        <v>2582</v>
       </c>
       <c r="C687" t="s">
-        <v>2571</v>
+        <v>2615</v>
       </c>
       <c r="D687" t="s">
-        <v>2572</v>
+        <v>2616</v>
       </c>
       <c r="E687" s="2" t="s">
-        <v>2573</v>
+        <v>2617</v>
       </c>
       <c r="F687" s="2" t="s">
-        <v>2574</v>
+        <v>2618</v>
       </c>
     </row>
     <row r="688" spans="1:6">
       <c r="A688" t="s">
-        <v>2567</v>
+        <v>2581</v>
       </c>
       <c r="B688" t="s">
-        <v>2568</v>
+        <v>2582</v>
       </c>
       <c r="C688" t="s">
-        <v>2575</v>
+        <v>2619</v>
       </c>
       <c r="D688" t="s">
-        <v>2576</v>
+        <v>2620</v>
       </c>
       <c r="E688" s="2" t="s">
-        <v>2577</v>
+        <v>2621</v>
       </c>
       <c r="F688" s="2" t="s">
-        <v>2578</v>
+        <v>2622</v>
       </c>
     </row>
     <row r="689" spans="1:6">
       <c r="A689" t="s">
-        <v>2567</v>
+        <v>2581</v>
       </c>
       <c r="B689" t="s">
-        <v>2568</v>
+        <v>2582</v>
       </c>
       <c r="C689" t="s">
-        <v>2579</v>
+        <v>2623</v>
       </c>
       <c r="D689" t="s">
-        <v>2580</v>
+        <v>2624</v>
       </c>
       <c r="E689" s="2" t="s">
-        <v>2581</v>
+        <v>2625</v>
       </c>
       <c r="F689" s="2" t="s">
-        <v>2582</v>
+        <v>2626</v>
       </c>
     </row>
     <row r="690" spans="1:6">
       <c r="A690" t="s">
-        <v>2567</v>
+        <v>2581</v>
       </c>
       <c r="B690" t="s">
-        <v>2568</v>
+        <v>2582</v>
       </c>
       <c r="C690" t="s">
-        <v>2583</v>
+        <v>2627</v>
       </c>
       <c r="D690" t="s">
-        <v>2584</v>
+        <v>2628</v>
       </c>
       <c r="E690" s="2" t="s">
-        <v>2585</v>
+        <v>2629</v>
       </c>
       <c r="F690" s="2" t="s">
-        <v>2586</v>
+        <v>2630</v>
       </c>
     </row>
     <row r="691" spans="1:6">
       <c r="A691" t="s">
-        <v>2567</v>
+        <v>2581</v>
       </c>
       <c r="B691" t="s">
-        <v>2568</v>
+        <v>2582</v>
       </c>
       <c r="C691" t="s">
-        <v>2587</v>
+        <v>2631</v>
       </c>
       <c r="D691" t="s">
-        <v>2588</v>
+        <v>2632</v>
       </c>
       <c r="E691" s="2" t="s">
-        <v>2589</v>
+        <v>2633</v>
       </c>
       <c r="F691" s="2" t="s">
-        <v>2590</v>
+        <v>2634</v>
       </c>
     </row>
     <row r="692" spans="1:6">
       <c r="A692" t="s">
-        <v>2567</v>
+        <v>2581</v>
       </c>
       <c r="B692" t="s">
-        <v>2568</v>
+        <v>2582</v>
       </c>
       <c r="C692" t="s">
-        <v>2591</v>
+        <v>2635</v>
       </c>
       <c r="D692" t="s">
-        <v>2592</v>
+        <v>2636</v>
       </c>
       <c r="E692" s="2" t="s">
-        <v>2593</v>
+        <v>2637</v>
       </c>
       <c r="F692" s="2" t="s">
-        <v>2594</v>
+        <v>2638</v>
       </c>
     </row>
     <row r="693" spans="1:6">
       <c r="A693" t="s">
-        <v>2567</v>
+        <v>2581</v>
       </c>
       <c r="B693" t="s">
-        <v>2568</v>
+        <v>2582</v>
       </c>
       <c r="C693" t="s">
-        <v>2595</v>
+        <v>2639</v>
       </c>
       <c r="D693" t="s">
-        <v>2596</v>
+        <v>2640</v>
       </c>
       <c r="E693" s="2" t="s">
-        <v>2597</v>
+        <v>2641</v>
       </c>
       <c r="F693" s="2" t="s">
-        <v>2598</v>
+        <v>2642</v>
       </c>
     </row>
     <row r="694" spans="1:6">
       <c r="A694" t="s">
-        <v>2567</v>
+        <v>2581</v>
       </c>
       <c r="B694" t="s">
-        <v>2568</v>
+        <v>2582</v>
       </c>
       <c r="C694" t="s">
-        <v>2599</v>
+        <v>2643</v>
       </c>
       <c r="D694" t="s">
-        <v>2600</v>
+        <v>2644</v>
       </c>
       <c r="E694" s="2" t="s">
-        <v>2601</v>
+        <v>2645</v>
       </c>
       <c r="F694" s="2" t="s">
-        <v>2602</v>
+        <v>2646</v>
       </c>
     </row>
     <row r="695" spans="1:6">
       <c r="A695" t="s">
-        <v>2567</v>
+        <v>2581</v>
       </c>
       <c r="B695" t="s">
-        <v>2568</v>
+        <v>2582</v>
       </c>
       <c r="C695" t="s">
-        <v>2603</v>
+        <v>2647</v>
       </c>
       <c r="D695" t="s">
-        <v>2604</v>
+        <v>2648</v>
       </c>
       <c r="E695" s="2" t="s">
-        <v>2605</v>
+        <v>2649</v>
       </c>
       <c r="F695" s="2" t="s">
-        <v>2606</v>
+        <v>2650</v>
       </c>
     </row>
     <row r="696" spans="1:6">
       <c r="A696" t="s">
-        <v>2567</v>
+        <v>2581</v>
       </c>
       <c r="B696" t="s">
-        <v>2568</v>
+        <v>2582</v>
       </c>
       <c r="C696" t="s">
-        <v>1999</v>
+        <v>2651</v>
       </c>
       <c r="D696" t="s">
-        <v>2000</v>
+        <v>2652</v>
       </c>
       <c r="E696" s="2" t="s">
-        <v>2607</v>
+        <v>2653</v>
       </c>
       <c r="F696" s="2" t="s">
-        <v>2608</v>
+        <v>2654</v>
       </c>
     </row>
     <row r="697" spans="1:6">
       <c r="A697" t="s">
-        <v>2567</v>
+        <v>2581</v>
       </c>
       <c r="B697" t="s">
-        <v>2568</v>
+        <v>2582</v>
       </c>
       <c r="C697" t="s">
-        <v>2609</v>
+        <v>2655</v>
       </c>
       <c r="D697" t="s">
-        <v>2610</v>
+        <v>2656</v>
       </c>
       <c r="E697" s="2" t="s">
-        <v>2611</v>
+        <v>2657</v>
       </c>
       <c r="F697" s="2" t="s">
-        <v>2612</v>
+        <v>2658</v>
       </c>
     </row>
     <row r="698" spans="1:6">
       <c r="A698" t="s">
-        <v>2567</v>
+        <v>2581</v>
       </c>
       <c r="B698" t="s">
-        <v>2568</v>
+        <v>2582</v>
       </c>
       <c r="C698" t="s">
-        <v>2613</v>
+        <v>61</v>
       </c>
       <c r="D698" t="s">
-        <v>2614</v>
+        <v>62</v>
       </c>
       <c r="E698" s="2" t="s">
-        <v>2615</v>
+        <v>2659</v>
       </c>
       <c r="F698" s="2" t="s">
-        <v>2616</v>
+        <v>2660</v>
       </c>
     </row>
     <row r="699" spans="1:6">
       <c r="A699" t="s">
-        <v>2567</v>
+        <v>2581</v>
       </c>
       <c r="B699" t="s">
-        <v>2568</v>
+        <v>2582</v>
       </c>
       <c r="C699" t="s">
-        <v>2617</v>
+        <v>2661</v>
       </c>
       <c r="D699" t="s">
-        <v>2618</v>
+        <v>2662</v>
       </c>
       <c r="E699" s="2" t="s">
-        <v>2619</v>
+        <v>2663</v>
       </c>
       <c r="F699" s="2" t="s">
-        <v>2620</v>
+        <v>2664</v>
       </c>
     </row>
     <row r="700" spans="1:6">
       <c r="A700" t="s">
-        <v>2567</v>
+        <v>2581</v>
       </c>
       <c r="B700" t="s">
-        <v>2568</v>
+        <v>2582</v>
       </c>
       <c r="C700" t="s">
-        <v>2621</v>
+        <v>449</v>
       </c>
       <c r="D700" t="s">
-        <v>2622</v>
+        <v>450</v>
       </c>
       <c r="E700" s="2" t="s">
-        <v>2623</v>
+        <v>2665</v>
       </c>
       <c r="F700" s="2" t="s">
-        <v>2624</v>
+        <v>2666</v>
       </c>
     </row>
     <row r="701" spans="1:6">
       <c r="A701" t="s">
-        <v>2567</v>
+        <v>2581</v>
       </c>
       <c r="B701" t="s">
-        <v>2568</v>
+        <v>2582</v>
       </c>
       <c r="C701" t="s">
-        <v>1471</v>
+        <v>2667</v>
       </c>
       <c r="D701" t="s">
-        <v>1472</v>
+        <v>2668</v>
       </c>
       <c r="E701" s="2" t="s">
-        <v>2625</v>
+        <v>2669</v>
       </c>
       <c r="F701" s="2" t="s">
-        <v>2626</v>
+        <v>2670</v>
       </c>
     </row>
     <row r="702" spans="1:6">
       <c r="A702" t="s">
-        <v>2567</v>
+        <v>2581</v>
       </c>
       <c r="B702" t="s">
-        <v>2568</v>
+        <v>2582</v>
       </c>
       <c r="C702" t="s">
-        <v>2627</v>
+        <v>2671</v>
       </c>
       <c r="D702" t="s">
-        <v>2628</v>
+        <v>2672</v>
       </c>
       <c r="E702" s="2" t="s">
-        <v>2629</v>
+        <v>2673</v>
       </c>
       <c r="F702" s="2" t="s">
-        <v>2630</v>
+        <v>2674</v>
       </c>
     </row>
     <row r="703" spans="1:6">
       <c r="A703" t="s">
-        <v>2567</v>
+        <v>2581</v>
       </c>
       <c r="B703" t="s">
-        <v>2568</v>
+        <v>2582</v>
       </c>
       <c r="C703" t="s">
-        <v>2631</v>
+        <v>2675</v>
       </c>
       <c r="D703" t="s">
-        <v>2632</v>
+        <v>2676</v>
       </c>
       <c r="E703" s="2" t="s">
-        <v>2633</v>
+        <v>2677</v>
       </c>
       <c r="F703" s="2" t="s">
-        <v>2634</v>
+        <v>2678</v>
       </c>
     </row>
     <row r="704" spans="1:6">
       <c r="A704" t="s">
-        <v>2567</v>
+        <v>2581</v>
       </c>
       <c r="B704" t="s">
-        <v>2568</v>
+        <v>2582</v>
       </c>
       <c r="C704" t="s">
-        <v>2635</v>
+        <v>2679</v>
       </c>
       <c r="D704" t="s">
-        <v>2636</v>
+        <v>2680</v>
       </c>
       <c r="E704" s="2" t="s">
-        <v>2637</v>
+        <v>2681</v>
       </c>
       <c r="F704" s="2" t="s">
-        <v>2638</v>
+        <v>2682</v>
       </c>
     </row>
     <row r="705" spans="1:6">
       <c r="A705" t="s">
-        <v>2567</v>
+        <v>2581</v>
       </c>
       <c r="B705" t="s">
-        <v>2568</v>
+        <v>2582</v>
       </c>
       <c r="C705" t="s">
-        <v>906</v>
+        <v>2683</v>
       </c>
       <c r="D705" t="s">
-        <v>907</v>
+        <v>2684</v>
       </c>
       <c r="E705" s="2" t="s">
-        <v>2639</v>
+        <v>2685</v>
       </c>
       <c r="F705" s="2" t="s">
-        <v>2640</v>
+        <v>2686</v>
       </c>
     </row>
     <row r="706" spans="1:6">
       <c r="A706" t="s">
-        <v>2567</v>
+        <v>2687</v>
       </c>
       <c r="B706" t="s">
-        <v>2568</v>
+        <v>2688</v>
       </c>
       <c r="C706" t="s">
-        <v>2356</v>
+        <v>2689</v>
       </c>
       <c r="D706" t="s">
-        <v>2357</v>
+        <v>2690</v>
       </c>
       <c r="E706" s="2" t="s">
-        <v>2641</v>
+        <v>2691</v>
       </c>
       <c r="F706" s="2" t="s">
-        <v>2642</v>
+        <v>2692</v>
       </c>
     </row>
     <row r="707" spans="1:6">
       <c r="A707" t="s">
-        <v>2567</v>
+        <v>2687</v>
       </c>
       <c r="B707" t="s">
-        <v>2568</v>
+        <v>2688</v>
       </c>
       <c r="C707" t="s">
-        <v>2643</v>
+        <v>1426</v>
       </c>
       <c r="D707" t="s">
-        <v>2644</v>
+        <v>1427</v>
       </c>
       <c r="E707" s="2" t="s">
-        <v>2645</v>
+        <v>2693</v>
       </c>
       <c r="F707" s="2" t="s">
-        <v>2646</v>
+        <v>2694</v>
       </c>
     </row>
     <row r="708" spans="1:6">
       <c r="A708" t="s">
-        <v>2647</v>
+        <v>2687</v>
       </c>
       <c r="B708" t="s">
-        <v>2648</v>
+        <v>2688</v>
       </c>
       <c r="C708" t="s">
-        <v>2649</v>
+        <v>2695</v>
       </c>
       <c r="D708" t="s">
-        <v>2650</v>
+        <v>2695</v>
       </c>
       <c r="E708" s="2" t="s">
-        <v>2651</v>
+        <v>2696</v>
       </c>
       <c r="F708" s="2" t="s">
-        <v>2652</v>
+        <v>2697</v>
       </c>
     </row>
     <row r="709" spans="1:6">
       <c r="A709" t="s">
-        <v>2647</v>
+        <v>2698</v>
       </c>
       <c r="B709" t="s">
-        <v>2648</v>
+        <v>2699</v>
       </c>
       <c r="C709" t="s">
-        <v>2653</v>
+        <v>2700</v>
       </c>
       <c r="D709" t="s">
-        <v>2654</v>
+        <v>2701</v>
       </c>
       <c r="E709" s="2" t="s">
-        <v>2655</v>
+        <v>2702</v>
       </c>
       <c r="F709" s="2" t="s">
-        <v>2656</v>
+        <v>2703</v>
       </c>
     </row>
     <row r="710" spans="1:6">
       <c r="A710" t="s">
-        <v>2647</v>
+        <v>2698</v>
       </c>
       <c r="B710" t="s">
-        <v>2648</v>
+        <v>2699</v>
       </c>
       <c r="C710" t="s">
-        <v>2657</v>
+        <v>2704</v>
       </c>
       <c r="D710" t="s">
-        <v>2658</v>
+        <v>2705</v>
       </c>
       <c r="E710" s="2" t="s">
-        <v>2659</v>
+        <v>2706</v>
       </c>
       <c r="F710" s="2" t="s">
-        <v>2660</v>
+        <v>2707</v>
       </c>
     </row>
     <row r="711" spans="1:6">
       <c r="A711" t="s">
-        <v>2647</v>
+        <v>2698</v>
       </c>
       <c r="B711" t="s">
-        <v>2648</v>
+        <v>2699</v>
       </c>
       <c r="C711" t="s">
-        <v>2661</v>
+        <v>2708</v>
       </c>
       <c r="D711" t="s">
-        <v>2662</v>
+        <v>2709</v>
       </c>
       <c r="E711" s="2" t="s">
-        <v>2663</v>
+        <v>2710</v>
       </c>
       <c r="F711" s="2" t="s">
-        <v>2664</v>
+        <v>2711</v>
       </c>
     </row>
     <row r="712" spans="1:6">
       <c r="A712" t="s">
-        <v>2647</v>
+        <v>2698</v>
       </c>
       <c r="B712" t="s">
-        <v>2648</v>
+        <v>2699</v>
       </c>
       <c r="C712" t="s">
-        <v>2665</v>
+        <v>2712</v>
       </c>
       <c r="D712" t="s">
-        <v>2666</v>
+        <v>2713</v>
       </c>
       <c r="E712" s="2" t="s">
-        <v>2667</v>
+        <v>2714</v>
       </c>
       <c r="F712" s="2" t="s">
-        <v>2668</v>
+        <v>2715</v>
       </c>
     </row>
     <row r="713" spans="1:6">
       <c r="A713" t="s">
-        <v>2647</v>
+        <v>2698</v>
       </c>
       <c r="B713" t="s">
-        <v>2648</v>
+        <v>2699</v>
       </c>
       <c r="C713" t="s">
-        <v>2669</v>
+        <v>2716</v>
       </c>
       <c r="D713" t="s">
-        <v>2670</v>
+        <v>2717</v>
       </c>
       <c r="E713" s="2" t="s">
-        <v>2671</v>
+        <v>2718</v>
       </c>
       <c r="F713" s="2" t="s">
-        <v>2672</v>
+        <v>2719</v>
       </c>
     </row>
     <row r="714" spans="1:6">
       <c r="A714" t="s">
-        <v>2647</v>
+        <v>2698</v>
       </c>
       <c r="B714" t="s">
-        <v>2648</v>
+        <v>2699</v>
       </c>
       <c r="C714" t="s">
-        <v>2673</v>
+        <v>2720</v>
       </c>
       <c r="D714" t="s">
-        <v>2674</v>
+        <v>2721</v>
       </c>
       <c r="E714" s="2" t="s">
-        <v>2675</v>
+        <v>2722</v>
       </c>
       <c r="F714" s="2" t="s">
-        <v>2676</v>
+        <v>2723</v>
       </c>
     </row>
     <row r="715" spans="1:6">
       <c r="A715" t="s">
-        <v>2647</v>
+        <v>2698</v>
       </c>
       <c r="B715" t="s">
-        <v>2648</v>
+        <v>2699</v>
       </c>
       <c r="C715" t="s">
-        <v>2677</v>
+        <v>2724</v>
       </c>
       <c r="D715" t="s">
-        <v>2678</v>
+        <v>2725</v>
       </c>
       <c r="E715" s="2" t="s">
-        <v>2679</v>
+        <v>2726</v>
       </c>
       <c r="F715" s="2" t="s">
-        <v>2680</v>
+        <v>2727</v>
       </c>
     </row>
     <row r="716" spans="1:6">
       <c r="A716" t="s">
-        <v>2647</v>
+        <v>2698</v>
       </c>
       <c r="B716" t="s">
-        <v>2648</v>
+        <v>2699</v>
       </c>
       <c r="C716" t="s">
-        <v>2681</v>
+        <v>2728</v>
       </c>
       <c r="D716" t="s">
-        <v>2682</v>
+        <v>2729</v>
       </c>
       <c r="E716" s="2" t="s">
-        <v>2683</v>
+        <v>2730</v>
       </c>
       <c r="F716" s="2" t="s">
-        <v>2684</v>
+        <v>2731</v>
       </c>
     </row>
     <row r="717" spans="1:6">
       <c r="A717" t="s">
-        <v>2647</v>
+        <v>2698</v>
       </c>
       <c r="B717" t="s">
-        <v>2648</v>
+        <v>2699</v>
       </c>
       <c r="C717" t="s">
-        <v>2685</v>
+        <v>2732</v>
       </c>
       <c r="D717" t="s">
-        <v>2686</v>
+        <v>2733</v>
       </c>
       <c r="E717" s="2" t="s">
-        <v>2687</v>
+        <v>2734</v>
       </c>
       <c r="F717" s="2" t="s">
-        <v>2688</v>
+        <v>2735</v>
       </c>
     </row>
     <row r="718" spans="1:6">
       <c r="A718" t="s">
-        <v>2647</v>
+        <v>2698</v>
       </c>
       <c r="B718" t="s">
-        <v>2648</v>
+        <v>2699</v>
       </c>
       <c r="C718" t="s">
-        <v>2689</v>
+        <v>414</v>
       </c>
       <c r="D718" t="s">
-        <v>2690</v>
+        <v>415</v>
       </c>
       <c r="E718" s="2" t="s">
-        <v>2691</v>
+        <v>2736</v>
       </c>
       <c r="F718" s="2" t="s">
-        <v>2692</v>
+        <v>2737</v>
       </c>
     </row>
     <row r="719" spans="1:6">
       <c r="A719" t="s">
-        <v>2647</v>
+        <v>2698</v>
       </c>
       <c r="B719" t="s">
-        <v>2648</v>
+        <v>2699</v>
       </c>
       <c r="C719" t="s">
-        <v>2693</v>
+        <v>2738</v>
       </c>
       <c r="D719" t="s">
-        <v>2694</v>
+        <v>2739</v>
       </c>
       <c r="E719" s="2" t="s">
-        <v>2695</v>
+        <v>2740</v>
       </c>
       <c r="F719" s="2" t="s">
-        <v>2696</v>
+        <v>2741</v>
       </c>
     </row>
     <row r="720" spans="1:6">
       <c r="A720" t="s">
-        <v>2647</v>
+        <v>2698</v>
       </c>
       <c r="B720" t="s">
-        <v>2648</v>
+        <v>2699</v>
       </c>
       <c r="C720" t="s">
-        <v>2697</v>
+        <v>2742</v>
       </c>
       <c r="D720" t="s">
-        <v>2698</v>
+        <v>2743</v>
       </c>
       <c r="E720" s="2" t="s">
-        <v>2699</v>
+        <v>2744</v>
       </c>
       <c r="F720" s="2" t="s">
-        <v>2700</v>
+        <v>2745</v>
       </c>
     </row>
     <row r="721" spans="1:6">
       <c r="A721" t="s">
-        <v>2647</v>
+        <v>2698</v>
       </c>
       <c r="B721" t="s">
-        <v>2648</v>
+        <v>2699</v>
       </c>
       <c r="C721" t="s">
-        <v>2701</v>
+        <v>2746</v>
       </c>
       <c r="D721" t="s">
-        <v>2702</v>
+        <v>2747</v>
       </c>
       <c r="E721" s="2" t="s">
-        <v>2703</v>
+        <v>2748</v>
       </c>
       <c r="F721" s="2" t="s">
-        <v>2704</v>
+        <v>2749</v>
       </c>
     </row>
     <row r="722" spans="1:6">
       <c r="A722" t="s">
-        <v>2647</v>
+        <v>2698</v>
       </c>
       <c r="B722" t="s">
-        <v>2648</v>
+        <v>2699</v>
       </c>
       <c r="C722" t="s">
-        <v>2705</v>
+        <v>2750</v>
       </c>
       <c r="D722" t="s">
-        <v>2706</v>
+        <v>2751</v>
       </c>
       <c r="E722" s="2" t="s">
-        <v>2707</v>
+        <v>2752</v>
       </c>
       <c r="F722" s="2" t="s">
-        <v>2708</v>
+        <v>2753</v>
       </c>
     </row>
     <row r="723" spans="1:6">
       <c r="A723" t="s">
-        <v>2647</v>
+        <v>2698</v>
       </c>
       <c r="B723" t="s">
-        <v>2648</v>
+        <v>2699</v>
       </c>
       <c r="C723" t="s">
-        <v>2709</v>
+        <v>2754</v>
       </c>
       <c r="D723" t="s">
-        <v>2709</v>
+        <v>2755</v>
       </c>
       <c r="E723" s="2" t="s">
-        <v>2710</v>
+        <v>2756</v>
       </c>
       <c r="F723" s="2" t="s">
-        <v>2711</v>
+        <v>2757</v>
       </c>
     </row>
     <row r="724" spans="1:6">
       <c r="A724" t="s">
-        <v>2647</v>
+        <v>2698</v>
       </c>
       <c r="B724" t="s">
-        <v>2648</v>
+        <v>2699</v>
       </c>
       <c r="C724" t="s">
-        <v>2712</v>
+        <v>2758</v>
       </c>
       <c r="D724" t="s">
-        <v>2713</v>
+        <v>2759</v>
       </c>
       <c r="E724" s="2" t="s">
-        <v>2714</v>
+        <v>2760</v>
       </c>
       <c r="F724" s="2" t="s">
-        <v>2715</v>
+        <v>2761</v>
       </c>
     </row>
     <row r="725" spans="1:6">
       <c r="A725" t="s">
-        <v>2647</v>
+        <v>2698</v>
       </c>
       <c r="B725" t="s">
-        <v>2648</v>
+        <v>2699</v>
       </c>
       <c r="C725" t="s">
-        <v>2716</v>
+        <v>2762</v>
       </c>
       <c r="D725" t="s">
-        <v>2717</v>
+        <v>2763</v>
       </c>
       <c r="E725" s="2" t="s">
-        <v>2718</v>
+        <v>2764</v>
       </c>
       <c r="F725" s="2" t="s">
-        <v>2719</v>
+        <v>2765</v>
       </c>
     </row>
     <row r="726" spans="1:6">
       <c r="A726" t="s">
-        <v>2647</v>
+        <v>2698</v>
       </c>
       <c r="B726" t="s">
-        <v>2648</v>
+        <v>2699</v>
       </c>
       <c r="C726" t="s">
-        <v>1882</v>
+        <v>2766</v>
       </c>
       <c r="D726" t="s">
-        <v>1883</v>
+        <v>2767</v>
       </c>
       <c r="E726" s="2" t="s">
-        <v>2720</v>
+        <v>2768</v>
       </c>
       <c r="F726" s="2" t="s">
-        <v>2721</v>
+        <v>2769</v>
       </c>
     </row>
     <row r="727" spans="1:6">
       <c r="A727" t="s">
-        <v>2647</v>
+        <v>2698</v>
       </c>
       <c r="B727" t="s">
-        <v>2648</v>
+        <v>2699</v>
       </c>
       <c r="C727" t="s">
-        <v>2722</v>
+        <v>2770</v>
       </c>
       <c r="D727" t="s">
-        <v>2723</v>
+        <v>2771</v>
       </c>
       <c r="E727" s="2" t="s">
-        <v>2724</v>
+        <v>2772</v>
       </c>
       <c r="F727" s="2" t="s">
-        <v>2725</v>
+        <v>2773</v>
       </c>
     </row>
     <row r="728" spans="1:6">
       <c r="A728" t="s">
-        <v>2647</v>
+        <v>2698</v>
       </c>
       <c r="B728" t="s">
-        <v>2648</v>
+        <v>2699</v>
       </c>
       <c r="C728" t="s">
-        <v>61</v>
+        <v>2774</v>
       </c>
       <c r="D728" t="s">
-        <v>62</v>
+        <v>2775</v>
       </c>
       <c r="E728" s="2" t="s">
-        <v>2726</v>
+        <v>2776</v>
       </c>
       <c r="F728" s="2" t="s">
-        <v>2727</v>
+        <v>2777</v>
       </c>
     </row>
     <row r="729" spans="1:6">
       <c r="A729" t="s">
-        <v>2647</v>
+        <v>2698</v>
       </c>
       <c r="B729" t="s">
-        <v>2648</v>
+        <v>2699</v>
       </c>
       <c r="C729" t="s">
-        <v>2728</v>
+        <v>2778</v>
       </c>
       <c r="D729" t="s">
-        <v>2729</v>
+        <v>2778</v>
       </c>
       <c r="E729" s="2" t="s">
-        <v>2730</v>
+        <v>2779</v>
       </c>
       <c r="F729" s="2" t="s">
-        <v>2731</v>
+        <v>2780</v>
       </c>
     </row>
     <row r="730" spans="1:6">
       <c r="A730" t="s">
-        <v>2647</v>
+        <v>2698</v>
       </c>
       <c r="B730" t="s">
-        <v>2648</v>
+        <v>2699</v>
       </c>
       <c r="C730" t="s">
-        <v>471</v>
+        <v>2429</v>
       </c>
       <c r="D730" t="s">
-        <v>472</v>
+        <v>2430</v>
       </c>
       <c r="E730" s="2" t="s">
-        <v>2732</v>
+        <v>2781</v>
       </c>
       <c r="F730" s="2" t="s">
-        <v>2733</v>
+        <v>2782</v>
       </c>
     </row>
     <row r="731" spans="1:6">
       <c r="A731" t="s">
-        <v>2647</v>
+        <v>2698</v>
       </c>
       <c r="B731" t="s">
-        <v>2648</v>
+        <v>2699</v>
       </c>
       <c r="C731" t="s">
-        <v>2734</v>
+        <v>613</v>
       </c>
       <c r="D731" t="s">
-        <v>2735</v>
+        <v>614</v>
       </c>
       <c r="E731" s="2" t="s">
-        <v>2736</v>
+        <v>2783</v>
       </c>
       <c r="F731" s="2" t="s">
-        <v>2737</v>
+        <v>2784</v>
       </c>
     </row>
     <row r="732" spans="1:6">
       <c r="A732" t="s">
-        <v>2647</v>
+        <v>2698</v>
       </c>
       <c r="B732" t="s">
-        <v>2648</v>
+        <v>2699</v>
       </c>
       <c r="C732" t="s">
-        <v>2738</v>
+        <v>1649</v>
       </c>
       <c r="D732" t="s">
-        <v>2739</v>
+        <v>1650</v>
       </c>
       <c r="E732" s="2" t="s">
-        <v>2740</v>
+        <v>2785</v>
       </c>
       <c r="F732" s="2" t="s">
-        <v>2741</v>
+        <v>2786</v>
       </c>
     </row>
     <row r="733" spans="1:6">
       <c r="A733" t="s">
-        <v>2647</v>
+        <v>2698</v>
       </c>
       <c r="B733" t="s">
-        <v>2648</v>
+        <v>2699</v>
       </c>
       <c r="C733" t="s">
-        <v>2742</v>
+        <v>2787</v>
       </c>
       <c r="D733" t="s">
-        <v>2743</v>
+        <v>2788</v>
       </c>
       <c r="E733" s="2" t="s">
-        <v>2744</v>
+        <v>2789</v>
       </c>
       <c r="F733" s="2" t="s">
-        <v>2745</v>
+        <v>2790</v>
       </c>
     </row>
     <row r="734" spans="1:6">
       <c r="A734" t="s">
-        <v>2647</v>
+        <v>2698</v>
       </c>
       <c r="B734" t="s">
-        <v>2648</v>
+        <v>2699</v>
       </c>
       <c r="C734" t="s">
-        <v>2746</v>
+        <v>1678</v>
       </c>
       <c r="D734" t="s">
-        <v>2747</v>
+        <v>1679</v>
       </c>
       <c r="E734" s="2" t="s">
-        <v>2748</v>
+        <v>2791</v>
       </c>
       <c r="F734" s="2" t="s">
-        <v>2749</v>
+        <v>2792</v>
       </c>
     </row>
     <row r="735" spans="1:6">
       <c r="A735" t="s">
-        <v>2647</v>
+        <v>2698</v>
       </c>
       <c r="B735" t="s">
-        <v>2648</v>
+        <v>2699</v>
       </c>
       <c r="C735" t="s">
-        <v>2750</v>
+        <v>2793</v>
       </c>
       <c r="D735" t="s">
-        <v>2751</v>
+        <v>2793</v>
       </c>
       <c r="E735" s="2" t="s">
-        <v>2752</v>
+        <v>2794</v>
       </c>
       <c r="F735" s="2" t="s">
-        <v>2753</v>
+        <v>2795</v>
       </c>
     </row>
     <row r="736" spans="1:6">
       <c r="A736" t="s">
-        <v>2754</v>
+        <v>2698</v>
       </c>
       <c r="B736" t="s">
-        <v>2755</v>
+        <v>2699</v>
       </c>
       <c r="C736" t="s">
-        <v>2756</v>
+        <v>2796</v>
       </c>
       <c r="D736" t="s">
-        <v>2757</v>
+        <v>2797</v>
       </c>
       <c r="E736" s="2" t="s">
-        <v>2758</v>
+        <v>2798</v>
       </c>
       <c r="F736" s="2" t="s">
-        <v>2759</v>
+        <v>2799</v>
       </c>
     </row>
     <row r="737" spans="1:6">
       <c r="A737" t="s">
-        <v>2754</v>
+        <v>2698</v>
       </c>
       <c r="B737" t="s">
-        <v>2755</v>
+        <v>2699</v>
       </c>
       <c r="C737" t="s">
-        <v>1467</v>
+        <v>2800</v>
       </c>
       <c r="D737" t="s">
-        <v>1468</v>
+        <v>2801</v>
       </c>
       <c r="E737" s="2" t="s">
-        <v>2760</v>
+        <v>2802</v>
       </c>
       <c r="F737" s="2" t="s">
-        <v>2761</v>
+        <v>2803</v>
       </c>
     </row>
     <row r="738" spans="1:6">
       <c r="A738" t="s">
-        <v>2754</v>
+        <v>2698</v>
       </c>
       <c r="B738" t="s">
-        <v>2755</v>
+        <v>2699</v>
       </c>
       <c r="C738" t="s">
-        <v>2762</v>
+        <v>2804</v>
       </c>
       <c r="D738" t="s">
-        <v>2762</v>
+        <v>2805</v>
       </c>
       <c r="E738" s="2" t="s">
-        <v>2763</v>
+        <v>2806</v>
       </c>
       <c r="F738" s="2" t="s">
-        <v>2764</v>
+        <v>2807</v>
       </c>
     </row>
     <row r="739" spans="1:6">
       <c r="A739" t="s">
-        <v>2765</v>
+        <v>2698</v>
       </c>
       <c r="B739" t="s">
-        <v>2766</v>
+        <v>2699</v>
       </c>
       <c r="C739" t="s">
-        <v>2767</v>
+        <v>2808</v>
       </c>
       <c r="D739" t="s">
-        <v>2768</v>
+        <v>2809</v>
       </c>
       <c r="E739" s="2" t="s">
-        <v>2769</v>
+        <v>2810</v>
       </c>
       <c r="F739" s="2" t="s">
-        <v>2770</v>
+        <v>2811</v>
       </c>
     </row>
     <row r="740" spans="1:6">
       <c r="A740" t="s">
-        <v>2765</v>
+        <v>2698</v>
       </c>
       <c r="B740" t="s">
-        <v>2766</v>
+        <v>2699</v>
       </c>
       <c r="C740" t="s">
-        <v>2771</v>
+        <v>2812</v>
       </c>
       <c r="D740" t="s">
-        <v>2772</v>
+        <v>2813</v>
       </c>
       <c r="E740" s="2" t="s">
-        <v>2773</v>
+        <v>2814</v>
       </c>
       <c r="F740" s="2" t="s">
-        <v>2774</v>
+        <v>2815</v>
       </c>
     </row>
     <row r="741" spans="1:6">
       <c r="A741" t="s">
-        <v>2765</v>
+        <v>2698</v>
       </c>
       <c r="B741" t="s">
-        <v>2766</v>
+        <v>2699</v>
       </c>
       <c r="C741" t="s">
-        <v>2775</v>
+        <v>2816</v>
       </c>
       <c r="D741" t="s">
-        <v>2776</v>
+        <v>2817</v>
       </c>
       <c r="E741" s="2" t="s">
-        <v>2777</v>
+        <v>2818</v>
       </c>
       <c r="F741" s="2" t="s">
-        <v>2778</v>
+        <v>2819</v>
       </c>
     </row>
     <row r="742" spans="1:6">
       <c r="A742" t="s">
-        <v>2765</v>
+        <v>2698</v>
       </c>
       <c r="B742" t="s">
-        <v>2766</v>
+        <v>2699</v>
       </c>
       <c r="C742" t="s">
-        <v>2779</v>
+        <v>2820</v>
       </c>
       <c r="D742" t="s">
-        <v>2780</v>
+        <v>2821</v>
       </c>
       <c r="E742" s="2" t="s">
-        <v>2781</v>
+        <v>2822</v>
       </c>
       <c r="F742" s="2" t="s">
-        <v>2782</v>
+        <v>2823</v>
       </c>
     </row>
     <row r="743" spans="1:6">
       <c r="A743" t="s">
-        <v>2765</v>
+        <v>2698</v>
       </c>
       <c r="B743" t="s">
-        <v>2766</v>
+        <v>2699</v>
       </c>
       <c r="C743" t="s">
-        <v>2783</v>
+        <v>2824</v>
       </c>
       <c r="D743" t="s">
-        <v>2784</v>
+        <v>2825</v>
       </c>
       <c r="E743" s="2" t="s">
-        <v>2785</v>
+        <v>2826</v>
       </c>
       <c r="F743" s="2" t="s">
-        <v>2786</v>
+        <v>2827</v>
       </c>
     </row>
     <row r="744" spans="1:6">
       <c r="A744" t="s">
-        <v>2765</v>
+        <v>2698</v>
       </c>
       <c r="B744" t="s">
-        <v>2766</v>
+        <v>2699</v>
       </c>
       <c r="C744" t="s">
-        <v>2787</v>
+        <v>2828</v>
       </c>
       <c r="D744" t="s">
-        <v>2788</v>
+        <v>2829</v>
       </c>
       <c r="E744" s="2" t="s">
-        <v>2789</v>
+        <v>2830</v>
       </c>
       <c r="F744" s="2" t="s">
-        <v>2790</v>
+        <v>2831</v>
       </c>
     </row>
     <row r="745" spans="1:6">
       <c r="A745" t="s">
-        <v>2765</v>
+        <v>2832</v>
       </c>
       <c r="B745" t="s">
-        <v>2766</v>
+        <v>2833</v>
       </c>
       <c r="C745" t="s">
-        <v>2791</v>
+        <v>2834</v>
       </c>
       <c r="D745" t="s">
-        <v>2792</v>
+        <v>2835</v>
       </c>
       <c r="E745" s="2" t="s">
-        <v>2793</v>
+        <v>2836</v>
       </c>
       <c r="F745" s="2" t="s">
-        <v>2794</v>
+        <v>2837</v>
       </c>
     </row>
     <row r="746" spans="1:6">
       <c r="A746" t="s">
-        <v>2765</v>
+        <v>2832</v>
       </c>
       <c r="B746" t="s">
-        <v>2766</v>
+        <v>2833</v>
       </c>
       <c r="C746" t="s">
-        <v>2795</v>
+        <v>2838</v>
       </c>
       <c r="D746" t="s">
-        <v>2796</v>
+        <v>2839</v>
       </c>
       <c r="E746" s="2" t="s">
-        <v>2797</v>
+        <v>2840</v>
       </c>
       <c r="F746" s="2" t="s">
-        <v>2798</v>
+        <v>2841</v>
       </c>
     </row>
     <row r="747" spans="1:6">
       <c r="A747" t="s">
-        <v>2765</v>
+        <v>2832</v>
       </c>
       <c r="B747" t="s">
-        <v>2766</v>
+        <v>2833</v>
       </c>
       <c r="C747" t="s">
-        <v>2799</v>
+        <v>2842</v>
       </c>
       <c r="D747" t="s">
-        <v>2800</v>
+        <v>2843</v>
       </c>
       <c r="E747" s="2" t="s">
-        <v>2801</v>
+        <v>2844</v>
       </c>
       <c r="F747" s="2" t="s">
-        <v>2802</v>
+        <v>2845</v>
       </c>
     </row>
     <row r="748" spans="1:6">
       <c r="A748" t="s">
-        <v>2765</v>
+        <v>2832</v>
       </c>
       <c r="B748" t="s">
-        <v>2766</v>
+        <v>2833</v>
       </c>
       <c r="C748" t="s">
-        <v>438</v>
+        <v>2846</v>
       </c>
       <c r="D748" t="s">
-        <v>439</v>
+        <v>2847</v>
       </c>
       <c r="E748" s="2" t="s">
-        <v>2803</v>
+        <v>2848</v>
       </c>
       <c r="F748" s="2" t="s">
-        <v>2804</v>
+        <v>2849</v>
       </c>
     </row>
     <row r="749" spans="1:6">
       <c r="A749" t="s">
-        <v>2765</v>
+        <v>2832</v>
       </c>
       <c r="B749" t="s">
-        <v>2766</v>
+        <v>2833</v>
       </c>
       <c r="C749" t="s">
-        <v>2805</v>
+        <v>2850</v>
       </c>
       <c r="D749" t="s">
-        <v>2806</v>
+        <v>2851</v>
       </c>
       <c r="E749" s="2" t="s">
-        <v>2807</v>
+        <v>2852</v>
       </c>
       <c r="F749" s="2" t="s">
-        <v>2808</v>
+        <v>2853</v>
       </c>
     </row>
     <row r="750" spans="1:6">
       <c r="A750" t="s">
-        <v>2765</v>
+        <v>2832</v>
       </c>
       <c r="B750" t="s">
-        <v>2766</v>
+        <v>2833</v>
       </c>
       <c r="C750" t="s">
-        <v>2809</v>
+        <v>2854</v>
       </c>
       <c r="D750" t="s">
-        <v>2810</v>
+        <v>2855</v>
       </c>
       <c r="E750" s="2" t="s">
-        <v>2811</v>
+        <v>2856</v>
       </c>
       <c r="F750" s="2" t="s">
-        <v>2812</v>
+        <v>2857</v>
       </c>
     </row>
     <row r="751" spans="1:6">
       <c r="A751" t="s">
-        <v>2765</v>
+        <v>2832</v>
       </c>
       <c r="B751" t="s">
-        <v>2766</v>
+        <v>2833</v>
       </c>
       <c r="C751" t="s">
-        <v>2813</v>
+        <v>2858</v>
       </c>
       <c r="D751" t="s">
-        <v>2814</v>
+        <v>2859</v>
       </c>
       <c r="E751" s="2" t="s">
-        <v>2815</v>
+        <v>2860</v>
       </c>
       <c r="F751" s="2" t="s">
-        <v>2816</v>
+        <v>2861</v>
       </c>
     </row>
     <row r="752" spans="1:6">
       <c r="A752" t="s">
-        <v>2765</v>
+        <v>2832</v>
       </c>
       <c r="B752" t="s">
-        <v>2766</v>
+        <v>2833</v>
       </c>
       <c r="C752" t="s">
-        <v>2817</v>
+        <v>2862</v>
       </c>
       <c r="D752" t="s">
-        <v>2818</v>
+        <v>2863</v>
       </c>
       <c r="E752" s="2" t="s">
-        <v>2819</v>
+        <v>2864</v>
       </c>
       <c r="F752" s="2" t="s">
-        <v>2820</v>
+        <v>2865</v>
       </c>
     </row>
     <row r="753" spans="1:6">
       <c r="A753" t="s">
-        <v>2765</v>
+        <v>2832</v>
       </c>
       <c r="B753" t="s">
-        <v>2766</v>
+        <v>2833</v>
       </c>
       <c r="C753" t="s">
-        <v>2821</v>
+        <v>2866</v>
       </c>
       <c r="D753" t="s">
-        <v>2822</v>
+        <v>2867</v>
       </c>
       <c r="E753" s="2" t="s">
-        <v>2823</v>
+        <v>2868</v>
       </c>
       <c r="F753" s="2" t="s">
-        <v>2824</v>
+        <v>2869</v>
       </c>
     </row>
     <row r="754" spans="1:6">
       <c r="A754" t="s">
-        <v>2765</v>
+        <v>2832</v>
       </c>
       <c r="B754" t="s">
-        <v>2766</v>
+        <v>2833</v>
       </c>
       <c r="C754" t="s">
-        <v>2825</v>
+        <v>2870</v>
       </c>
       <c r="D754" t="s">
-        <v>2826</v>
+        <v>2871</v>
       </c>
       <c r="E754" s="2" t="s">
-        <v>2827</v>
+        <v>2872</v>
       </c>
       <c r="F754" s="2" t="s">
-        <v>2828</v>
+        <v>2873</v>
       </c>
     </row>
     <row r="755" spans="1:6">
       <c r="A755" t="s">
-        <v>2765</v>
+        <v>2832</v>
       </c>
       <c r="B755" t="s">
-        <v>2766</v>
+        <v>2833</v>
       </c>
       <c r="C755" t="s">
-        <v>2829</v>
+        <v>2874</v>
       </c>
       <c r="D755" t="s">
-        <v>2830</v>
+        <v>2875</v>
       </c>
       <c r="E755" s="2" t="s">
-        <v>2831</v>
+        <v>2876</v>
       </c>
       <c r="F755" s="2" t="s">
-        <v>2832</v>
+        <v>2877</v>
       </c>
     </row>
     <row r="756" spans="1:6">
       <c r="A756" t="s">
-        <v>2765</v>
+        <v>2878</v>
       </c>
       <c r="B756" t="s">
-        <v>2766</v>
+        <v>2879</v>
       </c>
       <c r="C756" t="s">
-        <v>2833</v>
+        <v>2880</v>
       </c>
       <c r="D756" t="s">
-        <v>2834</v>
+        <v>2881</v>
       </c>
       <c r="E756" s="2" t="s">
-        <v>2835</v>
+        <v>2882</v>
       </c>
       <c r="F756" s="2" t="s">
-        <v>2836</v>
+        <v>2883</v>
       </c>
     </row>
     <row r="757" spans="1:6">
       <c r="A757" t="s">
-        <v>2765</v>
+        <v>2878</v>
       </c>
       <c r="B757" t="s">
-        <v>2766</v>
+        <v>2879</v>
       </c>
       <c r="C757" t="s">
-        <v>2837</v>
+        <v>315</v>
       </c>
       <c r="D757" t="s">
-        <v>2838</v>
+        <v>316</v>
       </c>
       <c r="E757" s="2" t="s">
-        <v>2839</v>
+        <v>2884</v>
       </c>
       <c r="F757" s="2" t="s">
-        <v>2840</v>
+        <v>2885</v>
       </c>
     </row>
     <row r="758" spans="1:6">
       <c r="A758" t="s">
-        <v>2765</v>
+        <v>2878</v>
       </c>
       <c r="B758" t="s">
-        <v>2766</v>
+        <v>2879</v>
       </c>
       <c r="C758" t="s">
-        <v>2841</v>
+        <v>2886</v>
       </c>
       <c r="D758" t="s">
-        <v>2842</v>
+        <v>2887</v>
       </c>
       <c r="E758" s="2" t="s">
-        <v>2843</v>
+        <v>2888</v>
       </c>
       <c r="F758" s="2" t="s">
-        <v>2844</v>
+        <v>2889</v>
       </c>
     </row>
     <row r="759" spans="1:6">
       <c r="A759" t="s">
-        <v>2765</v>
+        <v>2878</v>
       </c>
       <c r="B759" t="s">
-        <v>2766</v>
+        <v>2879</v>
       </c>
       <c r="C759" t="s">
-        <v>2845</v>
+        <v>2890</v>
       </c>
       <c r="D759" t="s">
-        <v>2846</v>
+        <v>2891</v>
       </c>
       <c r="E759" s="2" t="s">
-        <v>2847</v>
+        <v>2892</v>
       </c>
       <c r="F759" s="2" t="s">
-        <v>2848</v>
+        <v>2893</v>
       </c>
     </row>
     <row r="760" spans="1:6">
       <c r="A760" t="s">
-        <v>2765</v>
+        <v>2878</v>
       </c>
       <c r="B760" t="s">
-        <v>2766</v>
+        <v>2879</v>
       </c>
       <c r="C760" t="s">
-        <v>2849</v>
+        <v>2894</v>
       </c>
       <c r="D760" t="s">
-        <v>2849</v>
+        <v>2895</v>
       </c>
       <c r="E760" s="2" t="s">
-        <v>2850</v>
+        <v>2896</v>
       </c>
       <c r="F760" s="2" t="s">
-        <v>2851</v>
+        <v>2897</v>
       </c>
     </row>
     <row r="761" spans="1:6">
       <c r="A761" t="s">
-        <v>2765</v>
+        <v>2878</v>
       </c>
       <c r="B761" t="s">
-        <v>2766</v>
+        <v>2879</v>
       </c>
       <c r="C761" t="s">
-        <v>2495</v>
+        <v>2898</v>
       </c>
       <c r="D761" t="s">
-        <v>2496</v>
+        <v>2899</v>
       </c>
       <c r="E761" s="2" t="s">
-        <v>2852</v>
+        <v>2900</v>
       </c>
       <c r="F761" s="2" t="s">
-        <v>2853</v>
+        <v>2901</v>
       </c>
     </row>
     <row r="762" spans="1:6">
       <c r="A762" t="s">
-        <v>2765</v>
+        <v>2878</v>
       </c>
       <c r="B762" t="s">
-        <v>2766</v>
+        <v>2879</v>
       </c>
       <c r="C762" t="s">
-        <v>639</v>
+        <v>2902</v>
       </c>
       <c r="D762" t="s">
-        <v>640</v>
+        <v>2903</v>
       </c>
       <c r="E762" s="2" t="s">
-        <v>2854</v>
+        <v>2904</v>
       </c>
       <c r="F762" s="2" t="s">
-        <v>2855</v>
+        <v>2905</v>
       </c>
     </row>
     <row r="763" spans="1:6">
       <c r="A763" t="s">
-        <v>2765</v>
+        <v>2878</v>
       </c>
       <c r="B763" t="s">
-        <v>2766</v>
+        <v>2879</v>
       </c>
       <c r="C763" t="s">
-        <v>1687</v>
+        <v>2906</v>
       </c>
       <c r="D763" t="s">
-        <v>1688</v>
+        <v>2907</v>
       </c>
       <c r="E763" s="2" t="s">
-        <v>2856</v>
+        <v>2908</v>
       </c>
       <c r="F763" s="2" t="s">
-        <v>2857</v>
-[...269 lines deleted...]
-      <c r="C777" t="s">
         <v>2909</v>
-      </c>
-[...367 lines deleted...]
-        <v>2982</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.69999999999999996" right="0.69999999999999996" top="0.75" bottom="0.75" header="0.29999999999999999" footer="0.29999999999999999"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</oddFooter>
     <evenHeader/>
     <evenFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</evenFooter>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>