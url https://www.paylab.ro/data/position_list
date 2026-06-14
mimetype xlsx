--- v4 (2026-04-30)
+++ v5 (2026-06-14)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2910">
   <si>
     <t>www.paylab.ro</t>
   </si>
   <si>
-    <t>04/2026</t>
+    <t>06/2026</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_ro</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_ro</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_ro</t>
   </si>
   <si>
     <t>Administration</t>
   </si>
   <si>
     <t>Administrație</t>
   </si>
@@ -208,102 +208,102 @@
   <si>
     <t>CSR specialist</t>
   </si>
   <si>
     <t>Specialist CSR</t>
   </si>
   <si>
     <t>* Management of corporate social responsibility (CSR) projects.
 * Preparation of press releases and cooperation with the media and organizing press conferences
 * Content preparation for company websites, digital media and social networks (Facebook, Instagram, YouTube)
 * Procurement and care of company materials (brochures, POS materials, posters, brochures)
 * Design and implementation of company events
 * Taking care of editing and translating company materials
 * Various administrative tasks such as planning, monitoring results, reporting, budgeting, etc.</t>
   </si>
   <si>
     <t>* Gestionarea proiectelor de responsabilitate socială corporativă (CSR).
 * Pregătirea comunicatelor de presă și colaborarea cu media și organizarea conferințelor de presă
 * Pregătirea conținutului pentru site-urile companiei, media digitală și rețelele sociale (Facebook, Instagram, YouTube)
 * Achiziționarea și gestionarea materialelor companiei (broșuri, materiale POS, afișe, broșuri)
 * Designul și implementarea evenimentelor companiei
 * Îngrijirea editării și traducerii materialelor companiei
 * Diverse sarcini administrative, cum ar fi planificarea, monitorizarea rezultatelor, raportarea, bugetarea etc.</t>
   </si>
   <si>
+    <t>Data Entry Operator</t>
+  </si>
+  <si>
+    <t>Operator introducere date</t>
+  </si>
+  <si>
+    <t>* Processing payroll by using ADP software. 
+* Maintaining all employee payroll records. 
+* Entering payroll information for all employees.
+* Recording tax withholding information.
+* Making appropriate changes in compliance with internal policies and external local, state and federal income tax regulations. 
+* Creating paper checks as well as direct deposits.
+* Creating reports to ensure accuracy of payroll processing.</t>
+  </si>
+  <si>
+    <t>* Procesarea salariilor prin utilizarea software-ului ADP.
+* Menținerea tuturor înregistrărilor de salarizare ale angajaților.
+* Introducerea informațiilor de salarizare pentru toți angajații.
+* Înregistrarea informațiilor privind reținerea impozitelor.
+* Efectuarea modificărilor adecvate în conformitate cu politicile interne și cu reglementările externe locale, statale și federale privind impozitul pe venit.
+* Crearea cecurilor pe hârtie și a depozitelor directe.
+* Crearea de rapoarte pentru a asigura acuratețea procesării salariilor.</t>
+  </si>
+  <si>
     <t>Data entry operator</t>
   </si>
   <si>
     <t>Funcționar introducere date</t>
   </si>
   <si>
     <t>* Inputting and updating data into computer systems accurately and efficiently.
 * Verifying and correcting data to ensure accuracy and completeness.
 * Maintaining organized records and files for easy retrieval of information.
 * Assisting in the preparation of reports and documents as required.
 * Collaborating with team members to ensure data integrity and consistency.
 * Responding to inquiries related to data entry and assisting with troubleshooting issues.
 * Performing regular backups of data to prevent loss of information.
 * Managing and prioritizing multiple tasks to meet deadlines effectively.
 * Ensuring compliance with data protection regulations and company policies.
 * Supporting administrative tasks as needed to enhance overall office productivity.</t>
   </si>
   <si>
     <t>* Introducerea și actualizarea datelor în sistemele de calculator cu acuratețe și eficiență.
 * Verificarea și corectarea datelor pentru a asigura acuratețea și completitudinea.
 * Menținerea unor evidențe și fișiere organizate pentru o recuperare ușoară a informațiilor.
 * Ajutor în pregătirea rapoartelor și documentelor, după cum este necesar.
 * Colaborarea cu membrii echipei pentru a asigura integritatea și consistența datelor.
 * Răspunsuri la întrebări legate de introducerea datelor și asistență pentru soluționarea problemelor.
 * Realizarea de copii de rezervă periodice a datelor pentru a preveni pierderea informațiilor.
 * Gestionarea și prioritizarea mai multor sarcini pentru a îndeplini termenele limită în mod eficient.
 * Asigurarea respectării reglementărilor de protecție a datelor și a politicilor companiei.
 * Sprijinirea sarcinilor administrative, după nevoie, pentru a îmbunătăți productivitatea generală a biroului.</t>
-  </si>
-[...22 lines deleted...]
-* Crearea de rapoarte pentru a asigura acuratețea procesării salariilor.</t>
   </si>
   <si>
     <t>Diversity, Equity and Inclusion Manager</t>
   </si>
   <si>
     <t>Manager pentru diversitate, egalitate și incluziune</t>
   </si>
   <si>
     <t>* Works with managers at various levels to assess the current state of diversity, equity and inclusion, identify potential solutions and influence steps for specific action planning.
 * Collaborates with other components to develop and execute short- and long-term business strategies for Diversity, Equity and Inclusion (DEI).
 * Develop and implement DEI capability development programs and initiatives in support of corporate strategies and individual support needs.
 * Conducts equality and inclusion audits of corporate and team initiatives.
 * Monitor progress on DEI corporate commitments.
 * Manages communication of DEI principles, plans, progress, and supplemental CR stories.
 * Collaborates with partners and leaders to influence policies and identify resources needed to create an inclusive environment.</t>
   </si>
   <si>
     <t>* Lucrează cu manageri la diferite niveluri pentru a evalua starea actuală a diversității, echității și incluziunii, pentru a identifica soluții potențiale și pentru a influența pașii pentru planificarea acțiunilor specifice.
 * Colaborează cu alte componente pentru a dezvolta și executa strategii de afaceri pe termen scurt și lung pentru Diversitate, Echitate și Incluziune (DEI).
 * Dezvoltați și implementați programe și inițiative de dezvoltare a capacităților DEI în sprijinul strategiilor corporative și nevoilor individuale de asistență.
 * Efectuează audituri de egalitate și incluziune ale inițiativelor corporative și ale echipei.
 * Monitorizarea progresului privind angajamentele corporative DEI.
 * Gestionează comunicarea principiilor, planurilor, progresului și poveștilor suplimentare ale DEI.
 * Colaborează cu parteneri și lideri pentru a influența politicile și pentru a identifica resursele necesare pentru a crea un mediu incluziv.</t>
   </si>