--- v5 (2026-06-14)
+++ v6 (2026-08-03)
@@ -12,56 +12,56 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2910">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2946">
   <si>
     <t>www.paylab.ro</t>
   </si>
   <si>
-    <t>06/2026</t>
+    <t>08/2026</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_ro</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_ro</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_ro</t>
   </si>
   <si>
     <t>Administration</t>
   </si>
   <si>
     <t>Administrație</t>
   </si>
@@ -208,102 +208,102 @@
   <si>
     <t>CSR specialist</t>
   </si>
   <si>
     <t>Specialist CSR</t>
   </si>
   <si>
     <t>* Management of corporate social responsibility (CSR) projects.
 * Preparation of press releases and cooperation with the media and organizing press conferences
 * Content preparation for company websites, digital media and social networks (Facebook, Instagram, YouTube)
 * Procurement and care of company materials (brochures, POS materials, posters, brochures)
 * Design and implementation of company events
 * Taking care of editing and translating company materials
 * Various administrative tasks such as planning, monitoring results, reporting, budgeting, etc.</t>
   </si>
   <si>
     <t>* Gestionarea proiectelor de responsabilitate socială corporativă (CSR).
 * Pregătirea comunicatelor de presă și colaborarea cu media și organizarea conferințelor de presă
 * Pregătirea conținutului pentru site-urile companiei, media digitală și rețelele sociale (Facebook, Instagram, YouTube)
 * Achiziționarea și gestionarea materialelor companiei (broșuri, materiale POS, afișe, broșuri)
 * Designul și implementarea evenimentelor companiei
 * Îngrijirea editării și traducerii materialelor companiei
 * Diverse sarcini administrative, cum ar fi planificarea, monitorizarea rezultatelor, raportarea, bugetarea etc.</t>
   </si>
   <si>
-    <t>Data Entry Operator</t>
-[...22 lines deleted...]
-  <si>
     <t>Data entry operator</t>
   </si>
   <si>
     <t>Funcționar introducere date</t>
   </si>
   <si>
     <t>* Inputting and updating data into computer systems accurately and efficiently.
 * Verifying and correcting data to ensure accuracy and completeness.
 * Maintaining organized records and files for easy retrieval of information.
 * Assisting in the preparation of reports and documents as required.
 * Collaborating with team members to ensure data integrity and consistency.
 * Responding to inquiries related to data entry and assisting with troubleshooting issues.
 * Performing regular backups of data to prevent loss of information.
 * Managing and prioritizing multiple tasks to meet deadlines effectively.
 * Ensuring compliance with data protection regulations and company policies.
 * Supporting administrative tasks as needed to enhance overall office productivity.</t>
   </si>
   <si>
     <t>* Introducerea și actualizarea datelor în sistemele de calculator cu acuratețe și eficiență.
 * Verificarea și corectarea datelor pentru a asigura acuratețea și completitudinea.
 * Menținerea unor evidențe și fișiere organizate pentru o recuperare ușoară a informațiilor.
 * Ajutor în pregătirea rapoartelor și documentelor, după cum este necesar.
 * Colaborarea cu membrii echipei pentru a asigura integritatea și consistența datelor.
 * Răspunsuri la întrebări legate de introducerea datelor și asistență pentru soluționarea problemelor.
 * Realizarea de copii de rezervă periodice a datelor pentru a preveni pierderea informațiilor.
 * Gestionarea și prioritizarea mai multor sarcini pentru a îndeplini termenele limită în mod eficient.
 * Asigurarea respectării reglementărilor de protecție a datelor și a politicilor companiei.
 * Sprijinirea sarcinilor administrative, după nevoie, pentru a îmbunătăți productivitatea generală a biroului.</t>
+  </si>
+  <si>
+    <t>Data Entry Operator</t>
+  </si>
+  <si>
+    <t>Operator introducere date</t>
+  </si>
+  <si>
+    <t>* Processing payroll by using ADP software. 
+* Maintaining all employee payroll records. 
+* Entering payroll information for all employees.
+* Recording tax withholding information.
+* Making appropriate changes in compliance with internal policies and external local, state and federal income tax regulations. 
+* Creating paper checks as well as direct deposits.
+* Creating reports to ensure accuracy of payroll processing.</t>
+  </si>
+  <si>
+    <t>* Procesarea salariilor prin utilizarea software-ului ADP.
+* Menținerea tuturor înregistrărilor de salarizare ale angajaților.
+* Introducerea informațiilor de salarizare pentru toți angajații.
+* Înregistrarea informațiilor privind reținerea impozitelor.
+* Efectuarea modificărilor adecvate în conformitate cu politicile interne și cu reglementările externe locale, statale și federale privind impozitul pe venit.
+* Crearea cecurilor pe hârtie și a depozitelor directe.
+* Crearea de rapoarte pentru a asigura acuratețea procesării salariilor.</t>
   </si>
   <si>
     <t>Diversity, Equity and Inclusion Manager</t>
   </si>
   <si>
     <t>Manager pentru diversitate, egalitate și incluziune</t>
   </si>
   <si>
     <t>* Works with managers at various levels to assess the current state of diversity, equity and inclusion, identify potential solutions and influence steps for specific action planning.
 * Collaborates with other components to develop and execute short- and long-term business strategies for Diversity, Equity and Inclusion (DEI).
 * Develop and implement DEI capability development programs and initiatives in support of corporate strategies and individual support needs.
 * Conducts equality and inclusion audits of corporate and team initiatives.
 * Monitor progress on DEI corporate commitments.
 * Manages communication of DEI principles, plans, progress, and supplemental CR stories.
 * Collaborates with partners and leaders to influence policies and identify resources needed to create an inclusive environment.</t>
   </si>
   <si>
     <t>* Lucrează cu manageri la diferite niveluri pentru a evalua starea actuală a diversității, echității și incluziunii, pentru a identifica soluții potențiale și pentru a influența pașii pentru planificarea acțiunilor specifice.
 * Colaborează cu alte componente pentru a dezvolta și executa strategii de afaceri pe termen scurt și lung pentru Diversitate, Echitate și Incluziune (DEI).
 * Dezvoltați și implementați programe și inițiative de dezvoltare a capacităților DEI în sprijinul strategiilor corporative și nevoilor individuale de asistență.
 * Efectuează audituri de egalitate și incluziune ale inițiativelor corporative și ale echipei.
 * Monitorizarea progresului privind angajamentele corporative DEI.
 * Gestionează comunicarea principiilor, planurilor, progresului și poveștilor suplimentare ale DEI.
 * Colaborează cu parteneri și lideri pentru a influența politicile și pentru a identifica resursele necesare pentru a crea un mediu incluziv.</t>
   </si>
@@ -1081,50 +1081,80 @@
   <si>
     <t>Museum Specialist</t>
   </si>
   <si>
     <t>Specialist de muzeu</t>
   </si>
   <si>
     <t>Management, registration, and protection of collection items.
 Professional processing and cataloguing of artefacts.
 Creation and implementation of exhibition projects.
 Scientific research activities in the relevant field.
 Preparation of educational and outreach materials and lectures.
 Methodological guidance in acquiring new collections.
 Collaboration with professional institutions.
 Supervision of storage conditions and conservation processes.</t>
   </si>
   <si>
     <t>Administrarea, evidența și protecția obiectelor de colecție.
 Procesarea profesională și catalogarea pieselor.
 Crearea și implementarea proiectelor expoziționale.
 Activitate de cercetare științifică în domeniul relevant.
 Pregătirea materialelor de popularizare și a prezentărilor.
 Coordonare metodologică în achiziția de noi colecții.
 Colaborare cu instituții de specialitate.
 Supravegherea condițiilor de depozitare și conservare.</t>
+  </si>
+  <si>
+    <t>Orchestra Musician</t>
+  </si>
+  <si>
+    <t>Muzician de orchestră</t>
+  </si>
+  <si>
+    <t>· Interpretation of musical works as a member of an orchestra in line with the artistic vision of the conductor and the program’s dramaturgy.
+· Preparation and study of musical scores required for concerts, performances, recordings, or broadcasting.
+· Participation in rehearsals, concerts, performances, recordings, and other artistic activities of the orchestra.
+· Adherence to interpretative, technical, and artistic instructions from the conductor or the artistic director.
+· Collaboration with other orchestra members to ensure a unified and high-quality musical performance.
+· Maintaining and developing professional and artistic standards through individual practice and further education.
+· Ensuring readiness and proper use of the assigned musical instrument and accessories.
+· Compliance with organizational and operational rules of the artistic ensemble.
+· Participation in artistic projects, concert tours, festivals, and other cultural events.
+· Cooperation in recording musical works for radio, television, film, or multimedia purposes.</t>
+  </si>
+  <si>
+    <t>· Interpretarea lucrărilor muzicale ca membru al unui ansamblu orchestral în conformitate cu viziunea artistică a dirijorului și dramaturgia programului.
+· Pregătirea și studierea partiturilor muzicale necesare pentru concerte, spectacole, înregistrări sau difuzare.
+· Participarea la repetiții, concerte, spectacole, înregistrări și alte activități artistice ale orchestrei.
+· Respectarea instrucțiunilor interpretative, tehnice și artistice ale dirijorului sau directorului artistic.
+· Colaborarea cu ceilalți membri ai orchestrei pentru a asigura o interpretare muzicală unitară și de calitate.
+· Menținerea și dezvoltarea nivelului profesional și artistic prin pregătire individuală și formare continuă.
+· Asigurarea pregătirii și utilizării corespunzătoare a instrumentului muzical și a accesoriilor încredințate.
+· Respectarea regulilor organizaționale și operaționale ale ansamblului artistic.
+· Participarea la proiecte artistice, turnee, festivaluri și alte evenimente culturale.
+· Colaborarea la înregistrarea lucrărilor muzicale pentru radio, televiziune, film sau multimedia.</t>
   </si>
   <si>
     <t>Photographer</t>
   </si>
   <si>
     <t>Fotograf</t>
   </si>
   <si>
     <t>* Photographing people, animals, objects, landscapes etc.
 * Using analogue and digital cameras, lenses, lighting equipment, filters, conversion lenses, etc.
 * Instructing people during photo shoots.
 * Editing photographs using computer technology.
 * Developing cine films, printing photographs.</t>
   </si>
   <si>
     <t>* Fotografierea oamenilor, animalelor, obiectelor, peisajelor etc.
 * Utilizarea aparatelor foto analogice și digitale, obiectivelor, echipamentului de iluminare, filtrelor, lentilelor de conversie etc.
 * Îndrumarea persoanelor în timpul ședințelor foto.
 * Editarea fotografiilor cu ajutorul tehnologiei informatice.
 * Dezvoltarea peliculelor cinematografice, imprimarea fotografiilor.</t>
   </si>
   <si>
     <t>Restorer/Conservator</t>
   </si>
   <si>
@@ -8417,70 +8447,244 @@
 * Efectuarea lucrărilor de întreținere și reparații de rutină a echipamentelor de imprimare 3D.
 * Ținerea unor înregistrări exacte ale producției, a materialelor utilizate și a nivelurilor de stoc.
 * Rămânerea la curent cu progresele tehnologiei și materialelor de imprimare 3D.
 * Asistență în pregătirea noilor angajați în operațiunile de imprimare 3D și în protocoalele de siguranță.
 * Contribuția la planificarea și calendarul proiectelor pentru a asigura livrarea la timp a materialelor imprimate.</t>
   </si>
   <si>
     <t>Advertising Manager</t>
   </si>
   <si>
     <t>Manager de publicitate</t>
   </si>
   <si>
     <t>* Responsibility for the sale of advertising space within the company.
 * Taking care of existing clients and maintaining good relations with them.
 * Searching for new business opportunities.
 * Providing quotations and discounts in substantiated cases.</t>
   </si>
   <si>
     <t>* Responsabilitate pentru vânzarea spațiului publicitar în cadrul companiei.
 * Îngrijirea clienților existenți și menținerea unor relații bune cu aceștia.
 * Căutarea de oportunități noi de afaceri.
 * Furnizarea de oferte și discounturi în cazurile justificate.</t>
   </si>
   <si>
+    <t>Assistant Director</t>
+  </si>
+  <si>
+    <t>Asistent de regie</t>
+  </si>
+  <si>
+    <t>· Providing organizational and administrative support to the director during the preparation, execution, and completion of production projects.
+· Coordinating communication between the director, production, technical teams, and performers.
+· Preparing, distributing, and updating production and execution materials.
+· Maintaining records of scripts, directorial notes, schedules, and other documentation related to program production.
+· Checking the readiness of performers, equipment, locations, and other elements before production or broadcasting begins.
+· Organizing and coordinating rehearsals, meetings, and production briefings.
+· Monitoring production schedules and identifying potential deviations or risks.
+· Ensuring оперативná communication during production, filming, or broadcasting.
+· Processing and maintaining production records and other operational documentation.
+· Supporting the preparation of shooting plans and production schedules.
+· Monitoring compliance with the director’s instructions and ensuring their communication to individual production units.
+· Collaborating with production, editorial, and technical teams to ensure smooth production flow.</t>
+  </si>
+  <si>
+    <t>· Oferirea de suport organizațional și administrativ regizorului.
+· Coordonarea comunicării.
+· Pregătirea materialelor.
+· Gestionarea documentației.
+· Verificarea pregătirii.
+· Organizarea întâlnirilor.
+· Monitorizarea programului.
+· Comunicare operațională.
+· Evidență.
+· Suport pentru planificare.
+· Controlul execuției.
+· Colaborare.</t>
+  </si>
+  <si>
     <t>Bookbinder</t>
   </si>
   <si>
     <t>Legător de cărți</t>
   </si>
   <si>
     <t>* Preparing material required for the production of books, magazines, brochures, catalogues, directories, albums, etc.
 * Cutting paper into smaller sheets using a cutting machine.
 * Coating books with paper, leather, imitation leather or other materials.
 * Stitching and gluing individual sheets into blocks manually or using a stitching or binding machine.
 * Joining book blocks with the spine dispersive, hot melt, reactive and polyurethane adhesives.
 * Repairing damaged bindings, backs of books, etc.</t>
   </si>
   <si>
     <t>* Pregătirea materialelor necesare pentru producția de cărți, reviste, broșuri, cataloage, directoare, albume etc.
 * Tăierea hârtiei în coli mai mici folosind o mașină de tăiat.
 * Îmbrăcarea cărților cu hârtie, piele, imitație de piele sau alte materiale.
 * Coaserea și lipirea foilor individuale în blocuri manual sau cu ajutorul unei mașini de cusut sau de legat.
 * Îmbinarea blocurilor de carte cu adezivi disperși pe coloană vertebrală, topiți la cald, reactivi și poliuretanici.
 * Repararea legăturilor deteriorate, a cotoarelor de carte etc.</t>
+  </si>
+  <si>
+    <t>Broadcast Director</t>
+  </si>
+  <si>
+    <t>Regizor</t>
+  </si>
+  <si>
+    <t>· Creating and implementing the artistic, content, and production concept for programs, shows, audiovisual works, or broadcasts.
+· Managing the creative and technical production process from preparation through to final output.
+· Interpreting scripts, concepts, or editorial intent and transforming them into the final form of the work.
+· Collaborating with editors, scriptwriters, producers, and other creative professionals during project preparation.
+· Leading and coordinating performers, hosts, actors, and other collaborators during rehearsals, filming, or broadcasting.
+· Managing the work of production and technical teams to ensure program delivery.
+· Preparing directing scripts, instructions, and materials for individual production phases.
+· Approving and coordinating the visual, audio, and content aspects of the program.
+· Ensuring quality and alignment of the final output with the editorial and production intent.
+· Making creative and production decisions throughout the production process.
+· Being responsible for adherence to schedules and efficient production flow.
+· Collaborating on the selection of performers, locations, scenography, costumes, and other production elements.
+· Evaluating the process and outcomes of completed projects and proposing improvements.</t>
+  </si>
+  <si>
+    <t>· Crearea și implementarea conceptului artistic și de conținut al programelor și proiectelor audiovizuale.
+· Gestionarea procesului de producție.
+· Interpretarea scenariilor.
+· Colaborarea cu echipele.
+· Coordonarea participanților.
+· Managementul echipelor.
+· Pregătirea materialelor.
+· Coordonarea conținutului.
+· Controlul calității.
+· Luarea deciziilor.
+· Respectarea termenelor.
+· Selectarea resurselor.
+· Evaluarea proiectelor.</t>
+  </si>
+  <si>
+    <t>Broadcast Distribution Specialist</t>
+  </si>
+  <si>
+    <t>Specialist distribuție de emisie</t>
+  </si>
+  <si>
+    <t>· Ensuring the distribution of television, radio, and multimedia content via various distribution platforms.
+· Coordinating the transmission of broadcast signals to distribution partners and end users.
+· Monitoring the availability, quality, and continuity of broadcast distribution.
+· Managing and updating data on distribution platforms, channels, and technical broadcasting parameters.
+· Verifying the correct distribution of program content in line with broadcast schedules and contractual conditions.
+· Recording and resolving incidents related to broadcast distribution.
+· Communicating with network operators, technical partners, and service providers.
+· Collaborating on the implementation of new distribution technologies and services.
+· Preparing technical and operational documentation for distribution partners.
+· Evaluating operational indicators and preparing reports on broadcast distribution.
+· Ensuring compliance with technical standards, licensing conditions, and contractual obligations.
+· Collaborating with technical, programming, broadcasting, and IT departments to ensure content distribution.</t>
+  </si>
+  <si>
+    <t>· Asigurarea distribuției de conținut TV, radio și multimedia.
+· Coordonarea transmiterii semnalului.
+· Monitorizarea calității.
+· Gestionarea datelor.
+· Controlul distribuției.
+· Gestionarea incidentelor.
+· Colaborarea.
+· Implementarea tehnologiilor.
+· Pregătirea documentației.
+· Rapoarte.
+· Controlul conformității.
+· Colaborarea.</t>
+  </si>
+  <si>
+    <t>Broadcast Production Manager</t>
+  </si>
+  <si>
+    <t>Manager producție de emisie</t>
+  </si>
+  <si>
+    <t>· Managing, coordinating, and controlling television production processes in line with the organization’s programming, production, and financial objectives.
+· Planning production capacities, resources, and schedules for television production.
+· Ensuring efficient use of technical, human, and financial resources allocated to program production.
+· Coordinating collaboration between programming, production, technical, and administrative departments.
+· Organizing and managing the preparation, execution, and completion of production projects.
+· Overseeing adherence to production schedules, budgets, and quality standards.
+· Evaluating the efficiency of production processes and proposing optimization measures.
+· Managing and coordinating internal and external production teams.
+· Ensuring compliance with internal regulations, legal requirements, and safety standards during production.
+· Securing procurement and use of technical and production services required for project execution.
+· Collaborating in the preparation of budgets, investment plans, and strategic documents in the field of television production.
+· Preparing management reports, analyses, and supporting materials for organizational decision-making.
+· Managing changes and resolving operational, organizational, and technical issues arising during production.</t>
+  </si>
+  <si>
+    <t>· Managementul, coordonarea și controlul proceselor de producție televiziune în conformitate cu obiectivele organizației.
+· Planificarea resurselor și capacităților.
+· Asigurarea utilizării eficiente a resurselor.
+· Coordonarea departamentelor.
+· Organizarea proiectelor.
+· Monitorizarea bugetelor și termenelor.
+· Evaluarea eficienței.
+· Managementul echipelor.
+· Controlul conformității.
+· Asigurarea resurselor.
+· Colaborarea strategică.
+· Rapoarte.
+· Managementul schimbării.</t>
+  </si>
+  <si>
+    <t>Broadcast Technician</t>
+  </si>
+  <si>
+    <t>Tehnician de emisie</t>
+  </si>
+  <si>
+    <t>· Operation, monitoring, and maintenance of broadcasting technologies and equipment.
+· Ensuring the technical delivery of television, radio, or multimedia broadcasting.
+· Monitoring the technical quality of video, audio, and data signals before, during, and after broadcasting.
+· Preparing and scheduling broadcast content according to the approved broadcast plan.
+· Operating broadcast, recording, and transmission systems.
+· Monitoring the technical condition of equipment and identifying operational faults.
+· Resolving technical incidents оперативne and ensuring continuity of broadcasting.
+· Performing basic diagnostics, maintenance, and configuration of broadcasting equipment.
+· Recording operational events, technical incidents, and interventions performed.
+· Collaborating with control room staff, production teams, technical departments, and IT support.
+· Ensuring compliance with technical standards and internal operational procedures.
+· Supporting the implementation of new technologies and modernization of broadcasting infrastructure.</t>
+  </si>
+  <si>
+    <t>· Operarea, monitorizarea și asigurarea funcționării tehnologiilor și echipamentelor de difuzare.
+· Asigurarea realizării tehnice a difuzării TV, radio sau multimedia.
+· Controlul calității semnalelor video, audio și de date înainte, în timpul și după difuzare.
+· Pregătirea și planificarea conținutului conform planului aprobat.
+· Operarea sistemelor de difuzare și transmisie.
+· Monitorizarea stării tehnice a echipamentelor și identificarea defecțiunilor.
+· Rezolvarea operativă a incidentelor tehnice și asigurarea continuității.
+· Diagnostic și întreținere de bază.
+· Evidența evenimentelor.
+· Colaborare cu echipele.
+· Respectarea standardelor.
+· Implementarea tehnologiilor.</t>
   </si>
   <si>
     <t>Camera Operator</t>
   </si>
   <si>
     <t>Operator cameră de filmări</t>
   </si>
   <si>
     <t>* Using a camera to shoot movies, serials, documentaries, videos, commercials, etc.
 * Choosing the appropriate type of film, lenses and filters depending on the desired objective.
 * Communicating with the director, lighting engineers and other crew members.
 * Operating a camera on a camera truck or a camera crane.</t>
   </si>
   <si>
     <t>* Folosirea unei camere pentru a filma filme, seriale, documentare, videoclipuri, reclame, etc.
 * Alegerea tipului adecvat de film, obiective și filtre în funcție de obiectivul dorit.
 * Comunicarea cu regizorul, inginerii de iluminare și alți membri ai echipei.
 * Operarea unei camere pe un camion de filmare sau o macara de filmare.</t>
   </si>
   <si>
     <t>Content provider</t>
   </si>
   <si>
     <t>* Researching and creating engaging content across various media platforms.
 * Collaborating with editors, designers, and other team members to develop story ideas and multimedia projects.
@@ -8769,50 +8973,162 @@
     <t>Producător</t>
   </si>
   <si>
     <t>* Overseeing the production process of various media projects, including film, television, and digital content.
 * Hiring directors, lead actors, and key technical staff to ensure high-quality production.
 * Facilitating communication between artistic personnel, focusing on working conditions and compensation negotiations.
 * Coordinating the collaborative efforts of writers, directors, managers, and other team members to maintain project timelines and objectives.
 * Managing budgets and ensuring that productions are completed within financial constraints.
 * Developing production schedules and ensuring adherence to deadlines.
 * Conducting auditions and casting sessions to select appropriate talent for projects.
 * Ensuring compliance with industry regulations and standards throughout the production process.
 * Collaborating with marketing and distribution teams to promote finished projects effectively.
 * Problem-solving and addressing any issues that arise during production to keep projects on track.</t>
   </si>
   <si>
     <t>* Supravegherea procesului de producție a diverselor proiecte media, incluzând film, televiziune și conținut digital.
 * Angajarea regizorilor, actorilor principali și personalului tehnic cheie pentru a asigura o producție de înaltă calitate.
 * Facilitarea comunicării între personalul artistic, concentrându-se pe condițiile de muncă și negocierea compensațiilor.
 * Coordonarea eforturilor colaborative ale scriitorilor, regizorilor, managerilor și altor membri ai echipei pentru a menține termenele și obiectivele proiectelor.
 * Gestionarea bugetelor și asigurarea că producțiile sunt finalizate în limitele financiare.
 * Dezvoltarea programelor de producție și asigurarea respectării termenelor.
 * Desfășurarea audițiilor și sesiunilor de casting pentru a selecta talente adecvate pentru proiecte.
 * Asigurarea respectării normelor și standardelor industriale pe parcursul procesului de producție.
 * Colaborarea cu echipele de marketing și distribuție pentru a promova proiectele finalizate în mod eficient.
 * Rezolvarea problemelor și abordarea oricăror probleme care apar în timpul producției pentru a menține proiectele pe drumul cel bun.</t>
+  </si>
+  <si>
+    <t>Programme Editor</t>
+  </si>
+  <si>
+    <t>Editor de programe</t>
+  </si>
+  <si>
+    <t>· Development and advancement of editorial concepts for shows, programs, projects, or broadcast formats.
+· Identification, evaluation, and proposal of topics, ideas, and content concepts.
+· Preparation of editorial materials for television, radio, online, or multimedia production.
+· Assessment of the content, artistic, professional, and social value of planned projects.
+· Collaboration with authors, scriptwriters, directors, hosts, and production teams in content creation.
+· Review and approval of scripts, texts, concepts, and other creative outputs.
+· Oversight of adherence to the editorial concept during project preparation and execution.
+· Proposing content adjustments to enhance quality, attractiveness, and comprehensibility for the target audience.
+· Monitoring trends in media, culture, and society and applying them in content creation.
+· Analysis of the needs and preferences of target audiences (viewers, listeners, or users).
+· Coordination of content aspects of projects with other organizational units.
+· Ensuring compliance of content with legislative, ethical, and internal organizational rules.
+· Evaluation of the performance of programs and content projects and proposing improvement measures.
+· Participation in the preparation of programming plans and broadcast schedules.
+· Preparation of expert opinions, analyses, and recommendations related to content creation.</t>
+  </si>
+  <si>
+    <t>· Crearea și dezvoltarea conceptelor editoriale.
+· Identificarea temelor.
+· Pregătirea materialelor.
+· Evaluarea proiectelor.
+· Colaborarea.
+· Revizuirea conținutului.
+· Monitorizarea.
+· Îmbunătățiri.
+· Analiza tendințelor.
+· Analiza publicului.
+· Coordonare.
+· Conformitate.
+· Evaluare.
+· Planificare.
+· Analize.</t>
+  </si>
+  <si>
+    <t>Programming Research Analyst</t>
+  </si>
+  <si>
+    <t>Analist cercetare programe</t>
+  </si>
+  <si>
+    <t>· Ensuring the collection, processing, and analysis of data on viewership, listenership, traffic, and media content usage.
+· Evaluating the performance of programs, shows, broadcast formats, and content projects.
+· Preparing statistical analyses, reports, and summaries for management and programming departments.
+· Monitoring the preferences, behavior, and needs of target audience groups.
+· Analyzing trends in the media market and tracking developments in consumer behavior.
+· Conducting quantitative and qualitative research focused on evaluating the programming offer.
+· Interpreting research results and formulating recommendations for programming and content decisions.
+· Evaluating competitors and comparing programming results with competing media outlets.
+· Preparing materials for the development of programming strategy and broadcast planning.
+· Processing and presenting analytical outputs to company management and specialist departments.
+· Collaborating with internal and external research agencies in the implementation of research projects.
+· Developing methodologies, indicators, and tools for measuring the performance of programming content.
+· Checking the quality, accuracy, and consistency of analyzed data.
+· Managing databases, analytical tools, and information sources used in research.</t>
+  </si>
+  <si>
+    <t>· Asigurarea colectării, prelucrării și analizei datelor privind audiența, rata de ascultare, traficul și utilizarea conținutului media.
+· Evaluarea performanței programelor, emisiunilor, formatelor de difuzare și proiectelor de conținut.
+· Elaborarea de analize statistice, rapoarte și sinteze pentru nevoile managementului și ale departamentelor de program.
+· Monitorizarea preferințelor, comportamentului și nevoilor grupurilor-țintă de public.
+· Analiza tendințelor de pe piața media și urmărirea evoluției comportamentului consumatorilor.
+· Realizarea de cercetări cantitative și calitative axate pe evaluarea ofertei de programe.
+· Interpretarea rezultatelor cercetărilor și formularea de recomandări pentru deciziile privind programele și conținutul.
+· Evaluarea concurenței și compararea rezultatelor programelor cu cele ale mediilor concurente.
+· Pregătirea materialelor pentru elaborarea strategiei de programe și planificarea difuzării.
+· Prelucrarea și prezentarea rezultatelor analitice conducerii companiei și departamentelor de specialitate.
+· Colaborarea cu agenții de cercetare interne și externe în realizarea proiectelor de cercetare.
+· Elaborarea de metodologii, indicatori și instrumente pentru măsurarea performanței conținutului programelor.
+· Controlul calității, corectitudinii și consistenței datelor analizate.
+· Administrarea bazelor de date, a instrumentelor analitice și a surselor de informații utilizate în cercetare.</t>
+  </si>
+  <si>
+    <t>Programming Scheduler</t>
+  </si>
+  <si>
+    <t>Specialist planificare programe</t>
+  </si>
+  <si>
+    <t>· Creation, planning, and updating of broadcast program schedules in line with the organization’s programming strategy.
+· Preparation of broadcast plans, program schedules, and timing of program elements.
+· Coordination of program schedules with editorial, production, commercial, and technical departments.
+· Ensuring proper scheduling of programs, reruns, trailers, advertising blocks, and other broadcast elements.
+· Checking compliance of program schedules with legislative, licensing, and internal requirements.
+· Evaluating the effectiveness of the program structure based on viewership, listenership, and other performance indicators.
+· Preparing analyses and recommendations to optimize the program offering.
+· Implementing operational changes in the program schedule in response to extraordinary events or program adjustments.
+· Collaborating on the preparation of seasonal, thematic, and special programming projects.
+· Recording and managing data on broadcast content in relevant information systems.
+· Monitoring the fulfillment of program plans and ensuring they remain up to date.
+· Preparing materials for broadcast plans, reports, and management decision-making.</t>
+  </si>
+  <si>
+    <t>· Crearea, planificarea și actualizarea grilei de programe în conformitate cu strategia organizației.
+· Elaborarea planurilor de difuzare.
+· Coordonarea cu departamentele.
+· Asigurarea programării corecte a conținutului.
+· Controlul conformității.
+· Evaluarea eficienței.
+· Analize și recomandări.
+· Ajustări operaționale.
+· Colaborare la proiecte.
+· Gestionarea datelor.
+· Monitorizarea planurilor.
+· Pregătirea materialelor.</t>
   </si>
   <si>
     <t>Proofreader</t>
   </si>
   <si>
     <t>Corector</t>
   </si>
   <si>
     <t xml:space="preserve">* Reading the hand-writings in the printed or digital form.
 * Searching for errors in the contents, language, grammar and style.
 * Marking errors using proofreading marks.
 * Consulting the found imperfections with the authors of the texts.
 * Repeated reading of the corrected hand writings before sending them into print.
 </t>
   </si>
   <si>
     <t>* Lectura textelor manuscrise în formă tipărită sau digitală.
 * Căutarea erorilor în conținut, limbă, gramatică și stil.
 * Marcarea erorilor folosind semne de corectură.
 * Consultarea imperfecțiunilor găsite cu autorii textelor.
 * Relectura manuscriselor corectate înainte de trimiterea lor la tipar.</t>
   </si>
   <si>
     <t>Publishing House Director</t>
   </si>
@@ -18654,82 +18970,82 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F763"/>
+  <dimension ref="A1:F772"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E6" sqref="E6:F763"/>
+      <selection activeCell="E6" sqref="E6:F772"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="37.705100000000002" customWidth="true" style="0"/>
     <col min="2" max="2" width="37.705100000000002" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.705100000000002" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705100000000002" customWidth="true" style="0"/>
     <col min="5" max="5" width="53.844000000000001" customWidth="true" style="0"/>
     <col min="6" max="6" width="53.844000000000001" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2"/>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3"/>
       <c r="B3" s="1">
-        <v>758</v>
+        <v>767</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>4</v>
       </c>
       <c r="D5" t="s">
         <v>5</v>
       </c>
       <c r="E5" t="s">
         <v>6</v>
       </c>
       <c r="F5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>8</v>
@@ -19730,14182 +20046,14362 @@
         <v>208</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
         <v>135</v>
       </c>
       <c r="B56" t="s">
         <v>136</v>
       </c>
       <c r="C56" t="s">
         <v>209</v>
       </c>
       <c r="D56" t="s">
         <v>210</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>211</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
+        <v>135</v>
+      </c>
+      <c r="B57" t="s">
+        <v>136</v>
+      </c>
+      <c r="C57" t="s">
         <v>213</v>
       </c>
-      <c r="B57" t="s">
-[...2 lines deleted...]
-      <c r="C57" t="s">
+      <c r="D57" t="s">
         <v>214</v>
       </c>
-      <c r="D57" t="s">
+      <c r="E57" s="2" t="s">
         <v>215</v>
       </c>
-      <c r="E57" s="2" t="s">
+      <c r="F57" s="2" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B58" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C58" t="s">
         <v>218</v>
       </c>
       <c r="D58" t="s">
         <v>219</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>220</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B59" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C59" t="s">
         <v>222</v>
       </c>
       <c r="D59" t="s">
         <v>223</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>224</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B60" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C60" t="s">
         <v>226</v>
       </c>
       <c r="D60" t="s">
         <v>227</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>228</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B61" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C61" t="s">
         <v>230</v>
       </c>
       <c r="D61" t="s">
         <v>231</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>232</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B62" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C62" t="s">
         <v>234</v>
       </c>
       <c r="D62" t="s">
         <v>235</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>236</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B63" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C63" t="s">
         <v>238</v>
       </c>
       <c r="D63" t="s">
         <v>239</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>240</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B64" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C64" t="s">
         <v>242</v>
       </c>
       <c r="D64" t="s">
         <v>243</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>244</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B65" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C65" t="s">
         <v>246</v>
       </c>
       <c r="D65" t="s">
         <v>247</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B66" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C66" t="s">
         <v>250</v>
       </c>
       <c r="D66" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E66" s="2" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F66" s="2" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B67" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C67" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D67" t="s">
         <v>254</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>255</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B68" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C68" t="s">
         <v>257</v>
       </c>
       <c r="D68" t="s">
         <v>258</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>259</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B69" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C69" t="s">
         <v>261</v>
       </c>
       <c r="D69" t="s">
         <v>262</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>263</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B70" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C70" t="s">
         <v>265</v>
       </c>
       <c r="D70" t="s">
         <v>266</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>267</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B71" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C71" t="s">
         <v>269</v>
       </c>
       <c r="D71" t="s">
         <v>270</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>271</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B72" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C72" t="s">
         <v>273</v>
       </c>
       <c r="D72" t="s">
         <v>274</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>275</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B73" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C73" t="s">
         <v>277</v>
       </c>
       <c r="D73" t="s">
         <v>278</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>279</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B74" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C74" t="s">
         <v>281</v>
       </c>
       <c r="D74" t="s">
         <v>282</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>283</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B75" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C75" t="s">
         <v>285</v>
       </c>
       <c r="D75" t="s">
         <v>286</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>287</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B76" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C76" t="s">
         <v>289</v>
       </c>
       <c r="D76" t="s">
         <v>290</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>291</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B77" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C77" t="s">
         <v>293</v>
       </c>
       <c r="D77" t="s">
         <v>294</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>295</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
+        <v>217</v>
+      </c>
+      <c r="B78" t="s">
+        <v>217</v>
+      </c>
+      <c r="C78" t="s">
         <v>297</v>
       </c>
-      <c r="B78" t="s">
+      <c r="D78" t="s">
         <v>298</v>
       </c>
-      <c r="C78" t="s">
+      <c r="E78" s="2" t="s">
         <v>299</v>
       </c>
-      <c r="D78" t="s">
+      <c r="F78" s="2" t="s">
         <v>300</v>
-      </c>
-[...4 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="B79" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="C79" t="s">
         <v>303</v>
       </c>
       <c r="D79" t="s">
         <v>304</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>305</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="B80" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="C80" t="s">
         <v>307</v>
       </c>
       <c r="D80" t="s">
         <v>308</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>309</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="B81" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="C81" t="s">
         <v>311</v>
       </c>
       <c r="D81" t="s">
         <v>312</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>313</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="B82" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="C82" t="s">
         <v>315</v>
       </c>
       <c r="D82" t="s">
         <v>316</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>317</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="B83" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="C83" t="s">
         <v>319</v>
       </c>
       <c r="D83" t="s">
         <v>320</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>321</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="B84" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="C84" t="s">
         <v>323</v>
       </c>
       <c r="D84" t="s">
         <v>324</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>325</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="B85" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="C85" t="s">
         <v>327</v>
       </c>
       <c r="D85" t="s">
         <v>328</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>329</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="B86" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="C86" t="s">
         <v>331</v>
       </c>
       <c r="D86" t="s">
         <v>332</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>333</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="B87" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="C87" t="s">
         <v>335</v>
       </c>
       <c r="D87" t="s">
         <v>336</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>337</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="B88" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="C88" t="s">
         <v>339</v>
       </c>
       <c r="D88" t="s">
         <v>340</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>341</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="B89" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="C89" t="s">
         <v>343</v>
       </c>
       <c r="D89" t="s">
         <v>344</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>345</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="B90" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="C90" t="s">
         <v>347</v>
       </c>
       <c r="D90" t="s">
         <v>348</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>349</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="B91" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="C91" t="s">
         <v>351</v>
       </c>
       <c r="D91" t="s">
         <v>352</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>353</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="B92" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="C92" t="s">
         <v>355</v>
       </c>
       <c r="D92" t="s">
         <v>356</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>357</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="B93" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="C93" t="s">
         <v>359</v>
       </c>
       <c r="D93" t="s">
         <v>360</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>361</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
+        <v>301</v>
+      </c>
+      <c r="B94" t="s">
+        <v>302</v>
+      </c>
+      <c r="C94" t="s">
         <v>363</v>
       </c>
-      <c r="B94" t="s">
+      <c r="D94" t="s">
         <v>364</v>
       </c>
-      <c r="C94" t="s">
+      <c r="E94" s="2" t="s">
         <v>365</v>
       </c>
-      <c r="D94" t="s">
+      <c r="F94" s="2" t="s">
         <v>366</v>
-      </c>
-[...4 lines deleted...]
-        <v>368</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="B95" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="C95" t="s">
         <v>369</v>
       </c>
       <c r="D95" t="s">
         <v>370</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>371</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="B96" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="C96" t="s">
         <v>373</v>
       </c>
       <c r="D96" t="s">
         <v>374</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>375</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="B97" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="C97" t="s">
-        <v>347</v>
+        <v>377</v>
       </c>
       <c r="D97" t="s">
-        <v>348</v>
+        <v>378</v>
       </c>
       <c r="E97" s="2" t="s">
-        <v>349</v>
+        <v>379</v>
       </c>
       <c r="F97" s="2" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="B98" t="s">
-        <v>379</v>
+        <v>368</v>
       </c>
       <c r="C98" t="s">
-        <v>380</v>
+        <v>351</v>
       </c>
       <c r="D98" t="s">
-        <v>380</v>
+        <v>352</v>
       </c>
       <c r="E98" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="F98" s="2" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B99" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="C99" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D99" t="s">
         <v>384</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>385</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B100" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="C100" t="s">
         <v>387</v>
       </c>
       <c r="D100" t="s">
         <v>388</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>389</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B101" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="C101" t="s">
         <v>391</v>
       </c>
       <c r="D101" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="E101" s="2" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="F101" s="2" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B102" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="C102" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="D102" t="s">
         <v>395</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>396</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B103" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="C103" t="s">
         <v>398</v>
       </c>
       <c r="D103" t="s">
         <v>399</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>400</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B104" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="C104" t="s">
         <v>402</v>
       </c>
       <c r="D104" t="s">
         <v>403</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>404</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B105" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="C105" t="s">
         <v>406</v>
       </c>
       <c r="D105" t="s">
         <v>407</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>408</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B106" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="C106" t="s">
         <v>410</v>
       </c>
       <c r="D106" t="s">
         <v>411</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>412</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B107" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="C107" t="s">
         <v>414</v>
       </c>
       <c r="D107" t="s">
         <v>415</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>416</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B108" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="C108" t="s">
         <v>418</v>
       </c>
       <c r="D108" t="s">
         <v>419</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>420</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B109" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="C109" t="s">
         <v>422</v>
       </c>
       <c r="D109" t="s">
         <v>423</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>424</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B110" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="C110" t="s">
         <v>426</v>
       </c>
       <c r="D110" t="s">
         <v>427</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>428</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B111" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="C111" t="s">
         <v>430</v>
       </c>
       <c r="D111" t="s">
         <v>431</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>432</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B112" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="C112" t="s">
         <v>434</v>
       </c>
       <c r="D112" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="E112" s="2" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="F112" s="2" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B113" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="C113" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D113" t="s">
         <v>438</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>439</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B114" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="C114" t="s">
         <v>441</v>
       </c>
       <c r="D114" t="s">
         <v>442</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>443</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B115" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="C115" t="s">
         <v>445</v>
       </c>
       <c r="D115" t="s">
         <v>446</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>447</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B116" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="C116" t="s">
         <v>449</v>
       </c>
       <c r="D116" t="s">
         <v>450</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>451</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B117" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="C117" t="s">
         <v>453</v>
       </c>
       <c r="D117" t="s">
         <v>454</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>455</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B118" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="C118" t="s">
         <v>457</v>
       </c>
       <c r="D118" t="s">
         <v>458</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>459</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B119" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="C119" t="s">
         <v>461</v>
       </c>
       <c r="D119" t="s">
         <v>462</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>463</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B120" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="C120" t="s">
         <v>465</v>
       </c>
       <c r="D120" t="s">
         <v>466</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>467</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B121" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="C121" t="s">
         <v>469</v>
       </c>
       <c r="D121" t="s">
         <v>470</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>471</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B122" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="C122" t="s">
         <v>473</v>
       </c>
       <c r="D122" t="s">
         <v>474</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>475</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B123" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="C123" t="s">
         <v>477</v>
       </c>
       <c r="D123" t="s">
         <v>478</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>479</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B124" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="C124" t="s">
         <v>481</v>
       </c>
       <c r="D124" t="s">
         <v>482</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>483</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B125" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="C125" t="s">
         <v>485</v>
       </c>
       <c r="D125" t="s">
         <v>486</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>487</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B126" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="C126" t="s">
         <v>489</v>
       </c>
       <c r="D126" t="s">
         <v>490</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>491</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B127" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="C127" t="s">
         <v>493</v>
       </c>
       <c r="D127" t="s">
         <v>494</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>495</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B128" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="C128" t="s">
         <v>497</v>
       </c>
       <c r="D128" t="s">
         <v>498</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>499</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" t="s">
+        <v>382</v>
+      </c>
+      <c r="B129" t="s">
+        <v>383</v>
+      </c>
+      <c r="C129" t="s">
         <v>501</v>
       </c>
-      <c r="B129" t="s">
+      <c r="D129" t="s">
         <v>502</v>
       </c>
-      <c r="C129" t="s">
+      <c r="E129" s="2" t="s">
         <v>503</v>
       </c>
-      <c r="D129" t="s">
+      <c r="F129" s="2" t="s">
         <v>504</v>
-      </c>
-[...4 lines deleted...]
-        <v>506</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B130" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C130" t="s">
         <v>507</v>
       </c>
       <c r="D130" t="s">
         <v>508</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>509</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B131" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C131" t="s">
         <v>511</v>
       </c>
       <c r="D131" t="s">
         <v>512</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>513</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B132" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C132" t="s">
         <v>515</v>
       </c>
       <c r="D132" t="s">
         <v>516</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>517</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B133" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C133" t="s">
         <v>519</v>
       </c>
       <c r="D133" t="s">
         <v>520</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>521</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B134" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C134" t="s">
         <v>523</v>
       </c>
       <c r="D134" t="s">
         <v>524</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>525</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B135" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C135" t="s">
         <v>527</v>
       </c>
       <c r="D135" t="s">
         <v>528</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>529</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B136" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C136" t="s">
         <v>531</v>
       </c>
       <c r="D136" t="s">
         <v>532</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>533</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B137" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C137" t="s">
         <v>535</v>
       </c>
       <c r="D137" t="s">
         <v>536</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>537</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B138" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C138" t="s">
         <v>539</v>
       </c>
       <c r="D138" t="s">
         <v>540</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>541</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B139" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C139" t="s">
         <v>543</v>
       </c>
       <c r="D139" t="s">
         <v>544</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>545</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B140" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C140" t="s">
         <v>547</v>
       </c>
       <c r="D140" t="s">
         <v>548</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>549</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B141" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C141" t="s">
-        <v>315</v>
+        <v>551</v>
       </c>
       <c r="D141" t="s">
-        <v>316</v>
+        <v>552</v>
       </c>
       <c r="E141" s="2" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="F141" s="2" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B142" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C142" t="s">
-        <v>553</v>
+        <v>319</v>
       </c>
       <c r="D142" t="s">
-        <v>554</v>
+        <v>320</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>555</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B143" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C143" t="s">
         <v>557</v>
       </c>
       <c r="D143" t="s">
         <v>558</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>559</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B144" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C144" t="s">
         <v>561</v>
       </c>
       <c r="D144" t="s">
         <v>562</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>563</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B145" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C145" t="s">
         <v>565</v>
       </c>
       <c r="D145" t="s">
         <v>566</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>567</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B146" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C146" t="s">
         <v>569</v>
       </c>
       <c r="D146" t="s">
         <v>570</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>571</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B147" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C147" t="s">
         <v>573</v>
       </c>
       <c r="D147" t="s">
         <v>574</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>575</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B148" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C148" t="s">
         <v>577</v>
       </c>
       <c r="D148" t="s">
         <v>578</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>579</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B149" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C149" t="s">
         <v>581</v>
       </c>
       <c r="D149" t="s">
         <v>582</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>583</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B150" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C150" t="s">
         <v>585</v>
       </c>
       <c r="D150" t="s">
         <v>586</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>587</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B151" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C151" t="s">
         <v>589</v>
       </c>
       <c r="D151" t="s">
         <v>590</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>591</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B152" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C152" t="s">
         <v>593</v>
       </c>
       <c r="D152" t="s">
         <v>594</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>595</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B153" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C153" t="s">
         <v>597</v>
       </c>
       <c r="D153" t="s">
         <v>598</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>599</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B154" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C154" t="s">
         <v>601</v>
       </c>
       <c r="D154" t="s">
         <v>602</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>603</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B155" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C155" t="s">
         <v>605</v>
       </c>
       <c r="D155" t="s">
         <v>606</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>607</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B156" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C156" t="s">
         <v>609</v>
       </c>
       <c r="D156" t="s">
         <v>610</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>611</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B157" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C157" t="s">
         <v>613</v>
       </c>
       <c r="D157" t="s">
         <v>614</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>615</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B158" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C158" t="s">
         <v>617</v>
       </c>
       <c r="D158" t="s">
         <v>618</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>619</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B159" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C159" t="s">
         <v>621</v>
       </c>
       <c r="D159" t="s">
         <v>622</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>623</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B160" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C160" t="s">
         <v>625</v>
       </c>
       <c r="D160" t="s">
         <v>626</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>627</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B161" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C161" t="s">
         <v>629</v>
       </c>
       <c r="D161" t="s">
         <v>630</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>631</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B162" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C162" t="s">
         <v>633</v>
       </c>
       <c r="D162" t="s">
         <v>634</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>635</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B163" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C163" t="s">
         <v>637</v>
       </c>
       <c r="D163" t="s">
         <v>638</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>639</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B164" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C164" t="s">
         <v>641</v>
       </c>
       <c r="D164" t="s">
         <v>642</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>643</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B165" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C165" t="s">
         <v>645</v>
       </c>
       <c r="D165" t="s">
         <v>646</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>647</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B166" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C166" t="s">
         <v>649</v>
       </c>
       <c r="D166" t="s">
         <v>650</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>651</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B167" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C167" t="s">
         <v>653</v>
       </c>
       <c r="D167" t="s">
         <v>654</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>655</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" t="s">
+        <v>505</v>
+      </c>
+      <c r="B168" t="s">
+        <v>506</v>
+      </c>
+      <c r="C168" t="s">
         <v>657</v>
       </c>
-      <c r="B168" t="s">
+      <c r="D168" t="s">
         <v>658</v>
       </c>
-      <c r="C168" t="s">
+      <c r="E168" s="2" t="s">
         <v>659</v>
       </c>
-      <c r="D168" t="s">
+      <c r="F168" s="2" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>662</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" t="s">
-        <v>657</v>
+        <v>661</v>
       </c>
       <c r="B169" t="s">
-        <v>658</v>
+        <v>662</v>
       </c>
       <c r="C169" t="s">
-        <v>22</v>
+        <v>663</v>
       </c>
       <c r="D169" t="s">
-        <v>23</v>
+        <v>664</v>
       </c>
       <c r="E169" s="2" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="F169" s="2" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" t="s">
-        <v>657</v>
+        <v>661</v>
       </c>
       <c r="B170" t="s">
-        <v>658</v>
+        <v>662</v>
       </c>
       <c r="C170" t="s">
-        <v>665</v>
+        <v>22</v>
       </c>
       <c r="D170" t="s">
-        <v>666</v>
+        <v>23</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>667</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" t="s">
-        <v>657</v>
+        <v>661</v>
       </c>
       <c r="B171" t="s">
-        <v>658</v>
+        <v>662</v>
       </c>
       <c r="C171" t="s">
         <v>669</v>
       </c>
       <c r="D171" t="s">
         <v>670</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>671</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" t="s">
-        <v>657</v>
+        <v>661</v>
       </c>
       <c r="B172" t="s">
-        <v>658</v>
+        <v>662</v>
       </c>
       <c r="C172" t="s">
         <v>673</v>
       </c>
       <c r="D172" t="s">
         <v>674</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>675</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" t="s">
+        <v>661</v>
+      </c>
+      <c r="B173" t="s">
+        <v>662</v>
+      </c>
+      <c r="C173" t="s">
         <v>677</v>
       </c>
-      <c r="B173" t="s">
+      <c r="D173" t="s">
         <v>678</v>
       </c>
-      <c r="C173" t="s">
+      <c r="E173" s="2" t="s">
         <v>679</v>
       </c>
-      <c r="D173" t="s">
+      <c r="F173" s="2" t="s">
         <v>680</v>
-      </c>
-[...4 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="B174" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="C174" t="s">
         <v>683</v>
       </c>
       <c r="D174" t="s">
         <v>684</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>685</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="B175" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="C175" t="s">
         <v>687</v>
       </c>
       <c r="D175" t="s">
         <v>688</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>689</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="B176" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="C176" t="s">
         <v>691</v>
       </c>
       <c r="D176" t="s">
         <v>692</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>693</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="B177" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="C177" t="s">
         <v>695</v>
       </c>
       <c r="D177" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="E177" s="2" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F177" s="2" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="B178" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="C178" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="D178" t="s">
         <v>699</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>700</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="B179" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="C179" t="s">
-        <v>402</v>
+        <v>702</v>
       </c>
       <c r="D179" t="s">
-        <v>403</v>
+        <v>703</v>
       </c>
       <c r="E179" s="2" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="F179" s="2" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="B180" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="C180" t="s">
-        <v>704</v>
+        <v>406</v>
       </c>
       <c r="D180" t="s">
-        <v>705</v>
+        <v>407</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>706</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="B181" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="C181" t="s">
         <v>708</v>
       </c>
       <c r="D181" t="s">
         <v>709</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>710</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="B182" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="C182" t="s">
         <v>712</v>
       </c>
       <c r="D182" t="s">
         <v>713</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>714</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="B183" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="C183" t="s">
         <v>716</v>
       </c>
       <c r="D183" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="E183" s="2" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="F183" s="2" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="B184" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="C184" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="D184" t="s">
         <v>720</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>721</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="B185" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="C185" t="s">
         <v>723</v>
       </c>
       <c r="D185" t="s">
         <v>724</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>725</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>726</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="B186" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="C186" t="s">
         <v>727</v>
       </c>
       <c r="D186" t="s">
         <v>728</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>729</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="B187" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="C187" t="s">
         <v>731</v>
       </c>
       <c r="D187" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E187" s="2" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F187" s="2" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="B188" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="C188" t="s">
-        <v>246</v>
+        <v>735</v>
       </c>
       <c r="D188" t="s">
-        <v>247</v>
+        <v>735</v>
       </c>
       <c r="E188" s="2" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="F188" s="2" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="B189" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="C189" t="s">
-        <v>736</v>
+        <v>250</v>
       </c>
       <c r="D189" t="s">
-        <v>737</v>
+        <v>251</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>738</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="B190" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="C190" t="s">
-        <v>250</v>
+        <v>740</v>
       </c>
       <c r="D190" t="s">
-        <v>250</v>
+        <v>741</v>
       </c>
       <c r="E190" s="2" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="F190" s="2" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="B191" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="C191" t="s">
-        <v>742</v>
+        <v>254</v>
       </c>
       <c r="D191" t="s">
-        <v>743</v>
+        <v>254</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>744</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="B192" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="C192" t="s">
         <v>746</v>
       </c>
       <c r="D192" t="s">
         <v>747</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>748</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="B193" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="C193" t="s">
         <v>750</v>
       </c>
       <c r="D193" t="s">
         <v>751</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>752</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="B194" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="C194" t="s">
         <v>754</v>
       </c>
       <c r="D194" t="s">
         <v>755</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>756</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="B195" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="C195" t="s">
         <v>758</v>
       </c>
       <c r="D195" t="s">
         <v>759</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>760</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="B196" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="C196" t="s">
         <v>762</v>
       </c>
       <c r="D196" t="s">
         <v>763</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>764</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="B197" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="C197" t="s">
         <v>766</v>
       </c>
       <c r="D197" t="s">
         <v>767</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>768</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="B198" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="C198" t="s">
         <v>770</v>
       </c>
       <c r="D198" t="s">
         <v>771</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>772</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="B199" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="C199" t="s">
         <v>774</v>
       </c>
       <c r="D199" t="s">
         <v>775</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>776</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="B200" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="C200" t="s">
         <v>778</v>
       </c>
       <c r="D200" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="E200" s="2" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="F200" s="2" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="B201" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="C201" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="D201" t="s">
         <v>782</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>783</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="B202" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="C202" t="s">
         <v>785</v>
       </c>
       <c r="D202" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="E202" s="2" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F202" s="2" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="B203" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="C203" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="D203" t="s">
         <v>789</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>790</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" t="s">
+        <v>681</v>
+      </c>
+      <c r="B204" t="s">
+        <v>682</v>
+      </c>
+      <c r="C204" t="s">
         <v>792</v>
       </c>
-      <c r="B204" t="s">
+      <c r="D204" t="s">
         <v>793</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>794</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="B205" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="C205" t="s">
-        <v>796</v>
+        <v>140</v>
       </c>
       <c r="D205" t="s">
-        <v>797</v>
+        <v>141</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>798</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="B206" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="C206" t="s">
         <v>800</v>
       </c>
       <c r="D206" t="s">
         <v>801</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>802</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="B207" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="C207" t="s">
         <v>804</v>
       </c>
       <c r="D207" t="s">
         <v>805</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>806</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="B208" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="C208" t="s">
         <v>808</v>
       </c>
       <c r="D208" t="s">
         <v>809</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>810</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="B209" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="C209" t="s">
         <v>812</v>
       </c>
       <c r="D209" t="s">
         <v>813</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>814</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="B210" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="C210" t="s">
         <v>816</v>
       </c>
       <c r="D210" t="s">
         <v>817</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>818</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="B211" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="C211" t="s">
         <v>820</v>
       </c>
       <c r="D211" t="s">
         <v>821</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>822</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="B212" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="C212" t="s">
         <v>824</v>
       </c>
       <c r="D212" t="s">
         <v>825</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>826</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="B213" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="C213" t="s">
         <v>828</v>
       </c>
       <c r="D213" t="s">
         <v>829</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>830</v>
       </c>
       <c r="F213" s="2" t="s">
         <v>831</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="B214" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="C214" t="s">
         <v>832</v>
       </c>
       <c r="D214" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="E214" s="2" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="F214" s="2" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="B215" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="C215" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="D215" t="s">
         <v>836</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>837</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="B216" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="C216" t="s">
         <v>839</v>
       </c>
       <c r="D216" t="s">
         <v>840</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>841</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="B217" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="C217" t="s">
         <v>843</v>
       </c>
       <c r="D217" t="s">
         <v>844</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>845</v>
       </c>
       <c r="F217" s="2" t="s">
         <v>846</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="B218" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="C218" t="s">
         <v>847</v>
       </c>
       <c r="D218" t="s">
         <v>848</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>849</v>
       </c>
       <c r="F218" s="2" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="B219" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="C219" t="s">
         <v>851</v>
       </c>
       <c r="D219" t="s">
         <v>852</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>853</v>
       </c>
       <c r="F219" s="2" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="B220" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="C220" t="s">
         <v>855</v>
       </c>
       <c r="D220" t="s">
         <v>856</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>857</v>
       </c>
       <c r="F220" s="2" t="s">
         <v>858</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="B221" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="C221" t="s">
         <v>859</v>
       </c>
       <c r="D221" t="s">
         <v>860</v>
       </c>
       <c r="E221" s="2" t="s">
         <v>861</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="B222" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="C222" t="s">
         <v>863</v>
       </c>
       <c r="D222" t="s">
         <v>864</v>
       </c>
       <c r="E222" s="2" t="s">
         <v>865</v>
       </c>
       <c r="F222" s="2" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="B223" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="C223" t="s">
         <v>867</v>
       </c>
       <c r="D223" t="s">
         <v>868</v>
       </c>
       <c r="E223" s="2" t="s">
         <v>869</v>
       </c>
       <c r="F223" s="2" t="s">
         <v>870</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="B224" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="C224" t="s">
         <v>871</v>
       </c>
       <c r="D224" t="s">
         <v>872</v>
       </c>
       <c r="E224" s="2" t="s">
         <v>873</v>
       </c>
       <c r="F224" s="2" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="B225" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="C225" t="s">
         <v>875</v>
       </c>
       <c r="D225" t="s">
         <v>876</v>
       </c>
       <c r="E225" s="2" t="s">
         <v>877</v>
       </c>
       <c r="F225" s="2" t="s">
         <v>878</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="B226" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="C226" t="s">
         <v>879</v>
       </c>
       <c r="D226" t="s">
         <v>880</v>
       </c>
       <c r="E226" s="2" t="s">
         <v>881</v>
       </c>
       <c r="F226" s="2" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="B227" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="C227" t="s">
         <v>883</v>
       </c>
       <c r="D227" t="s">
         <v>884</v>
       </c>
       <c r="E227" s="2" t="s">
         <v>885</v>
       </c>
       <c r="F227" s="2" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="B228" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="C228" t="s">
         <v>887</v>
       </c>
       <c r="D228" t="s">
         <v>888</v>
       </c>
       <c r="E228" s="2" t="s">
         <v>889</v>
       </c>
       <c r="F228" s="2" t="s">
         <v>890</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="B229" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="C229" t="s">
         <v>891</v>
       </c>
       <c r="D229" t="s">
         <v>892</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>893</v>
       </c>
       <c r="F229" s="2" t="s">
         <v>894</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="B230" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="C230" t="s">
         <v>895</v>
       </c>
       <c r="D230" t="s">
         <v>896</v>
       </c>
       <c r="E230" s="2" t="s">
         <v>897</v>
       </c>
       <c r="F230" s="2" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="B231" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="C231" t="s">
         <v>899</v>
       </c>
       <c r="D231" t="s">
         <v>900</v>
       </c>
       <c r="E231" s="2" t="s">
         <v>901</v>
       </c>
       <c r="F231" s="2" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="B232" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="C232" t="s">
         <v>903</v>
       </c>
       <c r="D232" t="s">
         <v>904</v>
       </c>
       <c r="E232" s="2" t="s">
         <v>905</v>
       </c>
       <c r="F232" s="2" t="s">
         <v>906</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" t="s">
+        <v>796</v>
+      </c>
+      <c r="B233" t="s">
+        <v>797</v>
+      </c>
+      <c r="C233" t="s">
         <v>907</v>
       </c>
-      <c r="B233" t="s">
+      <c r="D233" t="s">
         <v>908</v>
-      </c>
-[...4 lines deleted...]
-        <v>316</v>
       </c>
       <c r="E233" s="2" t="s">
         <v>909</v>
       </c>
       <c r="F233" s="2" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="B234" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="C234" t="s">
-        <v>553</v>
+        <v>319</v>
       </c>
       <c r="D234" t="s">
-        <v>554</v>
+        <v>320</v>
       </c>
       <c r="E234" s="2" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F234" s="2" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="B235" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="C235" t="s">
-        <v>913</v>
+        <v>557</v>
       </c>
       <c r="D235" t="s">
-        <v>914</v>
+        <v>558</v>
       </c>
       <c r="E235" s="2" t="s">
         <v>915</v>
       </c>
       <c r="F235" s="2" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="B236" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="C236" t="s">
-        <v>323</v>
+        <v>917</v>
       </c>
       <c r="D236" t="s">
-        <v>324</v>
+        <v>918</v>
       </c>
       <c r="E236" s="2" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F236" s="2" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="B237" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="C237" t="s">
-        <v>919</v>
+        <v>327</v>
       </c>
       <c r="D237" t="s">
-        <v>920</v>
+        <v>328</v>
       </c>
       <c r="E237" s="2" t="s">
         <v>921</v>
       </c>
       <c r="F237" s="2" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="B238" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="C238" t="s">
         <v>923</v>
       </c>
       <c r="D238" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="E238" s="2" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F238" s="2" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="B239" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="C239" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="D239" t="s">
         <v>927</v>
       </c>
       <c r="E239" s="2" t="s">
         <v>928</v>
       </c>
       <c r="F239" s="2" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="B240" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="C240" t="s">
         <v>930</v>
       </c>
       <c r="D240" t="s">
         <v>931</v>
       </c>
       <c r="E240" s="2" t="s">
         <v>932</v>
       </c>
       <c r="F240" s="2" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="B241" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="C241" t="s">
         <v>934</v>
       </c>
       <c r="D241" t="s">
         <v>935</v>
       </c>
       <c r="E241" s="2" t="s">
         <v>936</v>
       </c>
       <c r="F241" s="2" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="B242" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="C242" t="s">
-        <v>327</v>
+        <v>938</v>
       </c>
       <c r="D242" t="s">
-        <v>328</v>
+        <v>939</v>
       </c>
       <c r="E242" s="2" t="s">
-        <v>329</v>
+        <v>940</v>
       </c>
       <c r="F242" s="2" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="B243" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="C243" t="s">
-        <v>939</v>
+        <v>331</v>
       </c>
       <c r="D243" t="s">
-        <v>940</v>
+        <v>332</v>
       </c>
       <c r="E243" s="2" t="s">
-        <v>941</v>
+        <v>333</v>
       </c>
       <c r="F243" s="2" t="s">
         <v>942</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="B244" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="C244" t="s">
         <v>943</v>
       </c>
       <c r="D244" t="s">
         <v>944</v>
       </c>
       <c r="E244" s="2" t="s">
         <v>945</v>
       </c>
       <c r="F244" s="2" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="B245" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="C245" t="s">
         <v>947</v>
       </c>
       <c r="D245" t="s">
         <v>948</v>
       </c>
       <c r="E245" s="2" t="s">
         <v>949</v>
       </c>
       <c r="F245" s="2" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="B246" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="C246" t="s">
-        <v>335</v>
+        <v>951</v>
       </c>
       <c r="D246" t="s">
-        <v>336</v>
+        <v>952</v>
       </c>
       <c r="E246" s="2" t="s">
-        <v>337</v>
+        <v>953</v>
       </c>
       <c r="F246" s="2" t="s">
-        <v>951</v>
+        <v>954</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="B247" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="C247" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="D247" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="E247" s="2" t="s">
-        <v>952</v>
+        <v>341</v>
       </c>
       <c r="F247" s="2" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="B248" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="C248" t="s">
-        <v>954</v>
+        <v>347</v>
       </c>
       <c r="D248" t="s">
-        <v>955</v>
+        <v>348</v>
       </c>
       <c r="E248" s="2" t="s">
         <v>956</v>
       </c>
       <c r="F248" s="2" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="B249" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="C249" t="s">
         <v>958</v>
       </c>
       <c r="D249" t="s">
         <v>959</v>
       </c>
       <c r="E249" s="2" t="s">
         <v>960</v>
       </c>
       <c r="F249" s="2" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="B250" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="C250" t="s">
         <v>962</v>
       </c>
       <c r="D250" t="s">
         <v>963</v>
       </c>
       <c r="E250" s="2" t="s">
         <v>964</v>
       </c>
       <c r="F250" s="2" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="B251" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="C251" t="s">
-        <v>347</v>
+        <v>966</v>
       </c>
       <c r="D251" t="s">
-        <v>348</v>
+        <v>967</v>
       </c>
       <c r="E251" s="2" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="F251" s="2" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" t="s">
-        <v>968</v>
+        <v>911</v>
       </c>
       <c r="B252" t="s">
-        <v>969</v>
+        <v>912</v>
       </c>
       <c r="C252" t="s">
+        <v>351</v>
+      </c>
+      <c r="D252" t="s">
+        <v>352</v>
+      </c>
+      <c r="E252" s="2" t="s">
         <v>970</v>
       </c>
-      <c r="D252" t="s">
+      <c r="F252" s="2" t="s">
         <v>971</v>
-      </c>
-[...4 lines deleted...]
-        <v>973</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="B253" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="C253" t="s">
         <v>974</v>
       </c>
       <c r="D253" t="s">
         <v>975</v>
       </c>
       <c r="E253" s="2" t="s">
         <v>976</v>
       </c>
       <c r="F253" s="2" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="B254" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="C254" t="s">
         <v>978</v>
       </c>
       <c r="D254" t="s">
         <v>979</v>
       </c>
       <c r="E254" s="2" t="s">
         <v>980</v>
       </c>
       <c r="F254" s="2" t="s">
         <v>981</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="B255" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="C255" t="s">
         <v>982</v>
       </c>
       <c r="D255" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="E255" s="2" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="F255" s="2" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="B256" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="C256" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="D256" t="s">
         <v>986</v>
       </c>
       <c r="E256" s="2" t="s">
         <v>987</v>
       </c>
       <c r="F256" s="2" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="B257" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="C257" t="s">
         <v>989</v>
       </c>
       <c r="D257" t="s">
         <v>990</v>
       </c>
       <c r="E257" s="2" t="s">
         <v>991</v>
       </c>
       <c r="F257" s="2" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="B258" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="C258" t="s">
         <v>993</v>
       </c>
       <c r="D258" t="s">
         <v>994</v>
       </c>
       <c r="E258" s="2" t="s">
         <v>995</v>
       </c>
       <c r="F258" s="2" t="s">
         <v>996</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" t="s">
+        <v>972</v>
+      </c>
+      <c r="B259" t="s">
+        <v>973</v>
+      </c>
+      <c r="C259" t="s">
         <v>997</v>
       </c>
-      <c r="B259" t="s">
+      <c r="D259" t="s">
         <v>998</v>
       </c>
-      <c r="C259" t="s">
+      <c r="E259" s="2" t="s">
         <v>999</v>
       </c>
-      <c r="D259" t="s">
+      <c r="F259" s="2" t="s">
         <v>1000</v>
-      </c>
-[...4 lines deleted...]
-        <v>1002</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="B260" t="s">
-        <v>998</v>
+        <v>1002</v>
       </c>
       <c r="C260" t="s">
         <v>1003</v>
       </c>
       <c r="D260" t="s">
         <v>1004</v>
       </c>
       <c r="E260" s="2" t="s">
         <v>1005</v>
       </c>
       <c r="F260" s="2" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="B261" t="s">
-        <v>998</v>
+        <v>1002</v>
       </c>
       <c r="C261" t="s">
         <v>1007</v>
       </c>
       <c r="D261" t="s">
         <v>1008</v>
       </c>
       <c r="E261" s="2" t="s">
         <v>1009</v>
       </c>
       <c r="F261" s="2" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="B262" t="s">
-        <v>998</v>
+        <v>1002</v>
       </c>
       <c r="C262" t="s">
         <v>1011</v>
       </c>
       <c r="D262" t="s">
         <v>1012</v>
       </c>
       <c r="E262" s="2" t="s">
         <v>1013</v>
       </c>
       <c r="F262" s="2" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="B263" t="s">
-        <v>998</v>
+        <v>1002</v>
       </c>
       <c r="C263" t="s">
         <v>1015</v>
       </c>
       <c r="D263" t="s">
         <v>1016</v>
       </c>
       <c r="E263" s="2" t="s">
         <v>1017</v>
       </c>
       <c r="F263" s="2" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="B264" t="s">
-        <v>998</v>
+        <v>1002</v>
       </c>
       <c r="C264" t="s">
         <v>1019</v>
       </c>
       <c r="D264" t="s">
         <v>1020</v>
       </c>
       <c r="E264" s="2" t="s">
         <v>1021</v>
       </c>
       <c r="F264" s="2" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="B265" t="s">
-        <v>998</v>
+        <v>1002</v>
       </c>
       <c r="C265" t="s">
         <v>1023</v>
       </c>
       <c r="D265" t="s">
         <v>1024</v>
       </c>
       <c r="E265" s="2" t="s">
         <v>1025</v>
       </c>
       <c r="F265" s="2" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="B266" t="s">
-        <v>998</v>
+        <v>1002</v>
       </c>
       <c r="C266" t="s">
         <v>1027</v>
       </c>
       <c r="D266" t="s">
         <v>1028</v>
       </c>
       <c r="E266" s="2" t="s">
         <v>1029</v>
       </c>
       <c r="F266" s="2" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="B267" t="s">
-        <v>998</v>
+        <v>1002</v>
       </c>
       <c r="C267" t="s">
         <v>1031</v>
       </c>
       <c r="D267" t="s">
         <v>1032</v>
       </c>
       <c r="E267" s="2" t="s">
         <v>1033</v>
       </c>
       <c r="F267" s="2" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="B268" t="s">
-        <v>998</v>
+        <v>1002</v>
       </c>
       <c r="C268" t="s">
         <v>1035</v>
       </c>
       <c r="D268" t="s">
         <v>1036</v>
       </c>
       <c r="E268" s="2" t="s">
         <v>1037</v>
       </c>
       <c r="F268" s="2" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="B269" t="s">
-        <v>998</v>
+        <v>1002</v>
       </c>
       <c r="C269" t="s">
         <v>1039</v>
       </c>
       <c r="D269" t="s">
         <v>1040</v>
       </c>
       <c r="E269" s="2" t="s">
         <v>1041</v>
       </c>
       <c r="F269" s="2" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="B270" t="s">
-        <v>998</v>
+        <v>1002</v>
       </c>
       <c r="C270" t="s">
         <v>1043</v>
       </c>
       <c r="D270" t="s">
         <v>1044</v>
       </c>
       <c r="E270" s="2" t="s">
         <v>1045</v>
       </c>
       <c r="F270" s="2" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="B271" t="s">
-        <v>998</v>
+        <v>1002</v>
       </c>
       <c r="C271" t="s">
         <v>1047</v>
       </c>
       <c r="D271" t="s">
         <v>1048</v>
       </c>
       <c r="E271" s="2" t="s">
         <v>1049</v>
       </c>
       <c r="F271" s="2" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B272" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C272" t="s">
         <v>1051</v>
       </c>
-      <c r="B272" t="s">
+      <c r="D272" t="s">
         <v>1052</v>
       </c>
-      <c r="C272" t="s">
+      <c r="E272" s="2" t="s">
         <v>1053</v>
       </c>
-      <c r="D272" t="s">
+      <c r="F272" s="2" t="s">
         <v>1054</v>
-      </c>
-[...4 lines deleted...]
-        <v>1056</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B273" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C273" t="s">
         <v>1057</v>
       </c>
       <c r="D273" t="s">
         <v>1058</v>
       </c>
       <c r="E273" s="2" t="s">
         <v>1059</v>
       </c>
       <c r="F273" s="2" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B274" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C274" t="s">
         <v>1061</v>
       </c>
       <c r="D274" t="s">
         <v>1062</v>
       </c>
       <c r="E274" s="2" t="s">
         <v>1063</v>
       </c>
       <c r="F274" s="2" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B275" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C275" t="s">
         <v>1065</v>
       </c>
       <c r="D275" t="s">
         <v>1066</v>
       </c>
       <c r="E275" s="2" t="s">
         <v>1067</v>
       </c>
       <c r="F275" s="2" t="s">
         <v>1068</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B276" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C276" t="s">
         <v>1069</v>
       </c>
       <c r="D276" t="s">
         <v>1070</v>
       </c>
       <c r="E276" s="2" t="s">
         <v>1071</v>
       </c>
       <c r="F276" s="2" t="s">
         <v>1072</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B277" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C277" t="s">
         <v>1073</v>
       </c>
       <c r="D277" t="s">
         <v>1074</v>
       </c>
       <c r="E277" s="2" t="s">
         <v>1075</v>
       </c>
       <c r="F277" s="2" t="s">
         <v>1076</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B278" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C278" t="s">
         <v>1077</v>
       </c>
       <c r="D278" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="E278" s="2" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="F278" s="2" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B279" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C279" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="D279" t="s">
         <v>1081</v>
       </c>
       <c r="E279" s="2" t="s">
         <v>1082</v>
       </c>
       <c r="F279" s="2" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B280" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C280" t="s">
         <v>1084</v>
       </c>
       <c r="D280" t="s">
         <v>1085</v>
       </c>
       <c r="E280" s="2" t="s">
         <v>1086</v>
       </c>
       <c r="F280" s="2" t="s">
         <v>1087</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B281" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C281" t="s">
         <v>1088</v>
       </c>
       <c r="D281" t="s">
         <v>1089</v>
       </c>
       <c r="E281" s="2" t="s">
         <v>1090</v>
       </c>
       <c r="F281" s="2" t="s">
         <v>1091</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B282" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C282" t="s">
         <v>1092</v>
       </c>
       <c r="D282" t="s">
         <v>1093</v>
       </c>
       <c r="E282" s="2" t="s">
         <v>1094</v>
       </c>
       <c r="F282" s="2" t="s">
         <v>1095</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B283" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C283" t="s">
         <v>1096</v>
       </c>
       <c r="D283" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="E283" s="2" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="F283" s="2" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B284" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C284" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="D284" t="s">
         <v>1100</v>
       </c>
       <c r="E284" s="2" t="s">
         <v>1101</v>
       </c>
       <c r="F284" s="2" t="s">
         <v>1102</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B285" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C285" t="s">
         <v>1103</v>
       </c>
       <c r="D285" t="s">
         <v>1104</v>
       </c>
       <c r="E285" s="2" t="s">
         <v>1105</v>
       </c>
       <c r="F285" s="2" t="s">
         <v>1106</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B286" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C286" t="s">
         <v>1107</v>
       </c>
       <c r="D286" t="s">
         <v>1108</v>
       </c>
       <c r="E286" s="2" t="s">
         <v>1109</v>
       </c>
       <c r="F286" s="2" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B287" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C287" t="s">
         <v>1111</v>
       </c>
       <c r="D287" t="s">
         <v>1112</v>
       </c>
       <c r="E287" s="2" t="s">
         <v>1113</v>
       </c>
       <c r="F287" s="2" t="s">
         <v>1114</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B288" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C288" t="s">
         <v>1115</v>
       </c>
       <c r="D288" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="E288" s="2" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="F288" s="2" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B289" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C289" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="D289" t="s">
         <v>1119</v>
       </c>
       <c r="E289" s="2" t="s">
         <v>1120</v>
       </c>
       <c r="F289" s="2" t="s">
         <v>1121</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B290" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C290" t="s">
         <v>1122</v>
       </c>
       <c r="D290" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="E290" s="2" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="F290" s="2" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B291" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C291" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="D291" t="s">
         <v>1126</v>
       </c>
       <c r="E291" s="2" t="s">
         <v>1127</v>
       </c>
       <c r="F291" s="2" t="s">
         <v>1128</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B292" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C292" t="s">
         <v>1129</v>
       </c>
       <c r="D292" t="s">
         <v>1130</v>
       </c>
       <c r="E292" s="2" t="s">
         <v>1131</v>
       </c>
       <c r="F292" s="2" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B293" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C293" t="s">
         <v>1133</v>
       </c>
       <c r="D293" t="s">
         <v>1134</v>
       </c>
       <c r="E293" s="2" t="s">
         <v>1135</v>
       </c>
       <c r="F293" s="2" t="s">
         <v>1136</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B294" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C294" t="s">
         <v>1137</v>
       </c>
       <c r="D294" t="s">
         <v>1138</v>
       </c>
       <c r="E294" s="2" t="s">
         <v>1139</v>
       </c>
       <c r="F294" s="2" t="s">
         <v>1140</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B295" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C295" t="s">
         <v>1141</v>
       </c>
       <c r="D295" t="s">
         <v>1142</v>
       </c>
       <c r="E295" s="2" t="s">
         <v>1143</v>
       </c>
       <c r="F295" s="2" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B296" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C296" t="s">
         <v>1145</v>
       </c>
       <c r="D296" t="s">
         <v>1146</v>
       </c>
       <c r="E296" s="2" t="s">
         <v>1147</v>
       </c>
       <c r="F296" s="2" t="s">
         <v>1148</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B297" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C297" t="s">
         <v>1149</v>
       </c>
       <c r="D297" t="s">
         <v>1150</v>
       </c>
       <c r="E297" s="2" t="s">
         <v>1151</v>
       </c>
       <c r="F297" s="2" t="s">
         <v>1152</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B298" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C298" t="s">
         <v>1153</v>
       </c>
       <c r="D298" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="E298" s="2" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="F298" s="2" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B299" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C299" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="D299" t="s">
         <v>1157</v>
       </c>
       <c r="E299" s="2" t="s">
         <v>1158</v>
       </c>
       <c r="F299" s="2" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B300" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C300" t="s">
         <v>1160</v>
       </c>
       <c r="D300" t="s">
         <v>1161</v>
       </c>
       <c r="E300" s="2" t="s">
         <v>1162</v>
       </c>
       <c r="F300" s="2" t="s">
         <v>1163</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B301" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C301" t="s">
         <v>1164</v>
       </c>
       <c r="D301" t="s">
         <v>1165</v>
       </c>
       <c r="E301" s="2" t="s">
         <v>1166</v>
       </c>
       <c r="F301" s="2" t="s">
         <v>1167</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B302" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C302" t="s">
         <v>1168</v>
       </c>
       <c r="D302" t="s">
         <v>1169</v>
       </c>
       <c r="E302" s="2" t="s">
         <v>1170</v>
       </c>
       <c r="F302" s="2" t="s">
         <v>1171</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B303" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C303" t="s">
         <v>1172</v>
       </c>
       <c r="D303" t="s">
         <v>1173</v>
       </c>
       <c r="E303" s="2" t="s">
         <v>1174</v>
       </c>
       <c r="F303" s="2" t="s">
         <v>1175</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B304" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C304" t="s">
         <v>1176</v>
       </c>
       <c r="D304" t="s">
         <v>1177</v>
       </c>
       <c r="E304" s="2" t="s">
         <v>1178</v>
       </c>
       <c r="F304" s="2" t="s">
         <v>1179</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B305" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C305" t="s">
         <v>1180</v>
       </c>
       <c r="D305" t="s">
         <v>1181</v>
       </c>
       <c r="E305" s="2" t="s">
         <v>1182</v>
       </c>
       <c r="F305" s="2" t="s">
         <v>1183</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B306" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C306" t="s">
         <v>1184</v>
       </c>
       <c r="D306" t="s">
         <v>1185</v>
       </c>
       <c r="E306" s="2" t="s">
         <v>1186</v>
       </c>
       <c r="F306" s="2" t="s">
         <v>1187</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B307" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C307" t="s">
         <v>1188</v>
       </c>
       <c r="D307" t="s">
         <v>1189</v>
       </c>
       <c r="E307" s="2" t="s">
         <v>1190</v>
       </c>
       <c r="F307" s="2" t="s">
         <v>1191</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B308" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C308" t="s">
         <v>1192</v>
       </c>
       <c r="D308" t="s">
         <v>1193</v>
       </c>
       <c r="E308" s="2" t="s">
         <v>1194</v>
       </c>
       <c r="F308" s="2" t="s">
         <v>1195</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B309" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C309" t="s">
         <v>1196</v>
       </c>
       <c r="D309" t="s">
         <v>1197</v>
       </c>
       <c r="E309" s="2" t="s">
         <v>1198</v>
       </c>
       <c r="F309" s="2" t="s">
         <v>1199</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B310" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C310" t="s">
         <v>1200</v>
       </c>
       <c r="D310" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="E310" s="2" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="F310" s="2" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B311" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C311" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="D311" t="s">
         <v>1204</v>
       </c>
       <c r="E311" s="2" t="s">
         <v>1205</v>
       </c>
       <c r="F311" s="2" t="s">
         <v>1206</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B312" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C312" t="s">
         <v>1207</v>
       </c>
       <c r="D312" t="s">
         <v>1208</v>
       </c>
       <c r="E312" s="2" t="s">
         <v>1209</v>
       </c>
       <c r="F312" s="2" t="s">
         <v>1210</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B313" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C313" t="s">
         <v>1211</v>
       </c>
       <c r="D313" t="s">
         <v>1212</v>
       </c>
       <c r="E313" s="2" t="s">
         <v>1213</v>
       </c>
       <c r="F313" s="2" t="s">
         <v>1214</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B314" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C314" t="s">
         <v>1215</v>
       </c>
       <c r="D314" t="s">
         <v>1216</v>
       </c>
       <c r="E314" s="2" t="s">
         <v>1217</v>
       </c>
       <c r="F314" s="2" t="s">
         <v>1218</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B315" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C315" t="s">
         <v>1219</v>
       </c>
       <c r="D315" t="s">
         <v>1220</v>
       </c>
       <c r="E315" s="2" t="s">
         <v>1221</v>
       </c>
       <c r="F315" s="2" t="s">
         <v>1222</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B316" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C316" t="s">
         <v>1223</v>
       </c>
       <c r="D316" t="s">
         <v>1224</v>
       </c>
       <c r="E316" s="2" t="s">
         <v>1225</v>
       </c>
       <c r="F316" s="2" t="s">
         <v>1226</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B317" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C317" t="s">
         <v>1227</v>
       </c>
       <c r="D317" t="s">
         <v>1228</v>
       </c>
       <c r="E317" s="2" t="s">
         <v>1229</v>
       </c>
       <c r="F317" s="2" t="s">
         <v>1230</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B318" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C318" t="s">
         <v>1231</v>
       </c>
       <c r="D318" t="s">
         <v>1232</v>
       </c>
       <c r="E318" s="2" t="s">
         <v>1233</v>
       </c>
       <c r="F318" s="2" t="s">
         <v>1234</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B319" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C319" t="s">
         <v>1235</v>
       </c>
       <c r="D319" t="s">
         <v>1236</v>
       </c>
       <c r="E319" s="2" t="s">
         <v>1237</v>
       </c>
       <c r="F319" s="2" t="s">
         <v>1238</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B320" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C320" t="s">
         <v>1239</v>
       </c>
       <c r="D320" t="s">
         <v>1240</v>
       </c>
       <c r="E320" s="2" t="s">
         <v>1241</v>
       </c>
       <c r="F320" s="2" t="s">
         <v>1242</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B321" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C321" t="s">
         <v>1243</v>
       </c>
       <c r="D321" t="s">
         <v>1244</v>
       </c>
       <c r="E321" s="2" t="s">
         <v>1245</v>
       </c>
       <c r="F321" s="2" t="s">
         <v>1246</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B322" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C322" t="s">
         <v>1247</v>
       </c>
       <c r="D322" t="s">
         <v>1248</v>
       </c>
       <c r="E322" s="2" t="s">
         <v>1249</v>
       </c>
       <c r="F322" s="2" t="s">
         <v>1250</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B323" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C323" t="s">
         <v>1251</v>
       </c>
       <c r="D323" t="s">
         <v>1252</v>
       </c>
       <c r="E323" s="2" t="s">
         <v>1253</v>
       </c>
       <c r="F323" s="2" t="s">
         <v>1254</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B324" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C324" t="s">
         <v>1255</v>
       </c>
       <c r="D324" t="s">
         <v>1256</v>
       </c>
       <c r="E324" s="2" t="s">
         <v>1257</v>
       </c>
       <c r="F324" s="2" t="s">
         <v>1258</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B325" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C325" t="s">
         <v>1259</v>
       </c>
       <c r="D325" t="s">
         <v>1260</v>
       </c>
       <c r="E325" s="2" t="s">
         <v>1261</v>
       </c>
       <c r="F325" s="2" t="s">
         <v>1262</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B326" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C326" t="s">
-        <v>954</v>
+        <v>1263</v>
       </c>
       <c r="D326" t="s">
-        <v>955</v>
+        <v>1264</v>
       </c>
       <c r="E326" s="2" t="s">
-        <v>1263</v>
+        <v>1265</v>
       </c>
       <c r="F326" s="2" t="s">
-        <v>1264</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B327" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C327" t="s">
         <v>958</v>
       </c>
       <c r="D327" t="s">
         <v>959</v>
       </c>
       <c r="E327" s="2" t="s">
-        <v>1265</v>
+        <v>1267</v>
       </c>
       <c r="F327" s="2" t="s">
-        <v>1266</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B328" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C328" t="s">
-        <v>1267</v>
+        <v>962</v>
       </c>
       <c r="D328" t="s">
-        <v>1268</v>
+        <v>963</v>
       </c>
       <c r="E328" s="2" t="s">
         <v>1269</v>
       </c>
       <c r="F328" s="2" t="s">
         <v>1270</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B329" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C329" t="s">
         <v>1271</v>
       </c>
       <c r="D329" t="s">
         <v>1272</v>
       </c>
       <c r="E329" s="2" t="s">
         <v>1273</v>
       </c>
       <c r="F329" s="2" t="s">
         <v>1274</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B330" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C330" t="s">
         <v>1275</v>
       </c>
       <c r="D330" t="s">
         <v>1276</v>
       </c>
       <c r="E330" s="2" t="s">
         <v>1277</v>
       </c>
       <c r="F330" s="2" t="s">
         <v>1278</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B331" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C331" t="s">
         <v>1279</v>
       </c>
       <c r="D331" t="s">
         <v>1280</v>
       </c>
       <c r="E331" s="2" t="s">
         <v>1281</v>
       </c>
       <c r="F331" s="2" t="s">
         <v>1282</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B332" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C332" t="s">
         <v>1283</v>
       </c>
       <c r="D332" t="s">
         <v>1284</v>
       </c>
       <c r="E332" s="2" t="s">
         <v>1285</v>
       </c>
       <c r="F332" s="2" t="s">
         <v>1286</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B333" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C333" t="s">
         <v>1287</v>
       </c>
       <c r="D333" t="s">
         <v>1288</v>
       </c>
       <c r="E333" s="2" t="s">
         <v>1289</v>
       </c>
       <c r="F333" s="2" t="s">
         <v>1290</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B334" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C334" t="s">
         <v>1291</v>
       </c>
       <c r="D334" t="s">
         <v>1292</v>
       </c>
       <c r="E334" s="2" t="s">
         <v>1293</v>
       </c>
       <c r="F334" s="2" t="s">
         <v>1294</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B335" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C335" t="s">
         <v>1295</v>
       </c>
       <c r="D335" t="s">
         <v>1296</v>
       </c>
       <c r="E335" s="2" t="s">
         <v>1297</v>
       </c>
       <c r="F335" s="2" t="s">
         <v>1298</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B336" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C336" t="s">
         <v>1299</v>
       </c>
       <c r="D336" t="s">
         <v>1300</v>
       </c>
       <c r="E336" s="2" t="s">
         <v>1301</v>
       </c>
       <c r="F336" s="2" t="s">
         <v>1302</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="B337" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="C337" t="s">
         <v>1303</v>
       </c>
       <c r="D337" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="E337" s="2" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="F337" s="2" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" t="s">
-        <v>1306</v>
+        <v>1055</v>
       </c>
       <c r="B338" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C338" t="s">
         <v>1307</v>
       </c>
-      <c r="C338" t="s">
+      <c r="D338" t="s">
+        <v>1307</v>
+      </c>
+      <c r="E338" s="2" t="s">
         <v>1308</v>
       </c>
-      <c r="D338" t="s">
+      <c r="F338" s="2" t="s">
         <v>1309</v>
-      </c>
-[...4 lines deleted...]
-        <v>1311</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" t="s">
-        <v>1306</v>
+        <v>1310</v>
       </c>
       <c r="B339" t="s">
-        <v>1307</v>
+        <v>1311</v>
       </c>
       <c r="C339" t="s">
         <v>1312</v>
       </c>
       <c r="D339" t="s">
         <v>1313</v>
       </c>
       <c r="E339" s="2" t="s">
         <v>1314</v>
       </c>
       <c r="F339" s="2" t="s">
         <v>1315</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" t="s">
-        <v>1306</v>
+        <v>1310</v>
       </c>
       <c r="B340" t="s">
-        <v>1307</v>
+        <v>1311</v>
       </c>
       <c r="C340" t="s">
         <v>1316</v>
       </c>
       <c r="D340" t="s">
         <v>1317</v>
       </c>
       <c r="E340" s="2" t="s">
         <v>1318</v>
       </c>
       <c r="F340" s="2" t="s">
         <v>1319</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" t="s">
-        <v>1306</v>
+        <v>1310</v>
       </c>
       <c r="B341" t="s">
-        <v>1307</v>
+        <v>1311</v>
       </c>
       <c r="C341" t="s">
         <v>1320</v>
       </c>
       <c r="D341" t="s">
         <v>1321</v>
       </c>
       <c r="E341" s="2" t="s">
         <v>1322</v>
       </c>
       <c r="F341" s="2" t="s">
         <v>1323</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" t="s">
-        <v>1306</v>
+        <v>1310</v>
       </c>
       <c r="B342" t="s">
-        <v>1307</v>
+        <v>1311</v>
       </c>
       <c r="C342" t="s">
         <v>1324</v>
       </c>
       <c r="D342" t="s">
         <v>1325</v>
       </c>
       <c r="E342" s="2" t="s">
         <v>1326</v>
       </c>
       <c r="F342" s="2" t="s">
         <v>1327</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" t="s">
-        <v>1306</v>
+        <v>1310</v>
       </c>
       <c r="B343" t="s">
-        <v>1307</v>
+        <v>1311</v>
       </c>
       <c r="C343" t="s">
         <v>1328</v>
       </c>
       <c r="D343" t="s">
         <v>1329</v>
       </c>
       <c r="E343" s="2" t="s">
         <v>1330</v>
       </c>
       <c r="F343" s="2" t="s">
         <v>1331</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" t="s">
-        <v>1306</v>
+        <v>1310</v>
       </c>
       <c r="B344" t="s">
-        <v>1307</v>
+        <v>1311</v>
       </c>
       <c r="C344" t="s">
         <v>1332</v>
       </c>
       <c r="D344" t="s">
         <v>1333</v>
       </c>
       <c r="E344" s="2" t="s">
         <v>1334</v>
       </c>
       <c r="F344" s="2" t="s">
         <v>1335</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" t="s">
-        <v>1306</v>
+        <v>1310</v>
       </c>
       <c r="B345" t="s">
-        <v>1307</v>
+        <v>1311</v>
       </c>
       <c r="C345" t="s">
         <v>1336</v>
       </c>
       <c r="D345" t="s">
         <v>1337</v>
       </c>
       <c r="E345" s="2" t="s">
         <v>1338</v>
       </c>
       <c r="F345" s="2" t="s">
         <v>1339</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" t="s">
-        <v>1306</v>
+        <v>1310</v>
       </c>
       <c r="B346" t="s">
-        <v>1307</v>
+        <v>1311</v>
       </c>
       <c r="C346" t="s">
         <v>1340</v>
       </c>
       <c r="D346" t="s">
         <v>1341</v>
       </c>
       <c r="E346" s="2" t="s">
         <v>1342</v>
       </c>
       <c r="F346" s="2" t="s">
         <v>1343</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" t="s">
-        <v>1306</v>
+        <v>1310</v>
       </c>
       <c r="B347" t="s">
-        <v>1307</v>
+        <v>1311</v>
       </c>
       <c r="C347" t="s">
         <v>1344</v>
       </c>
       <c r="D347" t="s">
         <v>1345</v>
       </c>
       <c r="E347" s="2" t="s">
         <v>1346</v>
       </c>
       <c r="F347" s="2" t="s">
         <v>1347</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" t="s">
-        <v>1306</v>
+        <v>1310</v>
       </c>
       <c r="B348" t="s">
-        <v>1307</v>
+        <v>1311</v>
       </c>
       <c r="C348" t="s">
         <v>1348</v>
       </c>
       <c r="D348" t="s">
         <v>1349</v>
       </c>
       <c r="E348" s="2" t="s">
         <v>1350</v>
       </c>
       <c r="F348" s="2" t="s">
         <v>1351</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" t="s">
-        <v>1306</v>
+        <v>1310</v>
       </c>
       <c r="B349" t="s">
-        <v>1307</v>
+        <v>1311</v>
       </c>
       <c r="C349" t="s">
         <v>1352</v>
       </c>
       <c r="D349" t="s">
         <v>1353</v>
       </c>
       <c r="E349" s="2" t="s">
         <v>1354</v>
       </c>
       <c r="F349" s="2" t="s">
         <v>1355</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" t="s">
-        <v>1306</v>
+        <v>1310</v>
       </c>
       <c r="B350" t="s">
-        <v>1307</v>
+        <v>1311</v>
       </c>
       <c r="C350" t="s">
         <v>1356</v>
       </c>
       <c r="D350" t="s">
         <v>1357</v>
       </c>
       <c r="E350" s="2" t="s">
         <v>1358</v>
       </c>
       <c r="F350" s="2" t="s">
         <v>1359</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C351" t="s">
         <v>1360</v>
       </c>
-      <c r="B351" t="s">
+      <c r="D351" t="s">
         <v>1361</v>
       </c>
-      <c r="C351" t="s">
+      <c r="E351" s="2" t="s">
         <v>1362</v>
       </c>
-      <c r="D351" t="s">
+      <c r="F351" s="2" t="s">
         <v>1363</v>
-      </c>
-[...4 lines deleted...]
-        <v>1365</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" t="s">
-        <v>1360</v>
+        <v>1364</v>
       </c>
       <c r="B352" t="s">
-        <v>1361</v>
+        <v>1365</v>
       </c>
       <c r="C352" t="s">
         <v>1366</v>
       </c>
       <c r="D352" t="s">
         <v>1367</v>
       </c>
       <c r="E352" s="2" t="s">
         <v>1368</v>
       </c>
       <c r="F352" s="2" t="s">
         <v>1369</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" t="s">
-        <v>1360</v>
+        <v>1364</v>
       </c>
       <c r="B353" t="s">
-        <v>1361</v>
+        <v>1365</v>
       </c>
       <c r="C353" t="s">
         <v>1370</v>
       </c>
       <c r="D353" t="s">
         <v>1371</v>
       </c>
       <c r="E353" s="2" t="s">
         <v>1372</v>
       </c>
       <c r="F353" s="2" t="s">
         <v>1373</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" t="s">
-        <v>1360</v>
+        <v>1364</v>
       </c>
       <c r="B354" t="s">
-        <v>1361</v>
+        <v>1365</v>
       </c>
       <c r="C354" t="s">
         <v>1374</v>
       </c>
       <c r="D354" t="s">
         <v>1375</v>
       </c>
       <c r="E354" s="2" t="s">
         <v>1376</v>
       </c>
       <c r="F354" s="2" t="s">
         <v>1377</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" t="s">
-        <v>1360</v>
+        <v>1364</v>
       </c>
       <c r="B355" t="s">
-        <v>1361</v>
+        <v>1365</v>
       </c>
       <c r="C355" t="s">
         <v>1378</v>
       </c>
       <c r="D355" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="E355" s="2" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="F355" s="2" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" t="s">
-        <v>1360</v>
+        <v>1364</v>
       </c>
       <c r="B356" t="s">
-        <v>1361</v>
+        <v>1365</v>
       </c>
       <c r="C356" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="D356" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="E356" s="2" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="F356" s="2" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" t="s">
-        <v>1360</v>
+        <v>1364</v>
       </c>
       <c r="B357" t="s">
-        <v>1361</v>
+        <v>1365</v>
       </c>
       <c r="C357" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="D357" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="E357" s="2" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="F357" s="2" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" t="s">
-        <v>1360</v>
+        <v>1364</v>
       </c>
       <c r="B358" t="s">
-        <v>1361</v>
+        <v>1365</v>
       </c>
       <c r="C358" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="D358" t="s">
-        <v>1389</v>
+        <v>1391</v>
       </c>
       <c r="E358" s="2" t="s">
-        <v>1390</v>
+        <v>1392</v>
       </c>
       <c r="F358" s="2" t="s">
-        <v>1391</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" t="s">
-        <v>1360</v>
+        <v>1364</v>
       </c>
       <c r="B359" t="s">
-        <v>1361</v>
+        <v>1365</v>
       </c>
       <c r="C359" t="s">
-        <v>162</v>
+        <v>1394</v>
       </c>
       <c r="D359" t="s">
-        <v>163</v>
+        <v>1395</v>
       </c>
       <c r="E359" s="2" t="s">
-        <v>1392</v>
+        <v>1396</v>
       </c>
       <c r="F359" s="2" t="s">
-        <v>1393</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" t="s">
-        <v>1360</v>
+        <v>1364</v>
       </c>
       <c r="B360" t="s">
-        <v>1361</v>
+        <v>1365</v>
       </c>
       <c r="C360" t="s">
-        <v>1394</v>
+        <v>1398</v>
       </c>
       <c r="D360" t="s">
-        <v>1395</v>
+        <v>1399</v>
       </c>
       <c r="E360" s="2" t="s">
-        <v>1396</v>
+        <v>1400</v>
       </c>
       <c r="F360" s="2" t="s">
-        <v>1397</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" t="s">
-        <v>1360</v>
+        <v>1364</v>
       </c>
       <c r="B361" t="s">
-        <v>1361</v>
+        <v>1365</v>
       </c>
       <c r="C361" t="s">
-        <v>1398</v>
+        <v>1402</v>
       </c>
       <c r="D361" t="s">
-        <v>1399</v>
+        <v>1402</v>
       </c>
       <c r="E361" s="2" t="s">
-        <v>1400</v>
+        <v>1403</v>
       </c>
       <c r="F361" s="2" t="s">
-        <v>1401</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" t="s">
-        <v>1360</v>
+        <v>1364</v>
       </c>
       <c r="B362" t="s">
-        <v>1361</v>
+        <v>1365</v>
       </c>
       <c r="C362" t="s">
-        <v>1402</v>
+        <v>1405</v>
       </c>
       <c r="D362" t="s">
-        <v>1403</v>
+        <v>1406</v>
       </c>
       <c r="E362" s="2" t="s">
-        <v>1404</v>
+        <v>1407</v>
       </c>
       <c r="F362" s="2" t="s">
-        <v>1405</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" t="s">
-        <v>1360</v>
+        <v>1364</v>
       </c>
       <c r="B363" t="s">
-        <v>1361</v>
+        <v>1365</v>
       </c>
       <c r="C363" t="s">
-        <v>1406</v>
+        <v>1409</v>
       </c>
       <c r="D363" t="s">
-        <v>1407</v>
+        <v>1410</v>
       </c>
       <c r="E363" s="2" t="s">
-        <v>1408</v>
+        <v>1411</v>
       </c>
       <c r="F363" s="2" t="s">
-        <v>1409</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" t="s">
-        <v>1360</v>
+        <v>1364</v>
       </c>
       <c r="B364" t="s">
-        <v>1361</v>
+        <v>1365</v>
       </c>
       <c r="C364" t="s">
-        <v>1410</v>
+        <v>1413</v>
       </c>
       <c r="D364" t="s">
-        <v>1411</v>
+        <v>1413</v>
       </c>
       <c r="E364" s="2" t="s">
-        <v>1412</v>
+        <v>1414</v>
       </c>
       <c r="F364" s="2" t="s">
-        <v>1413</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" t="s">
-        <v>1360</v>
+        <v>1364</v>
       </c>
       <c r="B365" t="s">
-        <v>1361</v>
+        <v>1365</v>
       </c>
       <c r="C365" t="s">
-        <v>1414</v>
+        <v>162</v>
       </c>
       <c r="D365" t="s">
-        <v>1415</v>
+        <v>163</v>
       </c>
       <c r="E365" s="2" t="s">
         <v>1416</v>
       </c>
       <c r="F365" s="2" t="s">
         <v>1417</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" t="s">
-        <v>1360</v>
+        <v>1364</v>
       </c>
       <c r="B366" t="s">
-        <v>1361</v>
+        <v>1365</v>
       </c>
       <c r="C366" t="s">
         <v>1418</v>
       </c>
       <c r="D366" t="s">
         <v>1419</v>
       </c>
       <c r="E366" s="2" t="s">
         <v>1420</v>
       </c>
       <c r="F366" s="2" t="s">
         <v>1421</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" t="s">
-        <v>1360</v>
+        <v>1364</v>
       </c>
       <c r="B367" t="s">
-        <v>1361</v>
+        <v>1365</v>
       </c>
       <c r="C367" t="s">
         <v>1422</v>
       </c>
       <c r="D367" t="s">
         <v>1423</v>
       </c>
       <c r="E367" s="2" t="s">
         <v>1424</v>
       </c>
       <c r="F367" s="2" t="s">
         <v>1425</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" t="s">
-        <v>1360</v>
+        <v>1364</v>
       </c>
       <c r="B368" t="s">
-        <v>1361</v>
+        <v>1365</v>
       </c>
       <c r="C368" t="s">
         <v>1426</v>
       </c>
       <c r="D368" t="s">
         <v>1427</v>
       </c>
       <c r="E368" s="2" t="s">
         <v>1428</v>
       </c>
       <c r="F368" s="2" t="s">
         <v>1429</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" t="s">
-        <v>1360</v>
+        <v>1364</v>
       </c>
       <c r="B369" t="s">
-        <v>1361</v>
+        <v>1365</v>
       </c>
       <c r="C369" t="s">
         <v>1430</v>
       </c>
       <c r="D369" t="s">
         <v>1431</v>
       </c>
       <c r="E369" s="2" t="s">
         <v>1432</v>
       </c>
       <c r="F369" s="2" t="s">
         <v>1433</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" t="s">
-        <v>1360</v>
+        <v>1364</v>
       </c>
       <c r="B370" t="s">
-        <v>1361</v>
+        <v>1365</v>
       </c>
       <c r="C370" t="s">
         <v>1434</v>
       </c>
       <c r="D370" t="s">
         <v>1435</v>
       </c>
       <c r="E370" s="2" t="s">
         <v>1436</v>
       </c>
       <c r="F370" s="2" t="s">
         <v>1437</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" t="s">
-        <v>1360</v>
+        <v>1364</v>
       </c>
       <c r="B371" t="s">
-        <v>1361</v>
+        <v>1365</v>
       </c>
       <c r="C371" t="s">
         <v>1438</v>
       </c>
       <c r="D371" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="E371" s="2" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="F371" s="2" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" t="s">
-        <v>1360</v>
+        <v>1364</v>
       </c>
       <c r="B372" t="s">
-        <v>1361</v>
+        <v>1365</v>
       </c>
       <c r="C372" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="D372" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="E372" s="2" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="F372" s="2" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" t="s">
-        <v>1360</v>
+        <v>1364</v>
       </c>
       <c r="B373" t="s">
-        <v>1361</v>
+        <v>1365</v>
       </c>
       <c r="C373" t="s">
-        <v>193</v>
+        <v>1446</v>
       </c>
       <c r="D373" t="s">
-        <v>194</v>
+        <v>1447</v>
       </c>
       <c r="E373" s="2" t="s">
-        <v>1445</v>
+        <v>1448</v>
       </c>
       <c r="F373" s="2" t="s">
-        <v>1446</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" t="s">
-        <v>1360</v>
+        <v>1364</v>
       </c>
       <c r="B374" t="s">
-        <v>1361</v>
+        <v>1365</v>
       </c>
       <c r="C374" t="s">
-        <v>1447</v>
+        <v>1450</v>
       </c>
       <c r="D374" t="s">
-        <v>1448</v>
+        <v>1451</v>
       </c>
       <c r="E374" s="2" t="s">
-        <v>1449</v>
+        <v>1452</v>
       </c>
       <c r="F374" s="2" t="s">
-        <v>1450</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" t="s">
-        <v>1360</v>
+        <v>1364</v>
       </c>
       <c r="B375" t="s">
-        <v>1361</v>
+        <v>1365</v>
       </c>
       <c r="C375" t="s">
-        <v>1451</v>
+        <v>1454</v>
       </c>
       <c r="D375" t="s">
-        <v>1452</v>
+        <v>1455</v>
       </c>
       <c r="E375" s="2" t="s">
-        <v>1453</v>
+        <v>1456</v>
       </c>
       <c r="F375" s="2" t="s">
-        <v>1454</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" t="s">
-        <v>1455</v>
+        <v>1364</v>
       </c>
       <c r="B376" t="s">
-        <v>1456</v>
+        <v>1365</v>
       </c>
       <c r="C376" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="D376" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="E376" s="2" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="F376" s="2" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" t="s">
-        <v>1455</v>
+        <v>1364</v>
       </c>
       <c r="B377" t="s">
-        <v>1456</v>
+        <v>1365</v>
       </c>
       <c r="C377" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="D377" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="E377" s="2" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="F377" s="2" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" t="s">
-        <v>1455</v>
+        <v>1364</v>
       </c>
       <c r="B378" t="s">
-        <v>1456</v>
+        <v>1365</v>
       </c>
       <c r="C378" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="D378" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="E378" s="2" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="F378" s="2" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" t="s">
-        <v>1455</v>
+        <v>1364</v>
       </c>
       <c r="B379" t="s">
-        <v>1456</v>
+        <v>1365</v>
       </c>
       <c r="C379" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="D379" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="E379" s="2" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="F379" s="2" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" t="s">
-        <v>1455</v>
+        <v>1364</v>
       </c>
       <c r="B380" t="s">
-        <v>1456</v>
+        <v>1365</v>
       </c>
       <c r="C380" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="D380" t="s">
         <v>1474</v>
       </c>
       <c r="E380" s="2" t="s">
         <v>1475</v>
       </c>
       <c r="F380" s="2" t="s">
         <v>1476</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" t="s">
-        <v>1455</v>
+        <v>1364</v>
       </c>
       <c r="B381" t="s">
-        <v>1456</v>
+        <v>1365</v>
       </c>
       <c r="C381" t="s">
         <v>1477</v>
       </c>
       <c r="D381" t="s">
         <v>1478</v>
       </c>
       <c r="E381" s="2" t="s">
         <v>1479</v>
       </c>
       <c r="F381" s="2" t="s">
         <v>1480</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" t="s">
-        <v>1455</v>
+        <v>1364</v>
       </c>
       <c r="B382" t="s">
-        <v>1456</v>
+        <v>1365</v>
       </c>
       <c r="C382" t="s">
+        <v>197</v>
+      </c>
+      <c r="D382" t="s">
+        <v>198</v>
+      </c>
+      <c r="E382" s="2" t="s">
         <v>1481</v>
       </c>
-      <c r="D382" t="s">
+      <c r="F382" s="2" t="s">
         <v>1482</v>
-      </c>
-[...4 lines deleted...]
-        <v>1484</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" t="s">
-        <v>1455</v>
+        <v>1364</v>
       </c>
       <c r="B383" t="s">
-        <v>1456</v>
+        <v>1365</v>
       </c>
       <c r="C383" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D383" t="s">
+        <v>1484</v>
+      </c>
+      <c r="E383" s="2" t="s">
         <v>1485</v>
       </c>
-      <c r="D383" t="s">
+      <c r="F383" s="2" t="s">
         <v>1486</v>
-      </c>
-[...4 lines deleted...]
-        <v>1488</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" t="s">
-        <v>1455</v>
+        <v>1364</v>
       </c>
       <c r="B384" t="s">
-        <v>1456</v>
+        <v>1365</v>
       </c>
       <c r="C384" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D384" t="s">
+        <v>1488</v>
+      </c>
+      <c r="E384" s="2" t="s">
         <v>1489</v>
       </c>
-      <c r="D384" t="s">
+      <c r="F384" s="2" t="s">
         <v>1490</v>
-      </c>
-[...4 lines deleted...]
-        <v>1492</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" t="s">
-        <v>1455</v>
+        <v>1491</v>
       </c>
       <c r="B385" t="s">
-        <v>1456</v>
+        <v>1492</v>
       </c>
       <c r="C385" t="s">
         <v>1493</v>
       </c>
       <c r="D385" t="s">
         <v>1494</v>
       </c>
       <c r="E385" s="2" t="s">
         <v>1495</v>
       </c>
       <c r="F385" s="2" t="s">
         <v>1496</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C386" t="s">
         <v>1497</v>
       </c>
-      <c r="B386" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D386" t="s">
-        <v>227</v>
+        <v>1498</v>
       </c>
       <c r="E386" s="2" t="s">
-        <v>228</v>
+        <v>1499</v>
       </c>
       <c r="F386" s="2" t="s">
-        <v>1498</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" t="s">
-        <v>1497</v>
+        <v>1491</v>
       </c>
       <c r="B387" t="s">
-        <v>1497</v>
+        <v>1492</v>
       </c>
       <c r="C387" t="s">
-        <v>1499</v>
+        <v>1501</v>
       </c>
       <c r="D387" t="s">
-        <v>1500</v>
+        <v>1502</v>
       </c>
       <c r="E387" s="2" t="s">
-        <v>1501</v>
+        <v>1503</v>
       </c>
       <c r="F387" s="2" t="s">
-        <v>1502</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" t="s">
-        <v>1497</v>
+        <v>1491</v>
       </c>
       <c r="B388" t="s">
-        <v>1497</v>
+        <v>1492</v>
       </c>
       <c r="C388" t="s">
-        <v>1503</v>
+        <v>1505</v>
       </c>
       <c r="D388" t="s">
-        <v>1504</v>
+        <v>1506</v>
       </c>
       <c r="E388" s="2" t="s">
-        <v>1505</v>
+        <v>1507</v>
       </c>
       <c r="F388" s="2" t="s">
-        <v>1506</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" t="s">
-        <v>1497</v>
+        <v>1491</v>
       </c>
       <c r="B389" t="s">
-        <v>1497</v>
+        <v>1492</v>
       </c>
       <c r="C389" t="s">
-        <v>1507</v>
+        <v>1509</v>
       </c>
       <c r="D389" t="s">
-        <v>1508</v>
+        <v>1510</v>
       </c>
       <c r="E389" s="2" t="s">
-        <v>1509</v>
+        <v>1511</v>
       </c>
       <c r="F389" s="2" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" t="s">
-        <v>1511</v>
+        <v>1491</v>
       </c>
       <c r="B390" t="s">
-        <v>1511</v>
+        <v>1492</v>
       </c>
       <c r="C390" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="D390" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="E390" s="2" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="F390" s="2" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" t="s">
-        <v>1511</v>
+        <v>1491</v>
       </c>
       <c r="B391" t="s">
-        <v>1511</v>
+        <v>1492</v>
       </c>
       <c r="C391" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="D391" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
       <c r="E391" s="2" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
       <c r="F391" s="2" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" t="s">
-        <v>1511</v>
+        <v>1491</v>
       </c>
       <c r="B392" t="s">
-        <v>1511</v>
+        <v>1492</v>
       </c>
       <c r="C392" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="D392" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="E392" s="2" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="F392" s="2" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" t="s">
-        <v>1511</v>
+        <v>1491</v>
       </c>
       <c r="B393" t="s">
-        <v>1511</v>
+        <v>1492</v>
       </c>
       <c r="C393" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="D393" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="E393" s="2" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="F393" s="2" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" t="s">
-        <v>1511</v>
+        <v>1491</v>
       </c>
       <c r="B394" t="s">
-        <v>1511</v>
+        <v>1492</v>
       </c>
       <c r="C394" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="D394" t="s">
-        <v>1528</v>
+        <v>1530</v>
       </c>
       <c r="E394" s="2" t="s">
-        <v>1529</v>
+        <v>1531</v>
       </c>
       <c r="F394" s="2" t="s">
-        <v>1530</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" t="s">
-        <v>1511</v>
+        <v>1533</v>
       </c>
       <c r="B395" t="s">
-        <v>1511</v>
+        <v>1533</v>
       </c>
       <c r="C395" t="s">
-        <v>1531</v>
+        <v>230</v>
       </c>
       <c r="D395" t="s">
-        <v>1531</v>
+        <v>231</v>
       </c>
       <c r="E395" s="2" t="s">
-        <v>1532</v>
+        <v>232</v>
       </c>
       <c r="F395" s="2" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" t="s">
-        <v>1511</v>
+        <v>1533</v>
       </c>
       <c r="B396" t="s">
-        <v>1511</v>
+        <v>1533</v>
       </c>
       <c r="C396" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="D396" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="E396" s="2" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="F396" s="2" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" t="s">
-        <v>1511</v>
+        <v>1533</v>
       </c>
       <c r="B397" t="s">
-        <v>1511</v>
+        <v>1533</v>
       </c>
       <c r="C397" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
       <c r="D397" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="E397" s="2" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="F397" s="2" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" t="s">
-        <v>1511</v>
+        <v>1533</v>
       </c>
       <c r="B398" t="s">
-        <v>1511</v>
+        <v>1533</v>
       </c>
       <c r="C398" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="D398" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="E398" s="2" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="F398" s="2" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="B399" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="C399" t="s">
-        <v>1546</v>
+        <v>1548</v>
       </c>
       <c r="D399" t="s">
-        <v>1547</v>
+        <v>1549</v>
       </c>
       <c r="E399" s="2" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
       <c r="F399" s="2" t="s">
-        <v>1549</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="B400" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="C400" t="s">
-        <v>1550</v>
+        <v>1552</v>
       </c>
       <c r="D400" t="s">
-        <v>1551</v>
+        <v>1553</v>
       </c>
       <c r="E400" s="2" t="s">
-        <v>1552</v>
+        <v>1554</v>
       </c>
       <c r="F400" s="2" t="s">
-        <v>1553</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="B401" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="C401" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="D401" t="s">
-        <v>1555</v>
+        <v>1557</v>
       </c>
       <c r="E401" s="2" t="s">
-        <v>1556</v>
+        <v>1558</v>
       </c>
       <c r="F401" s="2" t="s">
-        <v>1557</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="B402" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="C402" t="s">
-        <v>1558</v>
+        <v>1560</v>
       </c>
       <c r="D402" t="s">
-        <v>1559</v>
+        <v>1561</v>
       </c>
       <c r="E402" s="2" t="s">
-        <v>1560</v>
+        <v>1562</v>
       </c>
       <c r="F402" s="2" t="s">
-        <v>1561</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="B403" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="C403" t="s">
-        <v>1562</v>
+        <v>1564</v>
       </c>
       <c r="D403" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="E403" s="2" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
       <c r="F403" s="2" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="B404" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="C404" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="D404" t="s">
         <v>1567</v>
       </c>
       <c r="E404" s="2" t="s">
         <v>1568</v>
       </c>
       <c r="F404" s="2" t="s">
         <v>1569</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="B405" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="C405" t="s">
         <v>1570</v>
       </c>
       <c r="D405" t="s">
         <v>1571</v>
       </c>
       <c r="E405" s="2" t="s">
         <v>1572</v>
       </c>
       <c r="F405" s="2" t="s">
         <v>1573</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="B406" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="C406" t="s">
         <v>1574</v>
       </c>
       <c r="D406" t="s">
         <v>1575</v>
       </c>
       <c r="E406" s="2" t="s">
         <v>1576</v>
       </c>
       <c r="F406" s="2" t="s">
         <v>1577</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="B407" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="C407" t="s">
         <v>1578</v>
       </c>
       <c r="D407" t="s">
         <v>1579</v>
       </c>
       <c r="E407" s="2" t="s">
         <v>1580</v>
       </c>
       <c r="F407" s="2" t="s">
         <v>1581</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="B408" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="C408" t="s">
         <v>1582</v>
       </c>
       <c r="D408" t="s">
         <v>1583</v>
       </c>
       <c r="E408" s="2" t="s">
         <v>1584</v>
       </c>
       <c r="F408" s="2" t="s">
         <v>1585</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="B409" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="C409" t="s">
         <v>1586</v>
       </c>
       <c r="D409" t="s">
         <v>1587</v>
       </c>
       <c r="E409" s="2" t="s">
         <v>1588</v>
       </c>
       <c r="F409" s="2" t="s">
         <v>1589</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="B410" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="C410" t="s">
         <v>1590</v>
       </c>
       <c r="D410" t="s">
         <v>1591</v>
       </c>
       <c r="E410" s="2" t="s">
         <v>1592</v>
       </c>
       <c r="F410" s="2" t="s">
         <v>1593</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="B411" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="C411" t="s">
         <v>1594</v>
       </c>
       <c r="D411" t="s">
         <v>1595</v>
       </c>
-      <c r="E411" s="2"/>
-      <c r="F411" s="2"/>
+      <c r="E411" s="2" t="s">
+        <v>1596</v>
+      </c>
+      <c r="F411" s="2" t="s">
+        <v>1597</v>
+      </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="B412" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="C412" t="s">
-        <v>1596</v>
+        <v>1598</v>
       </c>
       <c r="D412" t="s">
-        <v>1597</v>
+        <v>1599</v>
       </c>
       <c r="E412" s="2" t="s">
-        <v>1598</v>
+        <v>1600</v>
       </c>
       <c r="F412" s="2" t="s">
-        <v>1599</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="B413" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="C413" t="s">
-        <v>1600</v>
+        <v>1602</v>
       </c>
       <c r="D413" t="s">
-        <v>1601</v>
+        <v>1603</v>
       </c>
       <c r="E413" s="2" t="s">
-        <v>1602</v>
+        <v>1604</v>
       </c>
       <c r="F413" s="2" t="s">
-        <v>1603</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="B414" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="C414" t="s">
-        <v>1604</v>
+        <v>1606</v>
       </c>
       <c r="D414" t="s">
-        <v>1605</v>
+        <v>1607</v>
       </c>
       <c r="E414" s="2" t="s">
-        <v>1606</v>
+        <v>1608</v>
       </c>
       <c r="F414" s="2" t="s">
-        <v>1607</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="B415" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="C415" t="s">
-        <v>1608</v>
+        <v>1610</v>
       </c>
       <c r="D415" t="s">
-        <v>1609</v>
+        <v>1611</v>
       </c>
       <c r="E415" s="2" t="s">
-        <v>1610</v>
+        <v>1612</v>
       </c>
       <c r="F415" s="2" t="s">
-        <v>1611</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="B416" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="C416" t="s">
-        <v>1612</v>
+        <v>1614</v>
       </c>
       <c r="D416" t="s">
-        <v>1613</v>
+        <v>1615</v>
       </c>
       <c r="E416" s="2" t="s">
-        <v>1614</v>
+        <v>1616</v>
       </c>
       <c r="F416" s="2" t="s">
-        <v>1615</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="B417" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="C417" t="s">
-        <v>1616</v>
+        <v>1618</v>
       </c>
       <c r="D417" t="s">
-        <v>1617</v>
+        <v>1619</v>
       </c>
       <c r="E417" s="2" t="s">
-        <v>1618</v>
+        <v>1620</v>
       </c>
       <c r="F417" s="2" t="s">
-        <v>1619</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="B418" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="C418" t="s">
-        <v>1620</v>
+        <v>1622</v>
       </c>
       <c r="D418" t="s">
-        <v>1621</v>
+        <v>1623</v>
       </c>
       <c r="E418" s="2" t="s">
-        <v>1622</v>
+        <v>1624</v>
       </c>
       <c r="F418" s="2" t="s">
-        <v>1623</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="B419" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="C419" t="s">
-        <v>1624</v>
+        <v>1626</v>
       </c>
       <c r="D419" t="s">
-        <v>1625</v>
+        <v>1627</v>
       </c>
       <c r="E419" s="2" t="s">
-        <v>1626</v>
+        <v>1628</v>
       </c>
       <c r="F419" s="2" t="s">
-        <v>1627</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="B420" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="C420" t="s">
-        <v>1628</v>
+        <v>1630</v>
       </c>
       <c r="D420" t="s">
-        <v>1629</v>
-[...4 lines deleted...]
-      <c r="F420" s="2" t="s">
         <v>1631</v>
       </c>
+      <c r="E420" s="2"/>
+      <c r="F420" s="2"/>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="B421" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="C421" t="s">
         <v>1632</v>
       </c>
       <c r="D421" t="s">
         <v>1633</v>
       </c>
       <c r="E421" s="2" t="s">
         <v>1634</v>
       </c>
       <c r="F421" s="2" t="s">
         <v>1635</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="B422" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="C422" t="s">
         <v>1636</v>
       </c>
       <c r="D422" t="s">
-        <v>442</v>
+        <v>1637</v>
       </c>
       <c r="E422" s="2" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="F422" s="2" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="B423" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="C423" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
       <c r="D423" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="E423" s="2" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
       <c r="F423" s="2" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="B424" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="C424" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
       <c r="D424" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="E424" s="2" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="F424" s="2" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="B425" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="C425" t="s">
-        <v>613</v>
+        <v>1648</v>
       </c>
       <c r="D425" t="s">
-        <v>614</v>
+        <v>1649</v>
       </c>
       <c r="E425" s="2" t="s">
-        <v>1647</v>
+        <v>1650</v>
       </c>
       <c r="F425" s="2" t="s">
-        <v>1648</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="B426" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="C426" t="s">
-        <v>1649</v>
+        <v>1652</v>
       </c>
       <c r="D426" t="s">
-        <v>1650</v>
+        <v>1653</v>
       </c>
       <c r="E426" s="2" t="s">
-        <v>1651</v>
+        <v>1654</v>
       </c>
       <c r="F426" s="2" t="s">
-        <v>1652</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="B427" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="C427" t="s">
-        <v>1653</v>
+        <v>1656</v>
       </c>
       <c r="D427" t="s">
-        <v>1654</v>
+        <v>1657</v>
       </c>
       <c r="E427" s="2" t="s">
-        <v>1655</v>
+        <v>1658</v>
       </c>
       <c r="F427" s="2" t="s">
-        <v>1656</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="B428" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="C428" t="s">
-        <v>1657</v>
+        <v>1660</v>
       </c>
       <c r="D428" t="s">
-        <v>1658</v>
+        <v>1661</v>
       </c>
       <c r="E428" s="2" t="s">
-        <v>1659</v>
+        <v>1662</v>
       </c>
       <c r="F428" s="2" t="s">
-        <v>1660</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="B429" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="C429" t="s">
-        <v>1661</v>
+        <v>1664</v>
       </c>
       <c r="D429" t="s">
-        <v>1662</v>
+        <v>1665</v>
       </c>
       <c r="E429" s="2" t="s">
-        <v>1663</v>
+        <v>1666</v>
       </c>
       <c r="F429" s="2" t="s">
-        <v>1664</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="B430" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="C430" t="s">
-        <v>1665</v>
+        <v>1668</v>
       </c>
       <c r="D430" t="s">
-        <v>1666</v>
+        <v>1669</v>
       </c>
       <c r="E430" s="2" t="s">
-        <v>1667</v>
+        <v>1670</v>
       </c>
       <c r="F430" s="2" t="s">
-        <v>1668</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="B431" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="C431" t="s">
-        <v>1669</v>
+        <v>1672</v>
       </c>
       <c r="D431" t="s">
-        <v>1670</v>
+        <v>446</v>
       </c>
       <c r="E431" s="2" t="s">
-        <v>1671</v>
+        <v>1673</v>
       </c>
       <c r="F431" s="2" t="s">
-        <v>1672</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="B432" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="C432" t="s">
-        <v>1507</v>
+        <v>1675</v>
       </c>
       <c r="D432" t="s">
-        <v>1508</v>
+        <v>1676</v>
       </c>
       <c r="E432" s="2" t="s">
-        <v>1509</v>
+        <v>1677</v>
       </c>
       <c r="F432" s="2" t="s">
-        <v>1673</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="B433" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="C433" t="s">
-        <v>1674</v>
+        <v>1679</v>
       </c>
       <c r="D433" t="s">
-        <v>1675</v>
+        <v>1680</v>
       </c>
       <c r="E433" s="2" t="s">
-        <v>1676</v>
+        <v>1681</v>
       </c>
       <c r="F433" s="2" t="s">
-        <v>1677</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="B434" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="C434" t="s">
-        <v>1678</v>
+        <v>617</v>
       </c>
       <c r="D434" t="s">
-        <v>1679</v>
+        <v>618</v>
       </c>
       <c r="E434" s="2" t="s">
-        <v>1680</v>
+        <v>1683</v>
       </c>
       <c r="F434" s="2" t="s">
-        <v>1681</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="B435" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="C435" t="s">
-        <v>1682</v>
+        <v>1685</v>
       </c>
       <c r="D435" t="s">
-        <v>1683</v>
+        <v>1686</v>
       </c>
       <c r="E435" s="2" t="s">
-        <v>1684</v>
+        <v>1687</v>
       </c>
       <c r="F435" s="2" t="s">
-        <v>1685</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="B436" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="C436" t="s">
-        <v>1686</v>
+        <v>1689</v>
       </c>
       <c r="D436" t="s">
-        <v>1687</v>
+        <v>1690</v>
       </c>
       <c r="E436" s="2" t="s">
-        <v>1688</v>
+        <v>1691</v>
       </c>
       <c r="F436" s="2" t="s">
-        <v>1689</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="B437" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="C437" t="s">
-        <v>1690</v>
+        <v>1693</v>
       </c>
       <c r="D437" t="s">
-        <v>1691</v>
+        <v>1694</v>
       </c>
       <c r="E437" s="2" t="s">
-        <v>1692</v>
+        <v>1695</v>
       </c>
       <c r="F437" s="2" t="s">
-        <v>1693</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="B438" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="C438" t="s">
-        <v>1694</v>
+        <v>1697</v>
       </c>
       <c r="D438" t="s">
-        <v>1695</v>
+        <v>1698</v>
       </c>
       <c r="E438" s="2" t="s">
-        <v>1696</v>
+        <v>1699</v>
       </c>
       <c r="F438" s="2" t="s">
-        <v>1697</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="B439" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="C439" t="s">
-        <v>1698</v>
+        <v>1701</v>
       </c>
       <c r="D439" t="s">
-        <v>1699</v>
+        <v>1702</v>
       </c>
       <c r="E439" s="2" t="s">
-        <v>1700</v>
+        <v>1703</v>
       </c>
       <c r="F439" s="2" t="s">
-        <v>1701</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="B440" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="C440" t="s">
-        <v>1702</v>
+        <v>1705</v>
       </c>
       <c r="D440" t="s">
-        <v>1703</v>
+        <v>1706</v>
       </c>
       <c r="E440" s="2" t="s">
-        <v>1704</v>
+        <v>1707</v>
       </c>
       <c r="F440" s="2" t="s">
-        <v>1705</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="B441" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="C441" t="s">
-        <v>1706</v>
+        <v>1543</v>
       </c>
       <c r="D441" t="s">
-        <v>1707</v>
+        <v>1544</v>
       </c>
       <c r="E441" s="2" t="s">
-        <v>1708</v>
+        <v>1545</v>
       </c>
       <c r="F441" s="2" t="s">
         <v>1709</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" t="s">
+        <v>1547</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C442" t="s">
         <v>1710</v>
       </c>
-      <c r="B442" t="s">
+      <c r="D442" t="s">
         <v>1711</v>
       </c>
-      <c r="C442" t="s">
+      <c r="E442" s="2" t="s">
         <v>1712</v>
       </c>
-      <c r="D442" t="s">
+      <c r="F442" s="2" t="s">
         <v>1713</v>
-      </c>
-[...4 lines deleted...]
-        <v>1715</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" t="s">
-        <v>1710</v>
+        <v>1547</v>
       </c>
       <c r="B443" t="s">
-        <v>1711</v>
+        <v>1547</v>
       </c>
       <c r="C443" t="s">
-        <v>380</v>
+        <v>1714</v>
       </c>
       <c r="D443" t="s">
-        <v>380</v>
+        <v>1715</v>
       </c>
       <c r="E443" s="2" t="s">
         <v>1716</v>
       </c>
       <c r="F443" s="2" t="s">
         <v>1717</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" t="s">
-        <v>1710</v>
+        <v>1547</v>
       </c>
       <c r="B444" t="s">
-        <v>1711</v>
+        <v>1547</v>
       </c>
       <c r="C444" t="s">
         <v>1718</v>
       </c>
       <c r="D444" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
       <c r="E444" s="2" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
       <c r="F444" s="2" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" t="s">
-        <v>1710</v>
+        <v>1547</v>
       </c>
       <c r="B445" t="s">
-        <v>1711</v>
+        <v>1547</v>
       </c>
       <c r="C445" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
       <c r="D445" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="E445" s="2" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="F445" s="2" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" t="s">
-        <v>1710</v>
+        <v>1547</v>
       </c>
       <c r="B446" t="s">
-        <v>1711</v>
+        <v>1547</v>
       </c>
       <c r="C446" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="D446" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E446" s="2" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="F446" s="2" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" t="s">
-        <v>1710</v>
+        <v>1547</v>
       </c>
       <c r="B447" t="s">
-        <v>1711</v>
+        <v>1547</v>
       </c>
       <c r="C447" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
       <c r="D447" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="E447" s="2" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
       <c r="F447" s="2" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" t="s">
-        <v>1710</v>
+        <v>1547</v>
       </c>
       <c r="B448" t="s">
-        <v>1711</v>
+        <v>1547</v>
       </c>
       <c r="C448" t="s">
-        <v>1385</v>
+        <v>1734</v>
       </c>
       <c r="D448" t="s">
-        <v>1386</v>
+        <v>1735</v>
       </c>
       <c r="E448" s="2" t="s">
-        <v>1733</v>
+        <v>1736</v>
       </c>
       <c r="F448" s="2" t="s">
-        <v>1734</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" t="s">
-        <v>1710</v>
+        <v>1547</v>
       </c>
       <c r="B449" t="s">
-        <v>1711</v>
+        <v>1547</v>
       </c>
       <c r="C449" t="s">
-        <v>1735</v>
+        <v>1738</v>
       </c>
       <c r="D449" t="s">
-        <v>1735</v>
+        <v>1739</v>
       </c>
       <c r="E449" s="2" t="s">
-        <v>1736</v>
+        <v>1740</v>
       </c>
       <c r="F449" s="2" t="s">
-        <v>1737</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" t="s">
-        <v>1710</v>
+        <v>1547</v>
       </c>
       <c r="B450" t="s">
-        <v>1711</v>
+        <v>1547</v>
       </c>
       <c r="C450" t="s">
-        <v>1738</v>
+        <v>1742</v>
       </c>
       <c r="D450" t="s">
-        <v>1739</v>
+        <v>1743</v>
       </c>
       <c r="E450" s="2" t="s">
-        <v>1740</v>
+        <v>1744</v>
       </c>
       <c r="F450" s="2" t="s">
-        <v>1741</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" t="s">
-        <v>1710</v>
+        <v>1746</v>
       </c>
       <c r="B451" t="s">
-        <v>1711</v>
+        <v>1747</v>
       </c>
       <c r="C451" t="s">
-        <v>1742</v>
+        <v>1748</v>
       </c>
       <c r="D451" t="s">
-        <v>1743</v>
+        <v>1749</v>
       </c>
       <c r="E451" s="2" t="s">
-        <v>1744</v>
+        <v>1750</v>
       </c>
       <c r="F451" s="2" t="s">
-        <v>1745</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" t="s">
-        <v>1710</v>
+        <v>1746</v>
       </c>
       <c r="B452" t="s">
-        <v>1711</v>
+        <v>1747</v>
       </c>
       <c r="C452" t="s">
-        <v>1746</v>
+        <v>384</v>
       </c>
       <c r="D452" t="s">
-        <v>1747</v>
+        <v>384</v>
       </c>
       <c r="E452" s="2" t="s">
-        <v>1748</v>
+        <v>1752</v>
       </c>
       <c r="F452" s="2" t="s">
-        <v>1749</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" t="s">
-        <v>1710</v>
+        <v>1746</v>
       </c>
       <c r="B453" t="s">
-        <v>1711</v>
+        <v>1747</v>
       </c>
       <c r="C453" t="s">
-        <v>1750</v>
+        <v>1754</v>
       </c>
       <c r="D453" t="s">
-        <v>1751</v>
+        <v>1754</v>
       </c>
       <c r="E453" s="2" t="s">
-        <v>1752</v>
+        <v>1755</v>
       </c>
       <c r="F453" s="2" t="s">
-        <v>1753</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" t="s">
-        <v>1710</v>
+        <v>1746</v>
       </c>
       <c r="B454" t="s">
-        <v>1711</v>
+        <v>1747</v>
       </c>
       <c r="C454" t="s">
-        <v>1754</v>
+        <v>1757</v>
       </c>
       <c r="D454" t="s">
-        <v>1755</v>
+        <v>1758</v>
       </c>
       <c r="E454" s="2" t="s">
-        <v>1756</v>
+        <v>1759</v>
       </c>
       <c r="F454" s="2" t="s">
-        <v>1757</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" t="s">
-        <v>1710</v>
+        <v>1746</v>
       </c>
       <c r="B455" t="s">
-        <v>1711</v>
+        <v>1747</v>
       </c>
       <c r="C455" t="s">
-        <v>1758</v>
+        <v>1761</v>
       </c>
       <c r="D455" t="s">
-        <v>1759</v>
+        <v>1762</v>
       </c>
       <c r="E455" s="2" t="s">
-        <v>1760</v>
+        <v>1763</v>
       </c>
       <c r="F455" s="2" t="s">
-        <v>1761</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" t="s">
-        <v>1710</v>
+        <v>1746</v>
       </c>
       <c r="B456" t="s">
-        <v>1711</v>
+        <v>1747</v>
       </c>
       <c r="C456" t="s">
-        <v>1762</v>
+        <v>1765</v>
       </c>
       <c r="D456" t="s">
-        <v>1763</v>
+        <v>1766</v>
       </c>
       <c r="E456" s="2" t="s">
-        <v>1764</v>
+        <v>1767</v>
       </c>
       <c r="F456" s="2" t="s">
-        <v>1765</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" t="s">
-        <v>1710</v>
+        <v>1746</v>
       </c>
       <c r="B457" t="s">
-        <v>1711</v>
+        <v>1747</v>
       </c>
       <c r="C457" t="s">
-        <v>1766</v>
+        <v>1409</v>
       </c>
       <c r="D457" t="s">
-        <v>1767</v>
+        <v>1410</v>
       </c>
       <c r="E457" s="2" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
       <c r="F457" s="2" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" t="s">
-        <v>1710</v>
+        <v>1746</v>
       </c>
       <c r="B458" t="s">
-        <v>1711</v>
+        <v>1747</v>
       </c>
       <c r="C458" t="s">
-        <v>445</v>
+        <v>1771</v>
       </c>
       <c r="D458" t="s">
-        <v>446</v>
+        <v>1771</v>
       </c>
       <c r="E458" s="2" t="s">
-        <v>1770</v>
+        <v>1772</v>
       </c>
       <c r="F458" s="2" t="s">
-        <v>1771</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" t="s">
-        <v>1710</v>
+        <v>1746</v>
       </c>
       <c r="B459" t="s">
-        <v>1711</v>
+        <v>1747</v>
       </c>
       <c r="C459" t="s">
-        <v>1772</v>
+        <v>1774</v>
       </c>
       <c r="D459" t="s">
-        <v>1773</v>
+        <v>1775</v>
       </c>
       <c r="E459" s="2" t="s">
-        <v>1774</v>
+        <v>1776</v>
       </c>
       <c r="F459" s="2" t="s">
-        <v>1775</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" t="s">
-        <v>1710</v>
+        <v>1746</v>
       </c>
       <c r="B460" t="s">
-        <v>1711</v>
+        <v>1747</v>
       </c>
       <c r="C460" t="s">
-        <v>1776</v>
+        <v>1778</v>
       </c>
       <c r="D460" t="s">
-        <v>1777</v>
+        <v>1779</v>
       </c>
       <c r="E460" s="2" t="s">
-        <v>1778</v>
+        <v>1780</v>
       </c>
       <c r="F460" s="2" t="s">
-        <v>1779</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" t="s">
-        <v>1710</v>
+        <v>1746</v>
       </c>
       <c r="B461" t="s">
-        <v>1711</v>
+        <v>1747</v>
       </c>
       <c r="C461" t="s">
-        <v>1299</v>
+        <v>1782</v>
       </c>
       <c r="D461" t="s">
-        <v>1300</v>
+        <v>1783</v>
       </c>
       <c r="E461" s="2" t="s">
-        <v>1780</v>
+        <v>1784</v>
       </c>
       <c r="F461" s="2" t="s">
-        <v>1781</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" t="s">
-        <v>1782</v>
+        <v>1746</v>
       </c>
       <c r="B462" t="s">
-        <v>1783</v>
+        <v>1747</v>
       </c>
       <c r="C462" t="s">
-        <v>1784</v>
+        <v>1786</v>
       </c>
       <c r="D462" t="s">
-        <v>1785</v>
+        <v>1787</v>
       </c>
       <c r="E462" s="2" t="s">
-        <v>1786</v>
+        <v>1788</v>
       </c>
       <c r="F462" s="2" t="s">
-        <v>1787</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" t="s">
-        <v>1782</v>
+        <v>1746</v>
       </c>
       <c r="B463" t="s">
-        <v>1783</v>
+        <v>1747</v>
       </c>
       <c r="C463" t="s">
-        <v>1788</v>
+        <v>1790</v>
       </c>
       <c r="D463" t="s">
-        <v>1789</v>
+        <v>1791</v>
       </c>
       <c r="E463" s="2" t="s">
-        <v>1790</v>
+        <v>1792</v>
       </c>
       <c r="F463" s="2" t="s">
-        <v>1791</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" t="s">
-        <v>1782</v>
+        <v>1746</v>
       </c>
       <c r="B464" t="s">
-        <v>1783</v>
+        <v>1747</v>
       </c>
       <c r="C464" t="s">
-        <v>1792</v>
+        <v>1794</v>
       </c>
       <c r="D464" t="s">
-        <v>1793</v>
+        <v>1795</v>
       </c>
       <c r="E464" s="2" t="s">
-        <v>1794</v>
+        <v>1796</v>
       </c>
       <c r="F464" s="2" t="s">
-        <v>1795</v>
+        <v>1797</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" t="s">
-        <v>1782</v>
+        <v>1746</v>
       </c>
       <c r="B465" t="s">
-        <v>1783</v>
+        <v>1747</v>
       </c>
       <c r="C465" t="s">
-        <v>1796</v>
+        <v>1798</v>
       </c>
       <c r="D465" t="s">
-        <v>1797</v>
+        <v>1799</v>
       </c>
       <c r="E465" s="2" t="s">
-        <v>1798</v>
+        <v>1800</v>
       </c>
       <c r="F465" s="2" t="s">
-        <v>1799</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" t="s">
-        <v>1782</v>
+        <v>1746</v>
       </c>
       <c r="B466" t="s">
-        <v>1783</v>
+        <v>1747</v>
       </c>
       <c r="C466" t="s">
-        <v>315</v>
+        <v>1802</v>
       </c>
       <c r="D466" t="s">
-        <v>316</v>
+        <v>1803</v>
       </c>
       <c r="E466" s="2" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="F466" s="2" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" t="s">
-        <v>1782</v>
+        <v>1746</v>
       </c>
       <c r="B467" t="s">
-        <v>1783</v>
+        <v>1747</v>
       </c>
       <c r="C467" t="s">
-        <v>553</v>
+        <v>449</v>
       </c>
       <c r="D467" t="s">
-        <v>554</v>
+        <v>450</v>
       </c>
       <c r="E467" s="2" t="s">
-        <v>1802</v>
+        <v>1806</v>
       </c>
       <c r="F467" s="2" t="s">
-        <v>1803</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" t="s">
-        <v>1782</v>
+        <v>1746</v>
       </c>
       <c r="B468" t="s">
-        <v>1783</v>
+        <v>1747</v>
       </c>
       <c r="C468" t="s">
-        <v>565</v>
+        <v>1808</v>
       </c>
       <c r="D468" t="s">
-        <v>566</v>
+        <v>1809</v>
       </c>
       <c r="E468" s="2" t="s">
-        <v>1804</v>
+        <v>1810</v>
       </c>
       <c r="F468" s="2" t="s">
-        <v>1805</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" t="s">
-        <v>1782</v>
+        <v>1746</v>
       </c>
       <c r="B469" t="s">
-        <v>1783</v>
+        <v>1747</v>
       </c>
       <c r="C469" t="s">
-        <v>1806</v>
+        <v>1812</v>
       </c>
       <c r="D469" t="s">
-        <v>1807</v>
+        <v>1813</v>
       </c>
       <c r="E469" s="2" t="s">
-        <v>1808</v>
+        <v>1814</v>
       </c>
       <c r="F469" s="2" t="s">
-        <v>1809</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" t="s">
-        <v>1782</v>
+        <v>1746</v>
       </c>
       <c r="B470" t="s">
-        <v>1783</v>
+        <v>1747</v>
       </c>
       <c r="C470" t="s">
-        <v>1810</v>
+        <v>1303</v>
       </c>
       <c r="D470" t="s">
-        <v>1811</v>
+        <v>1304</v>
       </c>
       <c r="E470" s="2" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="F470" s="2" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" t="s">
-        <v>1782</v>
+        <v>1818</v>
       </c>
       <c r="B471" t="s">
-        <v>1783</v>
+        <v>1819</v>
       </c>
       <c r="C471" t="s">
-        <v>597</v>
+        <v>1820</v>
       </c>
       <c r="D471" t="s">
-        <v>598</v>
+        <v>1821</v>
       </c>
       <c r="E471" s="2" t="s">
-        <v>1814</v>
+        <v>1822</v>
       </c>
       <c r="F471" s="2" t="s">
-        <v>1815</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" t="s">
-        <v>1782</v>
+        <v>1818</v>
       </c>
       <c r="B472" t="s">
-        <v>1783</v>
+        <v>1819</v>
       </c>
       <c r="C472" t="s">
-        <v>327</v>
+        <v>1824</v>
       </c>
       <c r="D472" t="s">
-        <v>328</v>
+        <v>1825</v>
       </c>
       <c r="E472" s="2" t="s">
-        <v>329</v>
+        <v>1826</v>
       </c>
       <c r="F472" s="2" t="s">
-        <v>1816</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" t="s">
-        <v>1782</v>
+        <v>1818</v>
       </c>
       <c r="B473" t="s">
-        <v>1783</v>
+        <v>1819</v>
       </c>
       <c r="C473" t="s">
-        <v>1817</v>
+        <v>1828</v>
       </c>
       <c r="D473" t="s">
-        <v>1818</v>
+        <v>1829</v>
       </c>
       <c r="E473" s="2" t="s">
-        <v>1819</v>
+        <v>1830</v>
       </c>
       <c r="F473" s="2" t="s">
-        <v>1820</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" t="s">
-        <v>1782</v>
+        <v>1818</v>
       </c>
       <c r="B474" t="s">
-        <v>1783</v>
+        <v>1819</v>
       </c>
       <c r="C474" t="s">
-        <v>1821</v>
+        <v>1832</v>
       </c>
       <c r="D474" t="s">
-        <v>1822</v>
+        <v>1833</v>
       </c>
       <c r="E474" s="2" t="s">
-        <v>1823</v>
+        <v>1834</v>
       </c>
       <c r="F474" s="2" t="s">
-        <v>1824</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" t="s">
-        <v>1782</v>
+        <v>1818</v>
       </c>
       <c r="B475" t="s">
-        <v>1783</v>
+        <v>1819</v>
       </c>
       <c r="C475" t="s">
-        <v>1825</v>
+        <v>319</v>
       </c>
       <c r="D475" t="s">
-        <v>1826</v>
+        <v>320</v>
       </c>
       <c r="E475" s="2" t="s">
-        <v>1827</v>
+        <v>1836</v>
       </c>
       <c r="F475" s="2" t="s">
-        <v>1828</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" t="s">
-        <v>1782</v>
+        <v>1818</v>
       </c>
       <c r="B476" t="s">
-        <v>1783</v>
+        <v>1819</v>
       </c>
       <c r="C476" t="s">
-        <v>1829</v>
+        <v>557</v>
       </c>
       <c r="D476" t="s">
-        <v>1830</v>
+        <v>558</v>
       </c>
       <c r="E476" s="2" t="s">
-        <v>1831</v>
+        <v>1838</v>
       </c>
       <c r="F476" s="2" t="s">
-        <v>1832</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" t="s">
-        <v>1782</v>
+        <v>1818</v>
       </c>
       <c r="B477" t="s">
-        <v>1783</v>
+        <v>1819</v>
       </c>
       <c r="C477" t="s">
-        <v>1833</v>
+        <v>569</v>
       </c>
       <c r="D477" t="s">
-        <v>1834</v>
+        <v>570</v>
       </c>
       <c r="E477" s="2" t="s">
-        <v>1835</v>
+        <v>1840</v>
       </c>
       <c r="F477" s="2" t="s">
-        <v>1836</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" t="s">
-        <v>1782</v>
+        <v>1818</v>
       </c>
       <c r="B478" t="s">
-        <v>1783</v>
+        <v>1819</v>
       </c>
       <c r="C478" t="s">
-        <v>335</v>
+        <v>1842</v>
       </c>
       <c r="D478" t="s">
-        <v>336</v>
+        <v>1843</v>
       </c>
       <c r="E478" s="2" t="s">
-        <v>337</v>
+        <v>1844</v>
       </c>
       <c r="F478" s="2" t="s">
-        <v>1837</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" t="s">
-        <v>1782</v>
+        <v>1818</v>
       </c>
       <c r="B479" t="s">
-        <v>1783</v>
+        <v>1819</v>
       </c>
       <c r="C479" t="s">
-        <v>1838</v>
+        <v>1846</v>
       </c>
       <c r="D479" t="s">
-        <v>1839</v>
+        <v>1847</v>
       </c>
       <c r="E479" s="2" t="s">
-        <v>1840</v>
+        <v>1848</v>
       </c>
       <c r="F479" s="2" t="s">
-        <v>1841</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" t="s">
-        <v>1782</v>
+        <v>1818</v>
       </c>
       <c r="B480" t="s">
-        <v>1783</v>
+        <v>1819</v>
       </c>
       <c r="C480" t="s">
-        <v>1842</v>
+        <v>601</v>
       </c>
       <c r="D480" t="s">
-        <v>1843</v>
+        <v>602</v>
       </c>
       <c r="E480" s="2" t="s">
-        <v>1844</v>
+        <v>1850</v>
       </c>
       <c r="F480" s="2" t="s">
-        <v>1845</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" t="s">
-        <v>1782</v>
+        <v>1818</v>
       </c>
       <c r="B481" t="s">
-        <v>1783</v>
+        <v>1819</v>
       </c>
       <c r="C481" t="s">
-        <v>954</v>
+        <v>331</v>
       </c>
       <c r="D481" t="s">
-        <v>955</v>
+        <v>332</v>
       </c>
       <c r="E481" s="2" t="s">
-        <v>1263</v>
+        <v>333</v>
       </c>
       <c r="F481" s="2" t="s">
-        <v>1846</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" t="s">
-        <v>1782</v>
+        <v>1818</v>
       </c>
       <c r="B482" t="s">
-        <v>1783</v>
+        <v>1819</v>
       </c>
       <c r="C482" t="s">
-        <v>1847</v>
+        <v>1853</v>
       </c>
       <c r="D482" t="s">
-        <v>1848</v>
+        <v>1854</v>
       </c>
       <c r="E482" s="2" t="s">
-        <v>1849</v>
+        <v>1855</v>
       </c>
       <c r="F482" s="2" t="s">
-        <v>1850</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" t="s">
-        <v>1782</v>
+        <v>1818</v>
       </c>
       <c r="B483" t="s">
-        <v>1783</v>
+        <v>1819</v>
       </c>
       <c r="C483" t="s">
-        <v>962</v>
+        <v>1857</v>
       </c>
       <c r="D483" t="s">
-        <v>963</v>
+        <v>1858</v>
       </c>
       <c r="E483" s="2" t="s">
-        <v>1851</v>
+        <v>1859</v>
       </c>
       <c r="F483" s="2" t="s">
-        <v>1852</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" t="s">
-        <v>1782</v>
+        <v>1818</v>
       </c>
       <c r="B484" t="s">
-        <v>1783</v>
+        <v>1819</v>
       </c>
       <c r="C484" t="s">
-        <v>347</v>
+        <v>1861</v>
       </c>
       <c r="D484" t="s">
-        <v>348</v>
+        <v>1862</v>
       </c>
       <c r="E484" s="2" t="s">
-        <v>349</v>
+        <v>1863</v>
       </c>
       <c r="F484" s="2" t="s">
-        <v>1853</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" t="s">
-        <v>1782</v>
+        <v>1818</v>
       </c>
       <c r="B485" t="s">
-        <v>1783</v>
+        <v>1819</v>
       </c>
       <c r="C485" t="s">
-        <v>653</v>
+        <v>1865</v>
       </c>
       <c r="D485" t="s">
-        <v>654</v>
+        <v>1866</v>
       </c>
       <c r="E485" s="2" t="s">
-        <v>655</v>
+        <v>1867</v>
       </c>
       <c r="F485" s="2" t="s">
-        <v>1854</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" t="s">
-        <v>1782</v>
+        <v>1818</v>
       </c>
       <c r="B486" t="s">
-        <v>1783</v>
+        <v>1819</v>
       </c>
       <c r="C486" t="s">
-        <v>1855</v>
+        <v>1869</v>
       </c>
       <c r="D486" t="s">
-        <v>1856</v>
+        <v>1870</v>
       </c>
       <c r="E486" s="2" t="s">
-        <v>1857</v>
+        <v>1871</v>
       </c>
       <c r="F486" s="2" t="s">
-        <v>1858</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" t="s">
-        <v>1859</v>
+        <v>1818</v>
       </c>
       <c r="B487" t="s">
-        <v>1860</v>
+        <v>1819</v>
       </c>
       <c r="C487" t="s">
-        <v>1861</v>
+        <v>339</v>
       </c>
       <c r="D487" t="s">
-        <v>1862</v>
+        <v>340</v>
       </c>
       <c r="E487" s="2" t="s">
-        <v>1863</v>
+        <v>341</v>
       </c>
       <c r="F487" s="2" t="s">
-        <v>1864</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" t="s">
-        <v>1859</v>
+        <v>1818</v>
       </c>
       <c r="B488" t="s">
-        <v>1860</v>
+        <v>1819</v>
       </c>
       <c r="C488" t="s">
-        <v>1865</v>
+        <v>1874</v>
       </c>
       <c r="D488" t="s">
-        <v>1866</v>
+        <v>1875</v>
       </c>
       <c r="E488" s="2" t="s">
-        <v>1867</v>
+        <v>1876</v>
       </c>
       <c r="F488" s="2" t="s">
-        <v>1868</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" t="s">
-        <v>1859</v>
+        <v>1818</v>
       </c>
       <c r="B489" t="s">
-        <v>1860</v>
+        <v>1819</v>
       </c>
       <c r="C489" t="s">
-        <v>1869</v>
+        <v>1878</v>
       </c>
       <c r="D489" t="s">
-        <v>1870</v>
+        <v>1879</v>
       </c>
       <c r="E489" s="2" t="s">
-        <v>1871</v>
+        <v>1880</v>
       </c>
       <c r="F489" s="2" t="s">
-        <v>1872</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" t="s">
-        <v>1859</v>
+        <v>1818</v>
       </c>
       <c r="B490" t="s">
-        <v>1860</v>
+        <v>1819</v>
       </c>
       <c r="C490" t="s">
-        <v>1873</v>
+        <v>958</v>
       </c>
       <c r="D490" t="s">
-        <v>1874</v>
+        <v>959</v>
       </c>
       <c r="E490" s="2" t="s">
-        <v>1875</v>
+        <v>1267</v>
       </c>
       <c r="F490" s="2" t="s">
-        <v>1876</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" t="s">
-        <v>1859</v>
+        <v>1818</v>
       </c>
       <c r="B491" t="s">
-        <v>1860</v>
+        <v>1819</v>
       </c>
       <c r="C491" t="s">
-        <v>1877</v>
+        <v>1883</v>
       </c>
       <c r="D491" t="s">
-        <v>1878</v>
+        <v>1884</v>
       </c>
       <c r="E491" s="2" t="s">
-        <v>1879</v>
+        <v>1885</v>
       </c>
       <c r="F491" s="2" t="s">
-        <v>1880</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" t="s">
-        <v>1859</v>
+        <v>1818</v>
       </c>
       <c r="B492" t="s">
-        <v>1860</v>
+        <v>1819</v>
       </c>
       <c r="C492" t="s">
-        <v>1881</v>
+        <v>966</v>
       </c>
       <c r="D492" t="s">
-        <v>1882</v>
+        <v>967</v>
       </c>
       <c r="E492" s="2" t="s">
-        <v>1883</v>
+        <v>1887</v>
       </c>
       <c r="F492" s="2" t="s">
-        <v>1884</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" t="s">
-        <v>1859</v>
+        <v>1818</v>
       </c>
       <c r="B493" t="s">
-        <v>1860</v>
+        <v>1819</v>
       </c>
       <c r="C493" t="s">
-        <v>1885</v>
+        <v>351</v>
       </c>
       <c r="D493" t="s">
-        <v>1886</v>
+        <v>352</v>
       </c>
       <c r="E493" s="2" t="s">
-        <v>1887</v>
+        <v>353</v>
       </c>
       <c r="F493" s="2" t="s">
-        <v>1888</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" t="s">
-        <v>1859</v>
+        <v>1818</v>
       </c>
       <c r="B494" t="s">
-        <v>1860</v>
+        <v>1819</v>
       </c>
       <c r="C494" t="s">
-        <v>1889</v>
+        <v>657</v>
       </c>
       <c r="D494" t="s">
+        <v>658</v>
+      </c>
+      <c r="E494" s="2" t="s">
+        <v>659</v>
+      </c>
+      <c r="F494" s="2" t="s">
         <v>1890</v>
-      </c>
-[...4 lines deleted...]
-        <v>1892</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" t="s">
-        <v>1859</v>
+        <v>1818</v>
       </c>
       <c r="B495" t="s">
-        <v>1860</v>
+        <v>1819</v>
       </c>
       <c r="C495" t="s">
+        <v>1891</v>
+      </c>
+      <c r="D495" t="s">
+        <v>1892</v>
+      </c>
+      <c r="E495" s="2" t="s">
         <v>1893</v>
       </c>
-      <c r="D495" t="s">
+      <c r="F495" s="2" t="s">
         <v>1894</v>
-      </c>
-[...4 lines deleted...]
-        <v>1896</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" t="s">
-        <v>1859</v>
+        <v>1895</v>
       </c>
       <c r="B496" t="s">
-        <v>1860</v>
+        <v>1896</v>
       </c>
       <c r="C496" t="s">
         <v>1897</v>
       </c>
       <c r="D496" t="s">
         <v>1898</v>
       </c>
       <c r="E496" s="2" t="s">
         <v>1899</v>
       </c>
       <c r="F496" s="2" t="s">
         <v>1900</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" t="s">
-        <v>1859</v>
+        <v>1895</v>
       </c>
       <c r="B497" t="s">
-        <v>1860</v>
+        <v>1896</v>
       </c>
       <c r="C497" t="s">
         <v>1901</v>
       </c>
       <c r="D497" t="s">
         <v>1902</v>
       </c>
       <c r="E497" s="2" t="s">
         <v>1903</v>
       </c>
       <c r="F497" s="2" t="s">
         <v>1904</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" t="s">
-        <v>1859</v>
+        <v>1895</v>
       </c>
       <c r="B498" t="s">
-        <v>1860</v>
+        <v>1896</v>
       </c>
       <c r="C498" t="s">
         <v>1905</v>
       </c>
       <c r="D498" t="s">
         <v>1906</v>
       </c>
       <c r="E498" s="2" t="s">
         <v>1907</v>
       </c>
       <c r="F498" s="2" t="s">
         <v>1908</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" t="s">
-        <v>1859</v>
+        <v>1895</v>
       </c>
       <c r="B499" t="s">
-        <v>1860</v>
+        <v>1896</v>
       </c>
       <c r="C499" t="s">
         <v>1909</v>
       </c>
       <c r="D499" t="s">
-        <v>1909</v>
+        <v>1910</v>
       </c>
       <c r="E499" s="2" t="s">
-        <v>1910</v>
+        <v>1911</v>
       </c>
       <c r="F499" s="2" t="s">
-        <v>1911</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" t="s">
-        <v>1859</v>
+        <v>1895</v>
       </c>
       <c r="B500" t="s">
-        <v>1860</v>
+        <v>1896</v>
       </c>
       <c r="C500" t="s">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="D500" t="s">
-        <v>1913</v>
+        <v>1914</v>
       </c>
       <c r="E500" s="2" t="s">
-        <v>1914</v>
+        <v>1915</v>
       </c>
       <c r="F500" s="2" t="s">
-        <v>1915</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" t="s">
-        <v>1859</v>
+        <v>1895</v>
       </c>
       <c r="B501" t="s">
-        <v>1860</v>
+        <v>1896</v>
       </c>
       <c r="C501" t="s">
-        <v>1916</v>
+        <v>1917</v>
       </c>
       <c r="D501" t="s">
-        <v>1916</v>
+        <v>1918</v>
       </c>
       <c r="E501" s="2" t="s">
-        <v>1917</v>
+        <v>1919</v>
       </c>
       <c r="F501" s="2" t="s">
-        <v>1918</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" t="s">
-        <v>1859</v>
+        <v>1895</v>
       </c>
       <c r="B502" t="s">
-        <v>1860</v>
+        <v>1896</v>
       </c>
       <c r="C502" t="s">
-        <v>1919</v>
+        <v>1921</v>
       </c>
       <c r="D502" t="s">
-        <v>1920</v>
+        <v>1922</v>
       </c>
       <c r="E502" s="2" t="s">
-        <v>1921</v>
+        <v>1923</v>
       </c>
       <c r="F502" s="2" t="s">
-        <v>1922</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" t="s">
-        <v>1859</v>
+        <v>1895</v>
       </c>
       <c r="B503" t="s">
-        <v>1860</v>
+        <v>1896</v>
       </c>
       <c r="C503" t="s">
-        <v>1923</v>
+        <v>1925</v>
       </c>
       <c r="D503" t="s">
-        <v>1924</v>
+        <v>1926</v>
       </c>
       <c r="E503" s="2" t="s">
-        <v>1925</v>
+        <v>1927</v>
       </c>
       <c r="F503" s="2" t="s">
-        <v>1926</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" t="s">
-        <v>1859</v>
+        <v>1895</v>
       </c>
       <c r="B504" t="s">
-        <v>1860</v>
+        <v>1896</v>
       </c>
       <c r="C504" t="s">
-        <v>1927</v>
+        <v>1929</v>
       </c>
       <c r="D504" t="s">
-        <v>1928</v>
+        <v>1930</v>
       </c>
       <c r="E504" s="2" t="s">
-        <v>1929</v>
+        <v>1931</v>
       </c>
       <c r="F504" s="2" t="s">
-        <v>1930</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" t="s">
-        <v>1859</v>
+        <v>1895</v>
       </c>
       <c r="B505" t="s">
-        <v>1860</v>
+        <v>1896</v>
       </c>
       <c r="C505" t="s">
-        <v>1931</v>
+        <v>1933</v>
       </c>
       <c r="D505" t="s">
-        <v>1931</v>
+        <v>1934</v>
       </c>
       <c r="E505" s="2" t="s">
-        <v>1932</v>
+        <v>1935</v>
       </c>
       <c r="F505" s="2" t="s">
-        <v>1933</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" t="s">
-        <v>1859</v>
+        <v>1895</v>
       </c>
       <c r="B506" t="s">
-        <v>1860</v>
+        <v>1896</v>
       </c>
       <c r="C506" t="s">
-        <v>1934</v>
+        <v>1937</v>
       </c>
       <c r="D506" t="s">
-        <v>1935</v>
+        <v>1938</v>
       </c>
       <c r="E506" s="2" t="s">
-        <v>1936</v>
+        <v>1939</v>
       </c>
       <c r="F506" s="2" t="s">
-        <v>1937</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" t="s">
-        <v>1859</v>
+        <v>1895</v>
       </c>
       <c r="B507" t="s">
-        <v>1860</v>
+        <v>1896</v>
       </c>
       <c r="C507" t="s">
-        <v>1938</v>
+        <v>1941</v>
       </c>
       <c r="D507" t="s">
-        <v>1939</v>
+        <v>1942</v>
       </c>
       <c r="E507" s="2" t="s">
-        <v>1940</v>
+        <v>1943</v>
       </c>
       <c r="F507" s="2" t="s">
-        <v>1941</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" t="s">
-        <v>1859</v>
+        <v>1895</v>
       </c>
       <c r="B508" t="s">
-        <v>1860</v>
+        <v>1896</v>
       </c>
       <c r="C508" t="s">
-        <v>1942</v>
+        <v>1945</v>
       </c>
       <c r="D508" t="s">
-        <v>1943</v>
+        <v>1945</v>
       </c>
       <c r="E508" s="2" t="s">
-        <v>1944</v>
+        <v>1946</v>
       </c>
       <c r="F508" s="2" t="s">
-        <v>1945</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" t="s">
-        <v>1859</v>
+        <v>1895</v>
       </c>
       <c r="B509" t="s">
-        <v>1860</v>
+        <v>1896</v>
       </c>
       <c r="C509" t="s">
-        <v>1946</v>
+        <v>1948</v>
       </c>
       <c r="D509" t="s">
-        <v>1947</v>
+        <v>1949</v>
       </c>
       <c r="E509" s="2" t="s">
-        <v>1948</v>
+        <v>1950</v>
       </c>
       <c r="F509" s="2" t="s">
-        <v>1949</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" t="s">
-        <v>1859</v>
+        <v>1895</v>
       </c>
       <c r="B510" t="s">
-        <v>1860</v>
+        <v>1896</v>
       </c>
       <c r="C510" t="s">
-        <v>1950</v>
+        <v>1952</v>
       </c>
       <c r="D510" t="s">
-        <v>1951</v>
+        <v>1952</v>
       </c>
       <c r="E510" s="2" t="s">
-        <v>1952</v>
+        <v>1953</v>
       </c>
       <c r="F510" s="2" t="s">
-        <v>1953</v>
+        <v>1954</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" t="s">
-        <v>1859</v>
+        <v>1895</v>
       </c>
       <c r="B511" t="s">
-        <v>1860</v>
+        <v>1896</v>
       </c>
       <c r="C511" t="s">
-        <v>1954</v>
+        <v>1955</v>
       </c>
       <c r="D511" t="s">
-        <v>1955</v>
+        <v>1956</v>
       </c>
       <c r="E511" s="2" t="s">
-        <v>1956</v>
+        <v>1957</v>
       </c>
       <c r="F511" s="2" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" t="s">
-        <v>1859</v>
+        <v>1895</v>
       </c>
       <c r="B512" t="s">
-        <v>1860</v>
+        <v>1896</v>
       </c>
       <c r="C512" t="s">
-        <v>1958</v>
+        <v>1959</v>
       </c>
       <c r="D512" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
       <c r="E512" s="2" t="s">
-        <v>1960</v>
+        <v>1961</v>
       </c>
       <c r="F512" s="2" t="s">
-        <v>1961</v>
+        <v>1962</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" t="s">
-        <v>1859</v>
+        <v>1895</v>
       </c>
       <c r="B513" t="s">
-        <v>1860</v>
+        <v>1896</v>
       </c>
       <c r="C513" t="s">
-        <v>1962</v>
+        <v>1963</v>
       </c>
       <c r="D513" t="s">
-        <v>1963</v>
+        <v>1964</v>
       </c>
       <c r="E513" s="2" t="s">
-        <v>1964</v>
+        <v>1965</v>
       </c>
       <c r="F513" s="2" t="s">
-        <v>1965</v>
+        <v>1966</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" t="s">
-        <v>1859</v>
+        <v>1895</v>
       </c>
       <c r="B514" t="s">
-        <v>1860</v>
+        <v>1896</v>
       </c>
       <c r="C514" t="s">
-        <v>1966</v>
+        <v>1967</v>
       </c>
       <c r="D514" t="s">
         <v>1967</v>
       </c>
       <c r="E514" s="2" t="s">
         <v>1968</v>
       </c>
       <c r="F514" s="2" t="s">
         <v>1969</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" t="s">
-        <v>1859</v>
+        <v>1895</v>
       </c>
       <c r="B515" t="s">
-        <v>1860</v>
+        <v>1896</v>
       </c>
       <c r="C515" t="s">
         <v>1970</v>
       </c>
       <c r="D515" t="s">
         <v>1971</v>
       </c>
       <c r="E515" s="2" t="s">
         <v>1972</v>
       </c>
       <c r="F515" s="2" t="s">
         <v>1973</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" t="s">
-        <v>1859</v>
+        <v>1895</v>
       </c>
       <c r="B516" t="s">
-        <v>1860</v>
+        <v>1896</v>
       </c>
       <c r="C516" t="s">
         <v>1974</v>
       </c>
       <c r="D516" t="s">
         <v>1975</v>
       </c>
       <c r="E516" s="2" t="s">
         <v>1976</v>
       </c>
       <c r="F516" s="2" t="s">
         <v>1977</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" t="s">
-        <v>1859</v>
+        <v>1895</v>
       </c>
       <c r="B517" t="s">
-        <v>1860</v>
+        <v>1896</v>
       </c>
       <c r="C517" t="s">
         <v>1978</v>
       </c>
       <c r="D517" t="s">
         <v>1979</v>
       </c>
       <c r="E517" s="2" t="s">
         <v>1980</v>
       </c>
       <c r="F517" s="2" t="s">
         <v>1981</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" t="s">
-        <v>1859</v>
+        <v>1895</v>
       </c>
       <c r="B518" t="s">
-        <v>1860</v>
+        <v>1896</v>
       </c>
       <c r="C518" t="s">
         <v>1982</v>
       </c>
       <c r="D518" t="s">
         <v>1983</v>
       </c>
       <c r="E518" s="2" t="s">
         <v>1984</v>
       </c>
       <c r="F518" s="2" t="s">
         <v>1985</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" t="s">
-        <v>1859</v>
+        <v>1895</v>
       </c>
       <c r="B519" t="s">
-        <v>1860</v>
+        <v>1896</v>
       </c>
       <c r="C519" t="s">
         <v>1986</v>
       </c>
       <c r="D519" t="s">
         <v>1987</v>
       </c>
       <c r="E519" s="2" t="s">
         <v>1988</v>
       </c>
       <c r="F519" s="2" t="s">
         <v>1989</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" t="s">
-        <v>1859</v>
+        <v>1895</v>
       </c>
       <c r="B520" t="s">
-        <v>1860</v>
+        <v>1896</v>
       </c>
       <c r="C520" t="s">
         <v>1990</v>
       </c>
       <c r="D520" t="s">
         <v>1991</v>
       </c>
       <c r="E520" s="2" t="s">
         <v>1992</v>
       </c>
       <c r="F520" s="2" t="s">
         <v>1993</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" t="s">
-        <v>1859</v>
+        <v>1895</v>
       </c>
       <c r="B521" t="s">
-        <v>1860</v>
+        <v>1896</v>
       </c>
       <c r="C521" t="s">
         <v>1994</v>
       </c>
       <c r="D521" t="s">
         <v>1995</v>
       </c>
       <c r="E521" s="2" t="s">
         <v>1996</v>
       </c>
       <c r="F521" s="2" t="s">
         <v>1997</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" t="s">
-        <v>1859</v>
+        <v>1895</v>
       </c>
       <c r="B522" t="s">
-        <v>1860</v>
+        <v>1896</v>
       </c>
       <c r="C522" t="s">
         <v>1998</v>
       </c>
       <c r="D522" t="s">
         <v>1999</v>
       </c>
       <c r="E522" s="2" t="s">
         <v>2000</v>
       </c>
       <c r="F522" s="2" t="s">
         <v>2001</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" t="s">
-        <v>1859</v>
+        <v>1895</v>
       </c>
       <c r="B523" t="s">
-        <v>1860</v>
+        <v>1896</v>
       </c>
       <c r="C523" t="s">
         <v>2002</v>
       </c>
       <c r="D523" t="s">
         <v>2003</v>
       </c>
       <c r="E523" s="2" t="s">
         <v>2004</v>
       </c>
       <c r="F523" s="2" t="s">
         <v>2005</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" t="s">
-        <v>1859</v>
+        <v>1895</v>
       </c>
       <c r="B524" t="s">
-        <v>1860</v>
+        <v>1896</v>
       </c>
       <c r="C524" t="s">
         <v>2006</v>
       </c>
       <c r="D524" t="s">
         <v>2007</v>
       </c>
       <c r="E524" s="2" t="s">
         <v>2008</v>
       </c>
       <c r="F524" s="2" t="s">
         <v>2009</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" t="s">
-        <v>1859</v>
+        <v>1895</v>
       </c>
       <c r="B525" t="s">
-        <v>1860</v>
+        <v>1896</v>
       </c>
       <c r="C525" t="s">
         <v>2010</v>
       </c>
       <c r="D525" t="s">
         <v>2011</v>
       </c>
       <c r="E525" s="2" t="s">
         <v>2012</v>
       </c>
       <c r="F525" s="2" t="s">
         <v>2013</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" t="s">
-        <v>1859</v>
+        <v>1895</v>
       </c>
       <c r="B526" t="s">
-        <v>1860</v>
+        <v>1896</v>
       </c>
       <c r="C526" t="s">
         <v>2014</v>
       </c>
       <c r="D526" t="s">
         <v>2015</v>
       </c>
       <c r="E526" s="2" t="s">
         <v>2016</v>
       </c>
       <c r="F526" s="2" t="s">
         <v>2017</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" t="s">
-        <v>1859</v>
+        <v>1895</v>
       </c>
       <c r="B527" t="s">
-        <v>1860</v>
+        <v>1896</v>
       </c>
       <c r="C527" t="s">
         <v>2018</v>
       </c>
       <c r="D527" t="s">
         <v>2019</v>
       </c>
       <c r="E527" s="2" t="s">
         <v>2020</v>
       </c>
       <c r="F527" s="2" t="s">
         <v>2021</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" t="s">
-        <v>1859</v>
+        <v>1895</v>
       </c>
       <c r="B528" t="s">
-        <v>1860</v>
+        <v>1896</v>
       </c>
       <c r="C528" t="s">
         <v>2022</v>
       </c>
       <c r="D528" t="s">
         <v>2023</v>
       </c>
       <c r="E528" s="2" t="s">
         <v>2024</v>
       </c>
       <c r="F528" s="2" t="s">
         <v>2025</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" t="s">
-        <v>1859</v>
+        <v>1895</v>
       </c>
       <c r="B529" t="s">
-        <v>1860</v>
+        <v>1896</v>
       </c>
       <c r="C529" t="s">
         <v>2026</v>
       </c>
       <c r="D529" t="s">
         <v>2027</v>
       </c>
       <c r="E529" s="2" t="s">
         <v>2028</v>
       </c>
       <c r="F529" s="2" t="s">
         <v>2029</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" t="s">
-        <v>1859</v>
+        <v>1895</v>
       </c>
       <c r="B530" t="s">
-        <v>1860</v>
+        <v>1896</v>
       </c>
       <c r="C530" t="s">
         <v>2030</v>
       </c>
       <c r="D530" t="s">
         <v>2031</v>
       </c>
       <c r="E530" s="2" t="s">
         <v>2032</v>
       </c>
       <c r="F530" s="2" t="s">
         <v>2033</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" t="s">
-        <v>1859</v>
+        <v>1895</v>
       </c>
       <c r="B531" t="s">
-        <v>1860</v>
+        <v>1896</v>
       </c>
       <c r="C531" t="s">
         <v>2034</v>
       </c>
       <c r="D531" t="s">
         <v>2035</v>
       </c>
       <c r="E531" s="2" t="s">
         <v>2036</v>
       </c>
       <c r="F531" s="2" t="s">
         <v>2037</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" t="s">
-        <v>1859</v>
+        <v>1895</v>
       </c>
       <c r="B532" t="s">
-        <v>1860</v>
+        <v>1896</v>
       </c>
       <c r="C532" t="s">
         <v>2038</v>
       </c>
       <c r="D532" t="s">
         <v>2039</v>
       </c>
       <c r="E532" s="2" t="s">
         <v>2040</v>
       </c>
       <c r="F532" s="2" t="s">
         <v>2041</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" t="s">
-        <v>1859</v>
+        <v>1895</v>
       </c>
       <c r="B533" t="s">
-        <v>1860</v>
+        <v>1896</v>
       </c>
       <c r="C533" t="s">
         <v>2042</v>
       </c>
       <c r="D533" t="s">
         <v>2043</v>
       </c>
       <c r="E533" s="2" t="s">
         <v>2044</v>
       </c>
       <c r="F533" s="2" t="s">
         <v>2045</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" t="s">
-        <v>1859</v>
+        <v>1895</v>
       </c>
       <c r="B534" t="s">
-        <v>1860</v>
+        <v>1896</v>
       </c>
       <c r="C534" t="s">
         <v>2046</v>
       </c>
       <c r="D534" t="s">
         <v>2047</v>
       </c>
       <c r="E534" s="2" t="s">
         <v>2048</v>
       </c>
       <c r="F534" s="2" t="s">
         <v>2049</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" t="s">
-        <v>1859</v>
+        <v>1895</v>
       </c>
       <c r="B535" t="s">
-        <v>1860</v>
+        <v>1896</v>
       </c>
       <c r="C535" t="s">
         <v>2050</v>
       </c>
       <c r="D535" t="s">
         <v>2051</v>
       </c>
       <c r="E535" s="2" t="s">
         <v>2052</v>
       </c>
       <c r="F535" s="2" t="s">
         <v>2053</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" t="s">
-        <v>1859</v>
+        <v>1895</v>
       </c>
       <c r="B536" t="s">
-        <v>1860</v>
+        <v>1896</v>
       </c>
       <c r="C536" t="s">
         <v>2054</v>
       </c>
       <c r="D536" t="s">
         <v>2055</v>
       </c>
       <c r="E536" s="2" t="s">
         <v>2056</v>
       </c>
       <c r="F536" s="2" t="s">
         <v>2057</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" t="s">
-        <v>1859</v>
+        <v>1895</v>
       </c>
       <c r="B537" t="s">
-        <v>1860</v>
+        <v>1896</v>
       </c>
       <c r="C537" t="s">
         <v>2058</v>
       </c>
       <c r="D537" t="s">
         <v>2059</v>
       </c>
       <c r="E537" s="2" t="s">
         <v>2060</v>
       </c>
       <c r="F537" s="2" t="s">
         <v>2061</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" t="s">
-        <v>1859</v>
+        <v>1895</v>
       </c>
       <c r="B538" t="s">
-        <v>1860</v>
+        <v>1896</v>
       </c>
       <c r="C538" t="s">
         <v>2062</v>
       </c>
       <c r="D538" t="s">
         <v>2063</v>
       </c>
       <c r="E538" s="2" t="s">
         <v>2064</v>
       </c>
       <c r="F538" s="2" t="s">
         <v>2065</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" t="s">
+        <v>1895</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1896</v>
+      </c>
+      <c r="C539" t="s">
         <v>2066</v>
       </c>
-      <c r="B539" t="s">
+      <c r="D539" t="s">
         <v>2067</v>
       </c>
-      <c r="C539" t="s">
+      <c r="E539" s="2" t="s">
         <v>2068</v>
       </c>
-      <c r="D539" t="s">
+      <c r="F539" s="2" t="s">
         <v>2069</v>
-      </c>
-[...4 lines deleted...]
-        <v>2071</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" t="s">
-        <v>2066</v>
+        <v>1895</v>
       </c>
       <c r="B540" t="s">
-        <v>2067</v>
+        <v>1896</v>
       </c>
       <c r="C540" t="s">
+        <v>2070</v>
+      </c>
+      <c r="D540" t="s">
+        <v>2071</v>
+      </c>
+      <c r="E540" s="2" t="s">
         <v>2072</v>
       </c>
-      <c r="D540" t="s">
-[...2 lines deleted...]
-      <c r="E540" s="2" t="s">
+      <c r="F540" s="2" t="s">
         <v>2073</v>
-      </c>
-[...1 lines deleted...]
-        <v>2074</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" t="s">
-        <v>2066</v>
+        <v>1895</v>
       </c>
       <c r="B541" t="s">
-        <v>2067</v>
+        <v>1896</v>
       </c>
       <c r="C541" t="s">
+        <v>2074</v>
+      </c>
+      <c r="D541" t="s">
         <v>2075</v>
       </c>
-      <c r="D541" t="s">
+      <c r="E541" s="2" t="s">
         <v>2076</v>
       </c>
-      <c r="E541" s="2" t="s">
+      <c r="F541" s="2" t="s">
         <v>2077</v>
-      </c>
-[...1 lines deleted...]
-        <v>2078</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" t="s">
-        <v>2066</v>
+        <v>1895</v>
       </c>
       <c r="B542" t="s">
-        <v>2067</v>
+        <v>1896</v>
       </c>
       <c r="C542" t="s">
-        <v>2079</v>
+        <v>2078</v>
       </c>
       <c r="D542" t="s">
         <v>2079</v>
       </c>
       <c r="E542" s="2" t="s">
         <v>2080</v>
       </c>
       <c r="F542" s="2" t="s">
         <v>2081</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" t="s">
-        <v>2066</v>
+        <v>1895</v>
       </c>
       <c r="B543" t="s">
-        <v>2067</v>
+        <v>1896</v>
       </c>
       <c r="C543" t="s">
         <v>2082</v>
       </c>
       <c r="D543" t="s">
         <v>2083</v>
       </c>
       <c r="E543" s="2" t="s">
         <v>2084</v>
       </c>
       <c r="F543" s="2" t="s">
         <v>2085</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" t="s">
-        <v>2066</v>
+        <v>1895</v>
       </c>
       <c r="B544" t="s">
-        <v>2067</v>
+        <v>1896</v>
       </c>
       <c r="C544" t="s">
         <v>2086</v>
       </c>
       <c r="D544" t="s">
         <v>2087</v>
       </c>
       <c r="E544" s="2" t="s">
         <v>2088</v>
       </c>
       <c r="F544" s="2" t="s">
         <v>2089</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" t="s">
+        <v>1895</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1896</v>
+      </c>
+      <c r="C545" t="s">
         <v>2090</v>
       </c>
-      <c r="B545" t="s">
+      <c r="D545" t="s">
         <v>2091</v>
       </c>
-      <c r="C545" t="s">
+      <c r="E545" s="2" t="s">
         <v>2092</v>
       </c>
-      <c r="D545" t="s">
+      <c r="F545" s="2" t="s">
         <v>2093</v>
-      </c>
-[...4 lines deleted...]
-        <v>2095</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" t="s">
-        <v>2090</v>
+        <v>1895</v>
       </c>
       <c r="B546" t="s">
-        <v>2091</v>
+        <v>1896</v>
       </c>
       <c r="C546" t="s">
-        <v>1893</v>
+        <v>2094</v>
       </c>
       <c r="D546" t="s">
-        <v>1894</v>
+        <v>2095</v>
       </c>
       <c r="E546" s="2" t="s">
         <v>2096</v>
       </c>
       <c r="F546" s="2" t="s">
         <v>2097</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" t="s">
-        <v>2090</v>
+        <v>1895</v>
       </c>
       <c r="B547" t="s">
-        <v>2091</v>
+        <v>1896</v>
       </c>
       <c r="C547" t="s">
         <v>2098</v>
       </c>
       <c r="D547" t="s">
         <v>2099</v>
       </c>
       <c r="E547" s="2" t="s">
         <v>2100</v>
       </c>
       <c r="F547" s="2" t="s">
         <v>2101</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" t="s">
-        <v>2090</v>
+        <v>2102</v>
       </c>
       <c r="B548" t="s">
-        <v>2091</v>
+        <v>2103</v>
       </c>
       <c r="C548" t="s">
-        <v>2102</v>
+        <v>2104</v>
       </c>
       <c r="D548" t="s">
-        <v>2103</v>
+        <v>2105</v>
       </c>
       <c r="E548" s="2" t="s">
-        <v>2104</v>
+        <v>2106</v>
       </c>
       <c r="F548" s="2" t="s">
-        <v>2105</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" t="s">
-        <v>2090</v>
+        <v>2102</v>
       </c>
       <c r="B549" t="s">
-        <v>2091</v>
+        <v>2103</v>
       </c>
       <c r="C549" t="s">
-        <v>1942</v>
+        <v>2108</v>
       </c>
       <c r="D549" t="s">
-        <v>1943</v>
+        <v>1866</v>
       </c>
       <c r="E549" s="2" t="s">
-        <v>2106</v>
+        <v>2109</v>
       </c>
       <c r="F549" s="2" t="s">
-        <v>2107</v>
+        <v>2110</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" t="s">
-        <v>2090</v>
+        <v>2102</v>
       </c>
       <c r="B550" t="s">
-        <v>2091</v>
+        <v>2103</v>
       </c>
       <c r="C550" t="s">
-        <v>1962</v>
+        <v>2111</v>
       </c>
       <c r="D550" t="s">
-        <v>1963</v>
+        <v>2112</v>
       </c>
       <c r="E550" s="2" t="s">
-        <v>2108</v>
+        <v>2113</v>
       </c>
       <c r="F550" s="2" t="s">
-        <v>2109</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" t="s">
-        <v>2090</v>
+        <v>2102</v>
       </c>
       <c r="B551" t="s">
-        <v>2091</v>
+        <v>2103</v>
       </c>
       <c r="C551" t="s">
-        <v>2002</v>
+        <v>2115</v>
       </c>
       <c r="D551" t="s">
-        <v>2003</v>
+        <v>2115</v>
       </c>
       <c r="E551" s="2" t="s">
-        <v>2110</v>
+        <v>2116</v>
       </c>
       <c r="F551" s="2" t="s">
-        <v>2111</v>
+        <v>2117</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" t="s">
-        <v>2090</v>
+        <v>2102</v>
       </c>
       <c r="B552" t="s">
-        <v>2091</v>
+        <v>2103</v>
       </c>
       <c r="C552" t="s">
-        <v>2112</v>
+        <v>2118</v>
       </c>
       <c r="D552" t="s">
-        <v>2113</v>
+        <v>2119</v>
       </c>
       <c r="E552" s="2" t="s">
-        <v>2114</v>
+        <v>2120</v>
       </c>
       <c r="F552" s="2" t="s">
-        <v>2115</v>
+        <v>2121</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" t="s">
-        <v>2090</v>
+        <v>2102</v>
       </c>
       <c r="B553" t="s">
-        <v>2091</v>
+        <v>2103</v>
       </c>
       <c r="C553" t="s">
-        <v>2006</v>
+        <v>2122</v>
       </c>
       <c r="D553" t="s">
-        <v>2007</v>
+        <v>2123</v>
       </c>
       <c r="E553" s="2" t="s">
-        <v>2116</v>
+        <v>2124</v>
       </c>
       <c r="F553" s="2" t="s">
-        <v>2117</v>
+        <v>2125</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" t="s">
-        <v>2090</v>
+        <v>2126</v>
       </c>
       <c r="B554" t="s">
-        <v>2091</v>
+        <v>2127</v>
       </c>
       <c r="C554" t="s">
-        <v>2118</v>
+        <v>2128</v>
       </c>
       <c r="D554" t="s">
-        <v>2119</v>
+        <v>2129</v>
       </c>
       <c r="E554" s="2" t="s">
-        <v>2120</v>
+        <v>2130</v>
       </c>
       <c r="F554" s="2" t="s">
-        <v>2121</v>
+        <v>2131</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" t="s">
-        <v>2090</v>
+        <v>2126</v>
       </c>
       <c r="B555" t="s">
-        <v>2091</v>
+        <v>2127</v>
       </c>
       <c r="C555" t="s">
-        <v>2038</v>
+        <v>1929</v>
       </c>
       <c r="D555" t="s">
-        <v>2039</v>
+        <v>1930</v>
       </c>
       <c r="E555" s="2" t="s">
-        <v>2040</v>
+        <v>2132</v>
       </c>
       <c r="F555" s="2" t="s">
-        <v>2122</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" t="s">
-        <v>2090</v>
+        <v>2126</v>
       </c>
       <c r="B556" t="s">
-        <v>2091</v>
+        <v>2127</v>
       </c>
       <c r="C556" t="s">
-        <v>2042</v>
+        <v>2134</v>
       </c>
       <c r="D556" t="s">
-        <v>2043</v>
+        <v>2135</v>
       </c>
       <c r="E556" s="2" t="s">
-        <v>2044</v>
+        <v>2136</v>
       </c>
       <c r="F556" s="2" t="s">
-        <v>2123</v>
+        <v>2137</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" t="s">
-        <v>2124</v>
+        <v>2126</v>
       </c>
       <c r="B557" t="s">
-        <v>2125</v>
+        <v>2127</v>
       </c>
       <c r="C557" t="s">
-        <v>565</v>
+        <v>2138</v>
       </c>
       <c r="D557" t="s">
-        <v>566</v>
+        <v>2139</v>
       </c>
       <c r="E557" s="2" t="s">
-        <v>1804</v>
+        <v>2140</v>
       </c>
       <c r="F557" s="2" t="s">
-        <v>2126</v>
+        <v>2141</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" t="s">
-        <v>2124</v>
+        <v>2126</v>
       </c>
       <c r="B558" t="s">
-        <v>2125</v>
+        <v>2127</v>
       </c>
       <c r="C558" t="s">
-        <v>2127</v>
+        <v>1978</v>
       </c>
       <c r="D558" t="s">
-        <v>2128</v>
+        <v>1979</v>
       </c>
       <c r="E558" s="2" t="s">
-        <v>2129</v>
+        <v>2142</v>
       </c>
       <c r="F558" s="2" t="s">
-        <v>2130</v>
+        <v>2143</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" t="s">
-        <v>2124</v>
+        <v>2126</v>
       </c>
       <c r="B559" t="s">
-        <v>2125</v>
+        <v>2127</v>
       </c>
       <c r="C559" t="s">
-        <v>2131</v>
+        <v>1998</v>
       </c>
       <c r="D559" t="s">
-        <v>2132</v>
+        <v>1999</v>
       </c>
       <c r="E559" s="2" t="s">
-        <v>2133</v>
+        <v>2144</v>
       </c>
       <c r="F559" s="2" t="s">
-        <v>2134</v>
+        <v>2145</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" t="s">
-        <v>2124</v>
+        <v>2126</v>
       </c>
       <c r="B560" t="s">
-        <v>2125</v>
+        <v>2127</v>
       </c>
       <c r="C560" t="s">
-        <v>2135</v>
+        <v>2038</v>
       </c>
       <c r="D560" t="s">
-        <v>2136</v>
+        <v>2039</v>
       </c>
       <c r="E560" s="2" t="s">
-        <v>2137</v>
+        <v>2146</v>
       </c>
       <c r="F560" s="2" t="s">
-        <v>2138</v>
+        <v>2147</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" t="s">
-        <v>2124</v>
+        <v>2126</v>
       </c>
       <c r="B561" t="s">
-        <v>2125</v>
+        <v>2127</v>
       </c>
       <c r="C561" t="s">
-        <v>985</v>
+        <v>2148</v>
       </c>
       <c r="D561" t="s">
-        <v>986</v>
+        <v>2149</v>
       </c>
       <c r="E561" s="2" t="s">
-        <v>2139</v>
+        <v>2150</v>
       </c>
       <c r="F561" s="2" t="s">
-        <v>2140</v>
+        <v>2151</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" t="s">
-        <v>2124</v>
+        <v>2126</v>
       </c>
       <c r="B562" t="s">
-        <v>2125</v>
+        <v>2127</v>
       </c>
       <c r="C562" t="s">
-        <v>2141</v>
+        <v>2042</v>
       </c>
       <c r="D562" t="s">
-        <v>2142</v>
+        <v>2043</v>
       </c>
       <c r="E562" s="2" t="s">
-        <v>2143</v>
+        <v>2152</v>
       </c>
       <c r="F562" s="2" t="s">
-        <v>2144</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" t="s">
-        <v>2124</v>
+        <v>2126</v>
       </c>
       <c r="B563" t="s">
-        <v>2125</v>
+        <v>2127</v>
       </c>
       <c r="C563" t="s">
-        <v>2145</v>
+        <v>2154</v>
       </c>
       <c r="D563" t="s">
-        <v>2146</v>
+        <v>2155</v>
       </c>
       <c r="E563" s="2" t="s">
-        <v>2147</v>
+        <v>2156</v>
       </c>
       <c r="F563" s="2" t="s">
-        <v>2148</v>
+        <v>2157</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" t="s">
-        <v>2124</v>
+        <v>2126</v>
       </c>
       <c r="B564" t="s">
-        <v>2125</v>
+        <v>2127</v>
       </c>
       <c r="C564" t="s">
-        <v>327</v>
+        <v>2074</v>
       </c>
       <c r="D564" t="s">
-        <v>328</v>
+        <v>2075</v>
       </c>
       <c r="E564" s="2" t="s">
-        <v>329</v>
+        <v>2076</v>
       </c>
       <c r="F564" s="2" t="s">
-        <v>2149</v>
+        <v>2158</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" t="s">
-        <v>2124</v>
+        <v>2126</v>
       </c>
       <c r="B565" t="s">
-        <v>2125</v>
+        <v>2127</v>
       </c>
       <c r="C565" t="s">
-        <v>1829</v>
+        <v>2078</v>
       </c>
       <c r="D565" t="s">
-        <v>1830</v>
+        <v>2079</v>
       </c>
       <c r="E565" s="2" t="s">
-        <v>2150</v>
+        <v>2080</v>
       </c>
       <c r="F565" s="2" t="s">
-        <v>2151</v>
+        <v>2159</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" t="s">
-        <v>2124</v>
+        <v>2160</v>
       </c>
       <c r="B566" t="s">
-        <v>2125</v>
+        <v>2161</v>
       </c>
       <c r="C566" t="s">
-        <v>2152</v>
+        <v>569</v>
       </c>
       <c r="D566" t="s">
-        <v>2153</v>
+        <v>570</v>
       </c>
       <c r="E566" s="2" t="s">
-        <v>2154</v>
+        <v>1840</v>
       </c>
       <c r="F566" s="2" t="s">
-        <v>2155</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" t="s">
-        <v>2124</v>
+        <v>2160</v>
       </c>
       <c r="B567" t="s">
-        <v>2125</v>
+        <v>2161</v>
       </c>
       <c r="C567" t="s">
-        <v>2156</v>
+        <v>2163</v>
       </c>
       <c r="D567" t="s">
-        <v>2157</v>
+        <v>2164</v>
       </c>
       <c r="E567" s="2" t="s">
-        <v>2158</v>
+        <v>2165</v>
       </c>
       <c r="F567" s="2" t="s">
-        <v>2159</v>
+        <v>2166</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" t="s">
-        <v>2124</v>
+        <v>2160</v>
       </c>
       <c r="B568" t="s">
-        <v>2125</v>
+        <v>2161</v>
       </c>
       <c r="C568" t="s">
-        <v>2160</v>
+        <v>2167</v>
       </c>
       <c r="D568" t="s">
-        <v>2161</v>
+        <v>2168</v>
       </c>
       <c r="E568" s="2" t="s">
-        <v>2162</v>
+        <v>2169</v>
       </c>
       <c r="F568" s="2" t="s">
-        <v>2163</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" t="s">
-        <v>2124</v>
+        <v>2160</v>
       </c>
       <c r="B569" t="s">
-        <v>2125</v>
+        <v>2161</v>
       </c>
       <c r="C569" t="s">
-        <v>335</v>
+        <v>2171</v>
       </c>
       <c r="D569" t="s">
-        <v>336</v>
+        <v>2172</v>
       </c>
       <c r="E569" s="2" t="s">
-        <v>337</v>
+        <v>2173</v>
       </c>
       <c r="F569" s="2" t="s">
-        <v>2164</v>
+        <v>2174</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" t="s">
-        <v>2124</v>
+        <v>2160</v>
       </c>
       <c r="B570" t="s">
-        <v>2125</v>
+        <v>2161</v>
       </c>
       <c r="C570" t="s">
-        <v>1838</v>
+        <v>989</v>
       </c>
       <c r="D570" t="s">
-        <v>1839</v>
+        <v>990</v>
       </c>
       <c r="E570" s="2" t="s">
-        <v>2165</v>
+        <v>2175</v>
       </c>
       <c r="F570" s="2" t="s">
-        <v>2166</v>
+        <v>2176</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" t="s">
-        <v>2124</v>
+        <v>2160</v>
       </c>
       <c r="B571" t="s">
-        <v>2125</v>
+        <v>2161</v>
       </c>
       <c r="C571" t="s">
-        <v>2167</v>
+        <v>2177</v>
       </c>
       <c r="D571" t="s">
-        <v>2168</v>
+        <v>2178</v>
       </c>
       <c r="E571" s="2" t="s">
-        <v>2169</v>
+        <v>2179</v>
       </c>
       <c r="F571" s="2" t="s">
-        <v>2170</v>
+        <v>2180</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" t="s">
-        <v>2124</v>
+        <v>2160</v>
       </c>
       <c r="B572" t="s">
-        <v>2125</v>
+        <v>2161</v>
       </c>
       <c r="C572" t="s">
-        <v>339</v>
+        <v>2181</v>
       </c>
       <c r="D572" t="s">
-        <v>340</v>
+        <v>2182</v>
       </c>
       <c r="E572" s="2" t="s">
-        <v>341</v>
+        <v>2183</v>
       </c>
       <c r="F572" s="2" t="s">
-        <v>2171</v>
+        <v>2184</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" t="s">
-        <v>2124</v>
+        <v>2160</v>
       </c>
       <c r="B573" t="s">
-        <v>2125</v>
+        <v>2161</v>
       </c>
       <c r="C573" t="s">
-        <v>954</v>
+        <v>331</v>
       </c>
       <c r="D573" t="s">
-        <v>955</v>
+        <v>332</v>
       </c>
       <c r="E573" s="2" t="s">
-        <v>1263</v>
+        <v>333</v>
       </c>
       <c r="F573" s="2" t="s">
-        <v>2172</v>
+        <v>2185</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" t="s">
-        <v>2124</v>
+        <v>2160</v>
       </c>
       <c r="B574" t="s">
-        <v>2125</v>
+        <v>2161</v>
       </c>
       <c r="C574" t="s">
-        <v>958</v>
+        <v>1865</v>
       </c>
       <c r="D574" t="s">
-        <v>959</v>
+        <v>1866</v>
       </c>
       <c r="E574" s="2" t="s">
-        <v>2173</v>
+        <v>2186</v>
       </c>
       <c r="F574" s="2" t="s">
-        <v>2174</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" t="s">
-        <v>2124</v>
+        <v>2160</v>
       </c>
       <c r="B575" t="s">
-        <v>2125</v>
+        <v>2161</v>
       </c>
       <c r="C575" t="s">
-        <v>347</v>
+        <v>2188</v>
       </c>
       <c r="D575" t="s">
-        <v>348</v>
+        <v>2189</v>
       </c>
       <c r="E575" s="2" t="s">
-        <v>349</v>
+        <v>2190</v>
       </c>
       <c r="F575" s="2" t="s">
-        <v>2175</v>
+        <v>2191</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" t="s">
-        <v>2124</v>
+        <v>2160</v>
       </c>
       <c r="B576" t="s">
-        <v>2125</v>
+        <v>2161</v>
       </c>
       <c r="C576" t="s">
-        <v>2176</v>
+        <v>2192</v>
       </c>
       <c r="D576" t="s">
-        <v>2177</v>
+        <v>2193</v>
       </c>
       <c r="E576" s="2" t="s">
-        <v>2178</v>
+        <v>2194</v>
       </c>
       <c r="F576" s="2" t="s">
-        <v>2179</v>
+        <v>2195</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" t="s">
-        <v>2124</v>
+        <v>2160</v>
       </c>
       <c r="B577" t="s">
-        <v>2125</v>
+        <v>2161</v>
       </c>
       <c r="C577" t="s">
-        <v>355</v>
+        <v>2196</v>
       </c>
       <c r="D577" t="s">
-        <v>356</v>
+        <v>2197</v>
       </c>
       <c r="E577" s="2" t="s">
-        <v>357</v>
+        <v>2198</v>
       </c>
       <c r="F577" s="2" t="s">
-        <v>2180</v>
+        <v>2199</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" t="s">
-        <v>2181</v>
+        <v>2160</v>
       </c>
       <c r="B578" t="s">
-        <v>2182</v>
+        <v>2161</v>
       </c>
       <c r="C578" t="s">
-        <v>2183</v>
+        <v>339</v>
       </c>
       <c r="D578" t="s">
-        <v>2184</v>
+        <v>340</v>
       </c>
       <c r="E578" s="2" t="s">
-        <v>2185</v>
+        <v>341</v>
       </c>
       <c r="F578" s="2" t="s">
-        <v>2186</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" t="s">
-        <v>2181</v>
+        <v>2160</v>
       </c>
       <c r="B579" t="s">
-        <v>2182</v>
+        <v>2161</v>
       </c>
       <c r="C579" t="s">
-        <v>2187</v>
+        <v>1874</v>
       </c>
       <c r="D579" t="s">
-        <v>2188</v>
+        <v>1875</v>
       </c>
       <c r="E579" s="2" t="s">
-        <v>2189</v>
+        <v>2201</v>
       </c>
       <c r="F579" s="2" t="s">
-        <v>2190</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" t="s">
-        <v>2181</v>
+        <v>2160</v>
       </c>
       <c r="B580" t="s">
-        <v>2182</v>
+        <v>2161</v>
       </c>
       <c r="C580" t="s">
-        <v>2191</v>
+        <v>2203</v>
       </c>
       <c r="D580" t="s">
-        <v>2192</v>
+        <v>2204</v>
       </c>
       <c r="E580" s="2" t="s">
-        <v>2193</v>
+        <v>2205</v>
       </c>
       <c r="F580" s="2" t="s">
-        <v>2194</v>
+        <v>2206</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" t="s">
-        <v>2181</v>
+        <v>2160</v>
       </c>
       <c r="B581" t="s">
-        <v>2182</v>
+        <v>2161</v>
       </c>
       <c r="C581" t="s">
-        <v>2195</v>
+        <v>343</v>
       </c>
       <c r="D581" t="s">
-        <v>2196</v>
+        <v>344</v>
       </c>
       <c r="E581" s="2" t="s">
-        <v>2197</v>
+        <v>345</v>
       </c>
       <c r="F581" s="2" t="s">
-        <v>2198</v>
+        <v>2207</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" t="s">
-        <v>2181</v>
+        <v>2160</v>
       </c>
       <c r="B582" t="s">
-        <v>2182</v>
+        <v>2161</v>
       </c>
       <c r="C582" t="s">
-        <v>2199</v>
+        <v>958</v>
       </c>
       <c r="D582" t="s">
-        <v>2200</v>
+        <v>959</v>
       </c>
       <c r="E582" s="2" t="s">
-        <v>2201</v>
+        <v>1267</v>
       </c>
       <c r="F582" s="2" t="s">
-        <v>2202</v>
+        <v>2208</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" t="s">
-        <v>2181</v>
+        <v>2160</v>
       </c>
       <c r="B583" t="s">
-        <v>2182</v>
+        <v>2161</v>
       </c>
       <c r="C583" t="s">
-        <v>2203</v>
+        <v>962</v>
       </c>
       <c r="D583" t="s">
-        <v>2204</v>
+        <v>963</v>
       </c>
       <c r="E583" s="2" t="s">
-        <v>2205</v>
+        <v>2209</v>
       </c>
       <c r="F583" s="2" t="s">
-        <v>2206</v>
+        <v>2210</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" t="s">
-        <v>2181</v>
+        <v>2160</v>
       </c>
       <c r="B584" t="s">
-        <v>2182</v>
+        <v>2161</v>
       </c>
       <c r="C584" t="s">
-        <v>2207</v>
+        <v>351</v>
       </c>
       <c r="D584" t="s">
-        <v>2208</v>
+        <v>352</v>
       </c>
       <c r="E584" s="2" t="s">
-        <v>2209</v>
+        <v>353</v>
       </c>
       <c r="F584" s="2" t="s">
-        <v>2210</v>
+        <v>2211</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" t="s">
-        <v>2181</v>
+        <v>2160</v>
       </c>
       <c r="B585" t="s">
-        <v>2182</v>
+        <v>2161</v>
       </c>
       <c r="C585" t="s">
-        <v>2211</v>
+        <v>2212</v>
       </c>
       <c r="D585" t="s">
-        <v>2212</v>
+        <v>2213</v>
       </c>
       <c r="E585" s="2" t="s">
-        <v>2213</v>
+        <v>2214</v>
       </c>
       <c r="F585" s="2" t="s">
-        <v>2214</v>
+        <v>2215</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" t="s">
-        <v>2181</v>
+        <v>2160</v>
       </c>
       <c r="B586" t="s">
-        <v>2182</v>
+        <v>2161</v>
       </c>
       <c r="C586" t="s">
-        <v>2215</v>
+        <v>359</v>
       </c>
       <c r="D586" t="s">
+        <v>360</v>
+      </c>
+      <c r="E586" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="F586" s="2" t="s">
         <v>2216</v>
-      </c>
-[...4 lines deleted...]
-        <v>2218</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" t="s">
-        <v>2181</v>
+        <v>2217</v>
       </c>
       <c r="B587" t="s">
-        <v>2182</v>
+        <v>2218</v>
       </c>
       <c r="C587" t="s">
         <v>2219</v>
       </c>
       <c r="D587" t="s">
         <v>2220</v>
       </c>
       <c r="E587" s="2" t="s">
         <v>2221</v>
       </c>
       <c r="F587" s="2" t="s">
         <v>2222</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" t="s">
-        <v>2181</v>
+        <v>2217</v>
       </c>
       <c r="B588" t="s">
-        <v>2182</v>
+        <v>2218</v>
       </c>
       <c r="C588" t="s">
         <v>2223</v>
       </c>
       <c r="D588" t="s">
-        <v>2223</v>
+        <v>2224</v>
       </c>
       <c r="E588" s="2" t="s">
-        <v>2224</v>
+        <v>2225</v>
       </c>
       <c r="F588" s="2" t="s">
-        <v>2225</v>
+        <v>2226</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" t="s">
-        <v>2181</v>
+        <v>2217</v>
       </c>
       <c r="B589" t="s">
-        <v>2182</v>
+        <v>2218</v>
       </c>
       <c r="C589" t="s">
-        <v>2226</v>
+        <v>2227</v>
       </c>
       <c r="D589" t="s">
-        <v>2227</v>
+        <v>2228</v>
       </c>
       <c r="E589" s="2" t="s">
-        <v>2228</v>
+        <v>2229</v>
       </c>
       <c r="F589" s="2" t="s">
-        <v>2229</v>
+        <v>2230</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" t="s">
-        <v>2181</v>
+        <v>2217</v>
       </c>
       <c r="B590" t="s">
-        <v>2182</v>
+        <v>2218</v>
       </c>
       <c r="C590" t="s">
-        <v>65</v>
+        <v>2231</v>
       </c>
       <c r="D590" t="s">
-        <v>2230</v>
+        <v>2232</v>
       </c>
       <c r="E590" s="2" t="s">
-        <v>2231</v>
+        <v>2233</v>
       </c>
       <c r="F590" s="2" t="s">
-        <v>2232</v>
+        <v>2234</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" t="s">
-        <v>2181</v>
+        <v>2217</v>
       </c>
       <c r="B591" t="s">
-        <v>2182</v>
+        <v>2218</v>
       </c>
       <c r="C591" t="s">
-        <v>2233</v>
+        <v>2235</v>
       </c>
       <c r="D591" t="s">
-        <v>2234</v>
+        <v>2236</v>
       </c>
       <c r="E591" s="2" t="s">
-        <v>2235</v>
+        <v>2237</v>
       </c>
       <c r="F591" s="2" t="s">
-        <v>2236</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" t="s">
-        <v>2181</v>
+        <v>2217</v>
       </c>
       <c r="B592" t="s">
-        <v>2182</v>
+        <v>2218</v>
       </c>
       <c r="C592" t="s">
-        <v>2237</v>
+        <v>2239</v>
       </c>
       <c r="D592" t="s">
-        <v>2238</v>
+        <v>2240</v>
       </c>
       <c r="E592" s="2" t="s">
-        <v>2239</v>
+        <v>2241</v>
       </c>
       <c r="F592" s="2" t="s">
-        <v>2240</v>
+        <v>2242</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" t="s">
-        <v>2181</v>
+        <v>2217</v>
       </c>
       <c r="B593" t="s">
-        <v>2182</v>
+        <v>2218</v>
       </c>
       <c r="C593" t="s">
-        <v>2241</v>
+        <v>2243</v>
       </c>
       <c r="D593" t="s">
-        <v>2242</v>
+        <v>2244</v>
       </c>
       <c r="E593" s="2" t="s">
-        <v>2243</v>
+        <v>2245</v>
       </c>
       <c r="F593" s="2" t="s">
-        <v>2244</v>
+        <v>2246</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" t="s">
-        <v>2181</v>
+        <v>2217</v>
       </c>
       <c r="B594" t="s">
-        <v>2182</v>
+        <v>2218</v>
       </c>
       <c r="C594" t="s">
-        <v>2245</v>
+        <v>2247</v>
       </c>
       <c r="D594" t="s">
-        <v>716</v>
+        <v>2248</v>
       </c>
       <c r="E594" s="2" t="s">
-        <v>2246</v>
+        <v>2249</v>
       </c>
       <c r="F594" s="2" t="s">
-        <v>2247</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" t="s">
-        <v>2248</v>
+        <v>2217</v>
       </c>
       <c r="B595" t="s">
-        <v>2249</v>
+        <v>2218</v>
       </c>
       <c r="C595" t="s">
-        <v>2250</v>
+        <v>2251</v>
       </c>
       <c r="D595" t="s">
-        <v>2251</v>
+        <v>2252</v>
       </c>
       <c r="E595" s="2" t="s">
-        <v>2252</v>
+        <v>2253</v>
       </c>
       <c r="F595" s="2" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" t="s">
-        <v>2248</v>
+        <v>2217</v>
       </c>
       <c r="B596" t="s">
-        <v>2249</v>
+        <v>2218</v>
       </c>
       <c r="C596" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="D596" t="s">
-        <v>2255</v>
+        <v>2256</v>
       </c>
       <c r="E596" s="2" t="s">
-        <v>2256</v>
+        <v>2257</v>
       </c>
       <c r="F596" s="2" t="s">
-        <v>2257</v>
+        <v>2258</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" t="s">
-        <v>2248</v>
+        <v>2217</v>
       </c>
       <c r="B597" t="s">
-        <v>2249</v>
+        <v>2218</v>
       </c>
       <c r="C597" t="s">
-        <v>339</v>
+        <v>2259</v>
       </c>
       <c r="D597" t="s">
-        <v>340</v>
+        <v>2259</v>
       </c>
       <c r="E597" s="2" t="s">
-        <v>2258</v>
+        <v>2260</v>
       </c>
       <c r="F597" s="2" t="s">
-        <v>2259</v>
+        <v>2261</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" t="s">
-        <v>2248</v>
+        <v>2217</v>
       </c>
       <c r="B598" t="s">
-        <v>2249</v>
+        <v>2218</v>
       </c>
       <c r="C598" t="s">
-        <v>2260</v>
+        <v>2262</v>
       </c>
       <c r="D598" t="s">
-        <v>2261</v>
+        <v>2263</v>
       </c>
       <c r="E598" s="2" t="s">
-        <v>2262</v>
+        <v>2264</v>
       </c>
       <c r="F598" s="2" t="s">
-        <v>2263</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" t="s">
-        <v>2264</v>
+        <v>2217</v>
       </c>
       <c r="B599" t="s">
-        <v>2265</v>
+        <v>2218</v>
       </c>
       <c r="C599" t="s">
+        <v>65</v>
+      </c>
+      <c r="D599" t="s">
         <v>2266</v>
       </c>
-      <c r="D599" t="s">
+      <c r="E599" s="2" t="s">
         <v>2267</v>
       </c>
-      <c r="E599" s="2" t="s">
+      <c r="F599" s="2" t="s">
         <v>2268</v>
-      </c>
-[...1 lines deleted...]
-        <v>2269</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" t="s">
-        <v>2264</v>
+        <v>2217</v>
       </c>
       <c r="B600" t="s">
-        <v>2265</v>
+        <v>2218</v>
       </c>
       <c r="C600" t="s">
+        <v>2269</v>
+      </c>
+      <c r="D600" t="s">
         <v>2270</v>
       </c>
-      <c r="D600" t="s">
+      <c r="E600" s="2" t="s">
         <v>2271</v>
       </c>
-      <c r="E600" s="2" t="s">
+      <c r="F600" s="2" t="s">
         <v>2272</v>
-      </c>
-[...1 lines deleted...]
-        <v>2273</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" t="s">
-        <v>2264</v>
+        <v>2217</v>
       </c>
       <c r="B601" t="s">
-        <v>2265</v>
+        <v>2218</v>
       </c>
       <c r="C601" t="s">
+        <v>2273</v>
+      </c>
+      <c r="D601" t="s">
         <v>2274</v>
       </c>
-      <c r="D601" t="s">
+      <c r="E601" s="2" t="s">
         <v>2275</v>
       </c>
-      <c r="E601" s="2" t="s">
+      <c r="F601" s="2" t="s">
         <v>2276</v>
-      </c>
-[...1 lines deleted...]
-        <v>2277</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" t="s">
-        <v>2264</v>
+        <v>2217</v>
       </c>
       <c r="B602" t="s">
-        <v>2265</v>
+        <v>2218</v>
       </c>
       <c r="C602" t="s">
+        <v>2277</v>
+      </c>
+      <c r="D602" t="s">
         <v>2278</v>
       </c>
-      <c r="D602" t="s">
+      <c r="E602" s="2" t="s">
         <v>2279</v>
       </c>
-      <c r="E602" s="2" t="s">
+      <c r="F602" s="2" t="s">
         <v>2280</v>
-      </c>
-[...1 lines deleted...]
-        <v>2281</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" t="s">
-        <v>2264</v>
+        <v>2217</v>
       </c>
       <c r="B603" t="s">
-        <v>2265</v>
+        <v>2218</v>
       </c>
       <c r="C603" t="s">
+        <v>2281</v>
+      </c>
+      <c r="D603" t="s">
+        <v>720</v>
+      </c>
+      <c r="E603" s="2" t="s">
         <v>2282</v>
       </c>
-      <c r="D603" t="s">
+      <c r="F603" s="2" t="s">
         <v>2283</v>
-      </c>
-[...4 lines deleted...]
-        <v>2285</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" t="s">
-        <v>2264</v>
+        <v>2284</v>
       </c>
       <c r="B604" t="s">
-        <v>2265</v>
+        <v>2285</v>
       </c>
       <c r="C604" t="s">
         <v>2286</v>
       </c>
       <c r="D604" t="s">
         <v>2287</v>
       </c>
       <c r="E604" s="2" t="s">
         <v>2288</v>
       </c>
       <c r="F604" s="2" t="s">
         <v>2289</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" t="s">
-        <v>2264</v>
+        <v>2284</v>
       </c>
       <c r="B605" t="s">
-        <v>2265</v>
+        <v>2285</v>
       </c>
       <c r="C605" t="s">
         <v>2290</v>
       </c>
       <c r="D605" t="s">
         <v>2291</v>
       </c>
       <c r="E605" s="2" t="s">
         <v>2292</v>
       </c>
       <c r="F605" s="2" t="s">
         <v>2293</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" t="s">
-        <v>2264</v>
+        <v>2284</v>
       </c>
       <c r="B606" t="s">
-        <v>2265</v>
+        <v>2285</v>
       </c>
       <c r="C606" t="s">
+        <v>343</v>
+      </c>
+      <c r="D606" t="s">
+        <v>344</v>
+      </c>
+      <c r="E606" s="2" t="s">
         <v>2294</v>
       </c>
-      <c r="D606" t="s">
+      <c r="F606" s="2" t="s">
         <v>2295</v>
-      </c>
-[...4 lines deleted...]
-        <v>2297</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" t="s">
-        <v>2264</v>
+        <v>2284</v>
       </c>
       <c r="B607" t="s">
-        <v>2265</v>
+        <v>2285</v>
       </c>
       <c r="C607" t="s">
+        <v>2296</v>
+      </c>
+      <c r="D607" t="s">
+        <v>2297</v>
+      </c>
+      <c r="E607" s="2" t="s">
         <v>2298</v>
       </c>
-      <c r="D607" t="s">
+      <c r="F607" s="2" t="s">
         <v>2299</v>
-      </c>
-[...4 lines deleted...]
-        <v>2301</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" t="s">
-        <v>2264</v>
+        <v>2300</v>
       </c>
       <c r="B608" t="s">
-        <v>2265</v>
+        <v>2301</v>
       </c>
       <c r="C608" t="s">
         <v>2302</v>
       </c>
       <c r="D608" t="s">
         <v>2303</v>
       </c>
       <c r="E608" s="2" t="s">
         <v>2304</v>
       </c>
       <c r="F608" s="2" t="s">
         <v>2305</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" t="s">
+        <v>2300</v>
+      </c>
+      <c r="B609" t="s">
+        <v>2301</v>
+      </c>
+      <c r="C609" t="s">
         <v>2306</v>
       </c>
-      <c r="B609" t="s">
+      <c r="D609" t="s">
         <v>2307</v>
       </c>
-      <c r="C609" t="s">
+      <c r="E609" s="2" t="s">
         <v>2308</v>
       </c>
-      <c r="D609" t="s">
+      <c r="F609" s="2" t="s">
         <v>2309</v>
-      </c>
-[...4 lines deleted...]
-        <v>2311</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" t="s">
-        <v>2306</v>
+        <v>2300</v>
       </c>
       <c r="B610" t="s">
-        <v>2307</v>
+        <v>2301</v>
       </c>
       <c r="C610" t="s">
+        <v>2310</v>
+      </c>
+      <c r="D610" t="s">
+        <v>2311</v>
+      </c>
+      <c r="E610" s="2" t="s">
         <v>2312</v>
       </c>
-      <c r="D610" t="s">
+      <c r="F610" s="2" t="s">
         <v>2313</v>
-      </c>
-[...4 lines deleted...]
-        <v>2315</v>
       </c>
     </row>
     <row r="611" spans="1:6">
       <c r="A611" t="s">
-        <v>2306</v>
+        <v>2300</v>
       </c>
       <c r="B611" t="s">
-        <v>2307</v>
+        <v>2301</v>
       </c>
       <c r="C611" t="s">
+        <v>2314</v>
+      </c>
+      <c r="D611" t="s">
+        <v>2315</v>
+      </c>
+      <c r="E611" s="2" t="s">
         <v>2316</v>
       </c>
-      <c r="D611" t="s">
+      <c r="F611" s="2" t="s">
         <v>2317</v>
-      </c>
-[...4 lines deleted...]
-        <v>2319</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" t="s">
-        <v>2306</v>
+        <v>2300</v>
       </c>
       <c r="B612" t="s">
-        <v>2307</v>
+        <v>2301</v>
       </c>
       <c r="C612" t="s">
+        <v>2318</v>
+      </c>
+      <c r="D612" t="s">
+        <v>2319</v>
+      </c>
+      <c r="E612" s="2" t="s">
         <v>2320</v>
       </c>
-      <c r="D612" t="s">
+      <c r="F612" s="2" t="s">
         <v>2321</v>
-      </c>
-[...4 lines deleted...]
-        <v>2323</v>
       </c>
     </row>
     <row r="613" spans="1:6">
       <c r="A613" t="s">
-        <v>2306</v>
+        <v>2300</v>
       </c>
       <c r="B613" t="s">
-        <v>2307</v>
+        <v>2301</v>
       </c>
       <c r="C613" t="s">
+        <v>2322</v>
+      </c>
+      <c r="D613" t="s">
+        <v>2323</v>
+      </c>
+      <c r="E613" s="2" t="s">
         <v>2324</v>
       </c>
-      <c r="D613" t="s">
+      <c r="F613" s="2" t="s">
         <v>2325</v>
-      </c>
-[...4 lines deleted...]
-        <v>2327</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" t="s">
-        <v>2306</v>
+        <v>2300</v>
       </c>
       <c r="B614" t="s">
-        <v>2307</v>
+        <v>2301</v>
       </c>
       <c r="C614" t="s">
+        <v>2326</v>
+      </c>
+      <c r="D614" t="s">
+        <v>2327</v>
+      </c>
+      <c r="E614" s="2" t="s">
         <v>2328</v>
       </c>
-      <c r="D614" t="s">
+      <c r="F614" s="2" t="s">
         <v>2329</v>
-      </c>
-[...4 lines deleted...]
-        <v>2331</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" t="s">
-        <v>2306</v>
+        <v>2300</v>
       </c>
       <c r="B615" t="s">
-        <v>2307</v>
+        <v>2301</v>
       </c>
       <c r="C615" t="s">
+        <v>2330</v>
+      </c>
+      <c r="D615" t="s">
+        <v>2331</v>
+      </c>
+      <c r="E615" s="2" t="s">
         <v>2332</v>
       </c>
-      <c r="D615" t="s">
+      <c r="F615" s="2" t="s">
         <v>2333</v>
-      </c>
-[...4 lines deleted...]
-        <v>2335</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" t="s">
-        <v>2306</v>
+        <v>2300</v>
       </c>
       <c r="B616" t="s">
-        <v>2307</v>
+        <v>2301</v>
       </c>
       <c r="C616" t="s">
+        <v>2334</v>
+      </c>
+      <c r="D616" t="s">
+        <v>2335</v>
+      </c>
+      <c r="E616" s="2" t="s">
         <v>2336</v>
       </c>
-      <c r="D616" t="s">
+      <c r="F616" s="2" t="s">
         <v>2337</v>
-      </c>
-[...4 lines deleted...]
-        <v>2339</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" t="s">
-        <v>2306</v>
+        <v>2300</v>
       </c>
       <c r="B617" t="s">
-        <v>2307</v>
+        <v>2301</v>
       </c>
       <c r="C617" t="s">
+        <v>2338</v>
+      </c>
+      <c r="D617" t="s">
+        <v>2339</v>
+      </c>
+      <c r="E617" s="2" t="s">
         <v>2340</v>
       </c>
-      <c r="D617" t="s">
+      <c r="F617" s="2" t="s">
         <v>2341</v>
-      </c>
-[...4 lines deleted...]
-        <v>2343</v>
       </c>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" t="s">
-        <v>2306</v>
+        <v>2342</v>
       </c>
       <c r="B618" t="s">
-        <v>2307</v>
+        <v>2343</v>
       </c>
       <c r="C618" t="s">
         <v>2344</v>
       </c>
       <c r="D618" t="s">
         <v>2345</v>
       </c>
       <c r="E618" s="2" t="s">
         <v>2346</v>
       </c>
       <c r="F618" s="2" t="s">
         <v>2347</v>
       </c>
     </row>
     <row r="619" spans="1:6">
       <c r="A619" t="s">
-        <v>2306</v>
+        <v>2342</v>
       </c>
       <c r="B619" t="s">
-        <v>2307</v>
+        <v>2343</v>
       </c>
       <c r="C619" t="s">
         <v>2348</v>
       </c>
       <c r="D619" t="s">
         <v>2349</v>
       </c>
       <c r="E619" s="2" t="s">
         <v>2350</v>
       </c>
       <c r="F619" s="2" t="s">
         <v>2351</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" t="s">
-        <v>2306</v>
+        <v>2342</v>
       </c>
       <c r="B620" t="s">
-        <v>2307</v>
+        <v>2343</v>
       </c>
       <c r="C620" t="s">
         <v>2352</v>
       </c>
       <c r="D620" t="s">
         <v>2353</v>
       </c>
       <c r="E620" s="2" t="s">
         <v>2354</v>
       </c>
       <c r="F620" s="2" t="s">
         <v>2355</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" t="s">
-        <v>2306</v>
+        <v>2342</v>
       </c>
       <c r="B621" t="s">
-        <v>2307</v>
+        <v>2343</v>
       </c>
       <c r="C621" t="s">
-        <v>593</v>
+        <v>2356</v>
       </c>
       <c r="D621" t="s">
-        <v>594</v>
+        <v>2357</v>
       </c>
       <c r="E621" s="2" t="s">
-        <v>2356</v>
+        <v>2358</v>
       </c>
       <c r="F621" s="2" t="s">
-        <v>2357</v>
+        <v>2359</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" t="s">
-        <v>2306</v>
+        <v>2342</v>
       </c>
       <c r="B622" t="s">
-        <v>2307</v>
+        <v>2343</v>
       </c>
       <c r="C622" t="s">
-        <v>2358</v>
+        <v>2360</v>
       </c>
       <c r="D622" t="s">
-        <v>2359</v>
+        <v>2361</v>
       </c>
       <c r="E622" s="2" t="s">
-        <v>2360</v>
+        <v>2362</v>
       </c>
       <c r="F622" s="2" t="s">
-        <v>2361</v>
+        <v>2363</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" t="s">
-        <v>2306</v>
+        <v>2342</v>
       </c>
       <c r="B623" t="s">
-        <v>2307</v>
+        <v>2343</v>
       </c>
       <c r="C623" t="s">
-        <v>2362</v>
+        <v>2364</v>
       </c>
       <c r="D623" t="s">
-        <v>2363</v>
+        <v>2365</v>
       </c>
       <c r="E623" s="2" t="s">
-        <v>2364</v>
+        <v>2366</v>
       </c>
       <c r="F623" s="2" t="s">
-        <v>2365</v>
+        <v>2367</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" t="s">
-        <v>2306</v>
+        <v>2342</v>
       </c>
       <c r="B624" t="s">
-        <v>2307</v>
+        <v>2343</v>
       </c>
       <c r="C624" t="s">
-        <v>2366</v>
+        <v>2368</v>
       </c>
       <c r="D624" t="s">
-        <v>2367</v>
+        <v>2369</v>
       </c>
       <c r="E624" s="2" t="s">
-        <v>2368</v>
+        <v>2370</v>
       </c>
       <c r="F624" s="2" t="s">
-        <v>2369</v>
+        <v>2371</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" t="s">
-        <v>2306</v>
+        <v>2342</v>
       </c>
       <c r="B625" t="s">
-        <v>2307</v>
+        <v>2343</v>
       </c>
       <c r="C625" t="s">
-        <v>2370</v>
+        <v>2372</v>
       </c>
       <c r="D625" t="s">
-        <v>2371</v>
+        <v>2373</v>
       </c>
       <c r="E625" s="2" t="s">
-        <v>2372</v>
+        <v>2374</v>
       </c>
       <c r="F625" s="2" t="s">
-        <v>2373</v>
+        <v>2375</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" t="s">
-        <v>2306</v>
+        <v>2342</v>
       </c>
       <c r="B626" t="s">
-        <v>2307</v>
+        <v>2343</v>
       </c>
       <c r="C626" t="s">
-        <v>2374</v>
+        <v>2376</v>
       </c>
       <c r="D626" t="s">
-        <v>2375</v>
+        <v>2377</v>
       </c>
       <c r="E626" s="2" t="s">
-        <v>2376</v>
+        <v>2378</v>
       </c>
       <c r="F626" s="2" t="s">
-        <v>2377</v>
+        <v>2379</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" t="s">
-        <v>2306</v>
+        <v>2342</v>
       </c>
       <c r="B627" t="s">
-        <v>2307</v>
+        <v>2343</v>
       </c>
       <c r="C627" t="s">
-        <v>2378</v>
+        <v>2380</v>
       </c>
       <c r="D627" t="s">
-        <v>2379</v>
+        <v>2381</v>
       </c>
       <c r="E627" s="2" t="s">
-        <v>2380</v>
+        <v>2382</v>
       </c>
       <c r="F627" s="2" t="s">
-        <v>2381</v>
+        <v>2383</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" t="s">
-        <v>2382</v>
+        <v>2342</v>
       </c>
       <c r="B628" t="s">
-        <v>2383</v>
+        <v>2343</v>
       </c>
       <c r="C628" t="s">
         <v>2384</v>
       </c>
       <c r="D628" t="s">
         <v>2385</v>
       </c>
       <c r="E628" s="2" t="s">
         <v>2386</v>
       </c>
       <c r="F628" s="2" t="s">
         <v>2387</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="A629" t="s">
-        <v>2382</v>
+        <v>2342</v>
       </c>
       <c r="B629" t="s">
-        <v>2383</v>
+        <v>2343</v>
       </c>
       <c r="C629" t="s">
         <v>2388</v>
       </c>
       <c r="D629" t="s">
         <v>2389</v>
       </c>
       <c r="E629" s="2" t="s">
         <v>2390</v>
       </c>
       <c r="F629" s="2" t="s">
         <v>2391</v>
       </c>
     </row>
     <row r="630" spans="1:6">
       <c r="A630" t="s">
-        <v>2382</v>
+        <v>2342</v>
       </c>
       <c r="B630" t="s">
-        <v>2383</v>
+        <v>2343</v>
       </c>
       <c r="C630" t="s">
-        <v>335</v>
+        <v>597</v>
       </c>
       <c r="D630" t="s">
-        <v>336</v>
+        <v>598</v>
       </c>
       <c r="E630" s="2" t="s">
-        <v>337</v>
+        <v>2392</v>
       </c>
       <c r="F630" s="2" t="s">
-        <v>2392</v>
+        <v>2393</v>
       </c>
     </row>
     <row r="631" spans="1:6">
       <c r="A631" t="s">
-        <v>2382</v>
+        <v>2342</v>
       </c>
       <c r="B631" t="s">
-        <v>2383</v>
+        <v>2343</v>
       </c>
       <c r="C631" t="s">
-        <v>1698</v>
+        <v>2394</v>
       </c>
       <c r="D631" t="s">
-        <v>1699</v>
+        <v>2395</v>
       </c>
       <c r="E631" s="2" t="s">
-        <v>2393</v>
+        <v>2396</v>
       </c>
       <c r="F631" s="2" t="s">
-        <v>2394</v>
+        <v>2397</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" t="s">
-        <v>2382</v>
+        <v>2342</v>
       </c>
       <c r="B632" t="s">
-        <v>2383</v>
+        <v>2343</v>
       </c>
       <c r="C632" t="s">
-        <v>2395</v>
+        <v>2398</v>
       </c>
       <c r="D632" t="s">
-        <v>2396</v>
+        <v>2399</v>
       </c>
       <c r="E632" s="2" t="s">
-        <v>2397</v>
+        <v>2400</v>
       </c>
       <c r="F632" s="2" t="s">
-        <v>2398</v>
+        <v>2401</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" t="s">
-        <v>2399</v>
+        <v>2342</v>
       </c>
       <c r="B633" t="s">
-        <v>2400</v>
+        <v>2343</v>
       </c>
       <c r="C633" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="D633" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="E633" s="2" t="s">
-        <v>2403</v>
+        <v>2404</v>
       </c>
       <c r="F633" s="2" t="s">
-        <v>2404</v>
+        <v>2405</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" t="s">
-        <v>2399</v>
+        <v>2342</v>
       </c>
       <c r="B634" t="s">
-        <v>2400</v>
+        <v>2343</v>
       </c>
       <c r="C634" t="s">
-        <v>2405</v>
+        <v>2406</v>
       </c>
       <c r="D634" t="s">
-        <v>2406</v>
+        <v>2407</v>
       </c>
       <c r="E634" s="2" t="s">
-        <v>2407</v>
+        <v>2408</v>
       </c>
       <c r="F634" s="2" t="s">
-        <v>2408</v>
+        <v>2409</v>
       </c>
     </row>
     <row r="635" spans="1:6">
       <c r="A635" t="s">
-        <v>2399</v>
+        <v>2342</v>
       </c>
       <c r="B635" t="s">
-        <v>2400</v>
+        <v>2343</v>
       </c>
       <c r="C635" t="s">
-        <v>2409</v>
+        <v>2410</v>
       </c>
       <c r="D635" t="s">
-        <v>2410</v>
+        <v>2411</v>
       </c>
       <c r="E635" s="2" t="s">
-        <v>2411</v>
+        <v>2412</v>
       </c>
       <c r="F635" s="2" t="s">
-        <v>2412</v>
+        <v>2413</v>
       </c>
     </row>
     <row r="636" spans="1:6">
       <c r="A636" t="s">
-        <v>2399</v>
+        <v>2342</v>
       </c>
       <c r="B636" t="s">
-        <v>2400</v>
+        <v>2343</v>
       </c>
       <c r="C636" t="s">
-        <v>2413</v>
+        <v>2414</v>
       </c>
       <c r="D636" t="s">
-        <v>2414</v>
+        <v>2415</v>
       </c>
       <c r="E636" s="2" t="s">
-        <v>2415</v>
+        <v>2416</v>
       </c>
       <c r="F636" s="2" t="s">
-        <v>2416</v>
+        <v>2417</v>
       </c>
     </row>
     <row r="637" spans="1:6">
       <c r="A637" t="s">
-        <v>2399</v>
+        <v>2418</v>
       </c>
       <c r="B637" t="s">
-        <v>2400</v>
+        <v>2419</v>
       </c>
       <c r="C637" t="s">
-        <v>2417</v>
+        <v>2420</v>
       </c>
       <c r="D637" t="s">
-        <v>2418</v>
+        <v>2421</v>
       </c>
       <c r="E637" s="2" t="s">
-        <v>2419</v>
+        <v>2422</v>
       </c>
       <c r="F637" s="2" t="s">
-        <v>2420</v>
+        <v>2423</v>
       </c>
     </row>
     <row r="638" spans="1:6">
       <c r="A638" t="s">
-        <v>2399</v>
+        <v>2418</v>
       </c>
       <c r="B638" t="s">
-        <v>2400</v>
+        <v>2419</v>
       </c>
       <c r="C638" t="s">
-        <v>2421</v>
+        <v>2424</v>
       </c>
       <c r="D638" t="s">
-        <v>2422</v>
+        <v>2425</v>
       </c>
       <c r="E638" s="2" t="s">
-        <v>2423</v>
+        <v>2426</v>
       </c>
       <c r="F638" s="2" t="s">
-        <v>2424</v>
+        <v>2427</v>
       </c>
     </row>
     <row r="639" spans="1:6">
       <c r="A639" t="s">
-        <v>2399</v>
+        <v>2418</v>
       </c>
       <c r="B639" t="s">
-        <v>2400</v>
+        <v>2419</v>
       </c>
       <c r="C639" t="s">
-        <v>2425</v>
+        <v>339</v>
       </c>
       <c r="D639" t="s">
-        <v>2426</v>
+        <v>340</v>
       </c>
       <c r="E639" s="2" t="s">
-        <v>2427</v>
+        <v>341</v>
       </c>
       <c r="F639" s="2" t="s">
         <v>2428</v>
       </c>
     </row>
     <row r="640" spans="1:6">
       <c r="A640" t="s">
-        <v>2399</v>
+        <v>2418</v>
       </c>
       <c r="B640" t="s">
-        <v>2400</v>
+        <v>2419</v>
       </c>
       <c r="C640" t="s">
+        <v>1734</v>
+      </c>
+      <c r="D640" t="s">
+        <v>1735</v>
+      </c>
+      <c r="E640" s="2" t="s">
         <v>2429</v>
       </c>
-      <c r="D640" t="s">
+      <c r="F640" s="2" t="s">
         <v>2430</v>
-      </c>
-[...4 lines deleted...]
-        <v>2432</v>
       </c>
     </row>
     <row r="641" spans="1:6">
       <c r="A641" t="s">
-        <v>2399</v>
+        <v>2418</v>
       </c>
       <c r="B641" t="s">
-        <v>2400</v>
+        <v>2419</v>
       </c>
       <c r="C641" t="s">
+        <v>2431</v>
+      </c>
+      <c r="D641" t="s">
+        <v>2432</v>
+      </c>
+      <c r="E641" s="2" t="s">
         <v>2433</v>
       </c>
-      <c r="D641" t="s">
+      <c r="F641" s="2" t="s">
         <v>2434</v>
-      </c>
-[...4 lines deleted...]
-        <v>2436</v>
       </c>
     </row>
     <row r="642" spans="1:6">
       <c r="A642" t="s">
-        <v>2399</v>
+        <v>2435</v>
       </c>
       <c r="B642" t="s">
-        <v>2400</v>
+        <v>2436</v>
       </c>
       <c r="C642" t="s">
         <v>2437</v>
       </c>
       <c r="D642" t="s">
         <v>2438</v>
       </c>
       <c r="E642" s="2" t="s">
         <v>2439</v>
       </c>
       <c r="F642" s="2" t="s">
         <v>2440</v>
       </c>
     </row>
     <row r="643" spans="1:6">
       <c r="A643" t="s">
-        <v>2399</v>
+        <v>2435</v>
       </c>
       <c r="B643" t="s">
-        <v>2400</v>
+        <v>2436</v>
       </c>
       <c r="C643" t="s">
         <v>2441</v>
       </c>
       <c r="D643" t="s">
         <v>2442</v>
       </c>
       <c r="E643" s="2" t="s">
         <v>2443</v>
       </c>
       <c r="F643" s="2" t="s">
         <v>2444</v>
       </c>
     </row>
     <row r="644" spans="1:6">
       <c r="A644" t="s">
-        <v>2399</v>
+        <v>2435</v>
       </c>
       <c r="B644" t="s">
-        <v>2400</v>
+        <v>2436</v>
       </c>
       <c r="C644" t="s">
         <v>2445</v>
       </c>
       <c r="D644" t="s">
         <v>2446</v>
       </c>
       <c r="E644" s="2" t="s">
         <v>2447</v>
       </c>
       <c r="F644" s="2" t="s">
         <v>2448</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="A645" t="s">
-        <v>2399</v>
+        <v>2435</v>
       </c>
       <c r="B645" t="s">
-        <v>2400</v>
+        <v>2436</v>
       </c>
       <c r="C645" t="s">
-        <v>962</v>
+        <v>2449</v>
       </c>
       <c r="D645" t="s">
-        <v>963</v>
+        <v>2450</v>
       </c>
       <c r="E645" s="2" t="s">
-        <v>2449</v>
+        <v>2451</v>
       </c>
       <c r="F645" s="2" t="s">
-        <v>2450</v>
+        <v>2452</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" t="s">
-        <v>2399</v>
+        <v>2435</v>
       </c>
       <c r="B646" t="s">
-        <v>2400</v>
+        <v>2436</v>
       </c>
       <c r="C646" t="s">
-        <v>2451</v>
+        <v>2453</v>
       </c>
       <c r="D646" t="s">
-        <v>2452</v>
+        <v>2454</v>
       </c>
       <c r="E646" s="2" t="s">
-        <v>2453</v>
+        <v>2455</v>
       </c>
       <c r="F646" s="2" t="s">
-        <v>2454</v>
+        <v>2456</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" t="s">
-        <v>2399</v>
+        <v>2435</v>
       </c>
       <c r="B647" t="s">
-        <v>2400</v>
+        <v>2436</v>
       </c>
       <c r="C647" t="s">
-        <v>2455</v>
+        <v>2457</v>
       </c>
       <c r="D647" t="s">
-        <v>2456</v>
+        <v>2458</v>
       </c>
       <c r="E647" s="2" t="s">
-        <v>2457</v>
+        <v>2459</v>
       </c>
       <c r="F647" s="2" t="s">
-        <v>2458</v>
+        <v>2460</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" t="s">
-        <v>2399</v>
+        <v>2435</v>
       </c>
       <c r="B648" t="s">
-        <v>2400</v>
+        <v>2436</v>
       </c>
       <c r="C648" t="s">
-        <v>2459</v>
+        <v>2461</v>
       </c>
       <c r="D648" t="s">
-        <v>2460</v>
+        <v>2462</v>
       </c>
       <c r="E648" s="2" t="s">
-        <v>2461</v>
+        <v>2463</v>
       </c>
       <c r="F648" s="2" t="s">
-        <v>2462</v>
+        <v>2464</v>
       </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" t="s">
-        <v>2399</v>
+        <v>2435</v>
       </c>
       <c r="B649" t="s">
-        <v>2400</v>
+        <v>2436</v>
       </c>
       <c r="C649" t="s">
-        <v>2463</v>
+        <v>2465</v>
       </c>
       <c r="D649" t="s">
-        <v>2464</v>
+        <v>2466</v>
       </c>
       <c r="E649" s="2" t="s">
-        <v>2465</v>
+        <v>2467</v>
       </c>
       <c r="F649" s="2" t="s">
-        <v>2466</v>
+        <v>2468</v>
       </c>
     </row>
     <row r="650" spans="1:6">
       <c r="A650" t="s">
-        <v>2399</v>
+        <v>2435</v>
       </c>
       <c r="B650" t="s">
-        <v>2400</v>
+        <v>2436</v>
       </c>
       <c r="C650" t="s">
-        <v>2467</v>
+        <v>2469</v>
       </c>
       <c r="D650" t="s">
-        <v>2468</v>
+        <v>2470</v>
       </c>
       <c r="E650" s="2" t="s">
-        <v>2469</v>
+        <v>2471</v>
       </c>
       <c r="F650" s="2" t="s">
-        <v>2470</v>
+        <v>2472</v>
       </c>
     </row>
     <row r="651" spans="1:6">
       <c r="A651" t="s">
-        <v>2471</v>
+        <v>2435</v>
       </c>
       <c r="B651" t="s">
-        <v>2472</v>
+        <v>2436</v>
       </c>
       <c r="C651" t="s">
         <v>2473</v>
       </c>
       <c r="D651" t="s">
         <v>2474</v>
       </c>
       <c r="E651" s="2" t="s">
         <v>2475</v>
       </c>
       <c r="F651" s="2" t="s">
         <v>2476</v>
       </c>
     </row>
     <row r="652" spans="1:6">
       <c r="A652" t="s">
-        <v>2471</v>
+        <v>2435</v>
       </c>
       <c r="B652" t="s">
-        <v>2472</v>
+        <v>2436</v>
       </c>
       <c r="C652" t="s">
         <v>2477</v>
       </c>
       <c r="D652" t="s">
         <v>2478</v>
       </c>
       <c r="E652" s="2" t="s">
         <v>2479</v>
       </c>
       <c r="F652" s="2" t="s">
         <v>2480</v>
       </c>
     </row>
     <row r="653" spans="1:6">
       <c r="A653" t="s">
-        <v>2471</v>
+        <v>2435</v>
       </c>
       <c r="B653" t="s">
-        <v>2472</v>
+        <v>2436</v>
       </c>
       <c r="C653" t="s">
         <v>2481</v>
       </c>
       <c r="D653" t="s">
         <v>2482</v>
       </c>
       <c r="E653" s="2" t="s">
         <v>2483</v>
       </c>
       <c r="F653" s="2" t="s">
         <v>2484</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" t="s">
-        <v>2471</v>
+        <v>2435</v>
       </c>
       <c r="B654" t="s">
-        <v>2472</v>
+        <v>2436</v>
       </c>
       <c r="C654" t="s">
+        <v>966</v>
+      </c>
+      <c r="D654" t="s">
+        <v>967</v>
+      </c>
+      <c r="E654" s="2" t="s">
         <v>2485</v>
       </c>
-      <c r="D654" t="s">
+      <c r="F654" s="2" t="s">
         <v>2486</v>
-      </c>
-[...4 lines deleted...]
-        <v>2488</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" t="s">
-        <v>2471</v>
+        <v>2435</v>
       </c>
       <c r="B655" t="s">
-        <v>2472</v>
+        <v>2436</v>
       </c>
       <c r="C655" t="s">
+        <v>2487</v>
+      </c>
+      <c r="D655" t="s">
+        <v>2488</v>
+      </c>
+      <c r="E655" s="2" t="s">
         <v>2489</v>
       </c>
-      <c r="D655" t="s">
+      <c r="F655" s="2" t="s">
         <v>2490</v>
-      </c>
-[...4 lines deleted...]
-        <v>2492</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" t="s">
-        <v>2471</v>
+        <v>2435</v>
       </c>
       <c r="B656" t="s">
-        <v>2472</v>
+        <v>2436</v>
       </c>
       <c r="C656" t="s">
+        <v>2491</v>
+      </c>
+      <c r="D656" t="s">
+        <v>2492</v>
+      </c>
+      <c r="E656" s="2" t="s">
         <v>2493</v>
       </c>
-      <c r="D656" t="s">
+      <c r="F656" s="2" t="s">
         <v>2494</v>
-      </c>
-[...4 lines deleted...]
-        <v>2496</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" t="s">
+        <v>2435</v>
+      </c>
+      <c r="B657" t="s">
+        <v>2436</v>
+      </c>
+      <c r="C657" t="s">
+        <v>2495</v>
+      </c>
+      <c r="D657" t="s">
+        <v>2496</v>
+      </c>
+      <c r="E657" s="2" t="s">
         <v>2497</v>
       </c>
-      <c r="B657" t="s">
+      <c r="F657" s="2" t="s">
         <v>2498</v>
-      </c>
-[...10 lines deleted...]
-        <v>2502</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" t="s">
-        <v>2497</v>
+        <v>2435</v>
       </c>
       <c r="B658" t="s">
-        <v>2498</v>
+        <v>2436</v>
       </c>
       <c r="C658" t="s">
-        <v>2503</v>
+        <v>2499</v>
       </c>
       <c r="D658" t="s">
-        <v>2504</v>
+        <v>2500</v>
       </c>
       <c r="E658" s="2" t="s">
-        <v>2505</v>
+        <v>2501</v>
       </c>
       <c r="F658" s="2" t="s">
-        <v>2506</v>
+        <v>2502</v>
       </c>
     </row>
     <row r="659" spans="1:6">
       <c r="A659" t="s">
-        <v>2497</v>
+        <v>2435</v>
       </c>
       <c r="B659" t="s">
-        <v>2498</v>
+        <v>2436</v>
       </c>
       <c r="C659" t="s">
-        <v>2507</v>
+        <v>2503</v>
       </c>
       <c r="D659" t="s">
-        <v>2508</v>
+        <v>2504</v>
       </c>
       <c r="E659" s="2" t="s">
-        <v>2509</v>
+        <v>2505</v>
       </c>
       <c r="F659" s="2" t="s">
-        <v>2510</v>
+        <v>2506</v>
       </c>
     </row>
     <row r="660" spans="1:6">
       <c r="A660" t="s">
-        <v>2497</v>
+        <v>2507</v>
       </c>
       <c r="B660" t="s">
-        <v>2498</v>
+        <v>2508</v>
       </c>
       <c r="C660" t="s">
+        <v>2509</v>
+      </c>
+      <c r="D660" t="s">
+        <v>2510</v>
+      </c>
+      <c r="E660" s="2" t="s">
         <v>2511</v>
       </c>
-      <c r="D660" t="s">
+      <c r="F660" s="2" t="s">
         <v>2512</v>
-      </c>
-[...4 lines deleted...]
-        <v>2514</v>
       </c>
     </row>
     <row r="661" spans="1:6">
       <c r="A661" t="s">
-        <v>2497</v>
+        <v>2507</v>
       </c>
       <c r="B661" t="s">
-        <v>2498</v>
+        <v>2508</v>
       </c>
       <c r="C661" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D661" t="s">
+        <v>2514</v>
+      </c>
+      <c r="E661" s="2" t="s">
         <v>2515</v>
       </c>
-      <c r="D661" t="s">
+      <c r="F661" s="2" t="s">
         <v>2516</v>
-      </c>
-[...4 lines deleted...]
-        <v>2518</v>
       </c>
     </row>
     <row r="662" spans="1:6">
       <c r="A662" t="s">
-        <v>2497</v>
+        <v>2507</v>
       </c>
       <c r="B662" t="s">
-        <v>2498</v>
+        <v>2508</v>
       </c>
       <c r="C662" t="s">
+        <v>2517</v>
+      </c>
+      <c r="D662" t="s">
+        <v>2518</v>
+      </c>
+      <c r="E662" s="2" t="s">
         <v>2519</v>
       </c>
-      <c r="D662" t="s">
+      <c r="F662" s="2" t="s">
         <v>2520</v>
-      </c>
-[...4 lines deleted...]
-        <v>2522</v>
       </c>
     </row>
     <row r="663" spans="1:6">
       <c r="A663" t="s">
-        <v>2497</v>
+        <v>2507</v>
       </c>
       <c r="B663" t="s">
-        <v>2498</v>
+        <v>2508</v>
       </c>
       <c r="C663" t="s">
+        <v>2521</v>
+      </c>
+      <c r="D663" t="s">
+        <v>2522</v>
+      </c>
+      <c r="E663" s="2" t="s">
         <v>2523</v>
       </c>
-      <c r="D663" t="s">
+      <c r="F663" s="2" t="s">
         <v>2524</v>
-      </c>
-[...4 lines deleted...]
-        <v>2526</v>
       </c>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" t="s">
-        <v>2497</v>
+        <v>2507</v>
       </c>
       <c r="B664" t="s">
-        <v>2498</v>
+        <v>2508</v>
       </c>
       <c r="C664" t="s">
+        <v>2525</v>
+      </c>
+      <c r="D664" t="s">
+        <v>2526</v>
+      </c>
+      <c r="E664" s="2" t="s">
         <v>2527</v>
       </c>
-      <c r="D664" t="s">
+      <c r="F664" s="2" t="s">
         <v>2528</v>
-      </c>
-[...4 lines deleted...]
-        <v>2530</v>
       </c>
     </row>
     <row r="665" spans="1:6">
       <c r="A665" t="s">
-        <v>2497</v>
+        <v>2507</v>
       </c>
       <c r="B665" t="s">
-        <v>2498</v>
+        <v>2508</v>
       </c>
       <c r="C665" t="s">
+        <v>2529</v>
+      </c>
+      <c r="D665" t="s">
+        <v>2530</v>
+      </c>
+      <c r="E665" s="2" t="s">
         <v>2531</v>
       </c>
-      <c r="D665" t="s">
+      <c r="F665" s="2" t="s">
         <v>2532</v>
-      </c>
-[...4 lines deleted...]
-        <v>2534</v>
       </c>
     </row>
     <row r="666" spans="1:6">
       <c r="A666" t="s">
-        <v>2497</v>
+        <v>2533</v>
       </c>
       <c r="B666" t="s">
-        <v>2498</v>
+        <v>2534</v>
       </c>
       <c r="C666" t="s">
         <v>2535</v>
       </c>
       <c r="D666" t="s">
         <v>2536</v>
       </c>
       <c r="E666" s="2" t="s">
         <v>2537</v>
       </c>
       <c r="F666" s="2" t="s">
         <v>2538</v>
       </c>
     </row>
     <row r="667" spans="1:6">
       <c r="A667" t="s">
-        <v>2497</v>
+        <v>2533</v>
       </c>
       <c r="B667" t="s">
-        <v>2498</v>
+        <v>2534</v>
       </c>
       <c r="C667" t="s">
-        <v>1946</v>
+        <v>2539</v>
       </c>
       <c r="D667" t="s">
-        <v>1947</v>
+        <v>2540</v>
       </c>
       <c r="E667" s="2" t="s">
-        <v>2539</v>
+        <v>2541</v>
       </c>
       <c r="F667" s="2" t="s">
-        <v>2540</v>
+        <v>2542</v>
       </c>
     </row>
     <row r="668" spans="1:6">
       <c r="A668" t="s">
-        <v>2497</v>
+        <v>2533</v>
       </c>
       <c r="B668" t="s">
-        <v>2498</v>
+        <v>2534</v>
       </c>
       <c r="C668" t="s">
-        <v>2541</v>
+        <v>2543</v>
       </c>
       <c r="D668" t="s">
-        <v>2542</v>
+        <v>2544</v>
       </c>
       <c r="E668" s="2" t="s">
-        <v>2543</v>
+        <v>2545</v>
       </c>
       <c r="F668" s="2" t="s">
-        <v>2544</v>
+        <v>2546</v>
       </c>
     </row>
     <row r="669" spans="1:6">
       <c r="A669" t="s">
-        <v>2497</v>
+        <v>2533</v>
       </c>
       <c r="B669" t="s">
-        <v>2498</v>
+        <v>2534</v>
       </c>
       <c r="C669" t="s">
-        <v>2545</v>
+        <v>2547</v>
       </c>
       <c r="D669" t="s">
-        <v>2546</v>
+        <v>2548</v>
       </c>
       <c r="E669" s="2" t="s">
-        <v>2547</v>
+        <v>2549</v>
       </c>
       <c r="F669" s="2" t="s">
-        <v>2548</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="670" spans="1:6">
       <c r="A670" t="s">
-        <v>2497</v>
+        <v>2533</v>
       </c>
       <c r="B670" t="s">
-        <v>2498</v>
+        <v>2534</v>
       </c>
       <c r="C670" t="s">
-        <v>2549</v>
+        <v>2551</v>
       </c>
       <c r="D670" t="s">
-        <v>2550</v>
+        <v>2552</v>
       </c>
       <c r="E670" s="2" t="s">
-        <v>2551</v>
+        <v>2553</v>
       </c>
       <c r="F670" s="2" t="s">
-        <v>2552</v>
+        <v>2554</v>
       </c>
     </row>
     <row r="671" spans="1:6">
       <c r="A671" t="s">
-        <v>2497</v>
+        <v>2533</v>
       </c>
       <c r="B671" t="s">
-        <v>2498</v>
+        <v>2534</v>
       </c>
       <c r="C671" t="s">
-        <v>2553</v>
+        <v>2555</v>
       </c>
       <c r="D671" t="s">
-        <v>2554</v>
+        <v>2556</v>
       </c>
       <c r="E671" s="2" t="s">
-        <v>2555</v>
+        <v>2557</v>
       </c>
       <c r="F671" s="2" t="s">
-        <v>2556</v>
+        <v>2558</v>
       </c>
     </row>
     <row r="672" spans="1:6">
       <c r="A672" t="s">
-        <v>2497</v>
+        <v>2533</v>
       </c>
       <c r="B672" t="s">
-        <v>2498</v>
+        <v>2534</v>
       </c>
       <c r="C672" t="s">
-        <v>1430</v>
+        <v>2559</v>
       </c>
       <c r="D672" t="s">
-        <v>1431</v>
+        <v>2560</v>
       </c>
       <c r="E672" s="2" t="s">
-        <v>2557</v>
+        <v>2561</v>
       </c>
       <c r="F672" s="2" t="s">
-        <v>2558</v>
+        <v>2562</v>
       </c>
     </row>
     <row r="673" spans="1:6">
       <c r="A673" t="s">
-        <v>2497</v>
+        <v>2533</v>
       </c>
       <c r="B673" t="s">
-        <v>2498</v>
+        <v>2534</v>
       </c>
       <c r="C673" t="s">
-        <v>2559</v>
+        <v>2563</v>
       </c>
       <c r="D673" t="s">
-        <v>2560</v>
+        <v>2564</v>
       </c>
       <c r="E673" s="2" t="s">
-        <v>2561</v>
+        <v>2565</v>
       </c>
       <c r="F673" s="2" t="s">
-        <v>2562</v>
+        <v>2566</v>
       </c>
     </row>
     <row r="674" spans="1:6">
       <c r="A674" t="s">
-        <v>2497</v>
+        <v>2533</v>
       </c>
       <c r="B674" t="s">
-        <v>2498</v>
+        <v>2534</v>
       </c>
       <c r="C674" t="s">
-        <v>2563</v>
+        <v>2567</v>
       </c>
       <c r="D674" t="s">
-        <v>2564</v>
+        <v>2568</v>
       </c>
       <c r="E674" s="2" t="s">
-        <v>2565</v>
+        <v>2569</v>
       </c>
       <c r="F674" s="2" t="s">
-        <v>2566</v>
+        <v>2570</v>
       </c>
     </row>
     <row r="675" spans="1:6">
       <c r="A675" t="s">
-        <v>2497</v>
+        <v>2533</v>
       </c>
       <c r="B675" t="s">
-        <v>2498</v>
+        <v>2534</v>
       </c>
       <c r="C675" t="s">
-        <v>2567</v>
+        <v>2571</v>
       </c>
       <c r="D675" t="s">
-        <v>2568</v>
+        <v>2572</v>
       </c>
       <c r="E675" s="2" t="s">
-        <v>2569</v>
+        <v>2573</v>
       </c>
       <c r="F675" s="2" t="s">
-        <v>2570</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="676" spans="1:6">
       <c r="A676" t="s">
-        <v>2497</v>
+        <v>2533</v>
       </c>
       <c r="B676" t="s">
-        <v>2498</v>
+        <v>2534</v>
       </c>
       <c r="C676" t="s">
-        <v>2571</v>
+        <v>1982</v>
       </c>
       <c r="D676" t="s">
-        <v>2572</v>
+        <v>1983</v>
       </c>
       <c r="E676" s="2" t="s">
-        <v>2573</v>
+        <v>2575</v>
       </c>
       <c r="F676" s="2" t="s">
-        <v>2574</v>
+        <v>2576</v>
       </c>
     </row>
     <row r="677" spans="1:6">
       <c r="A677" t="s">
-        <v>2497</v>
+        <v>2533</v>
       </c>
       <c r="B677" t="s">
-        <v>2498</v>
+        <v>2534</v>
       </c>
       <c r="C677" t="s">
-        <v>2294</v>
+        <v>2577</v>
       </c>
       <c r="D677" t="s">
-        <v>2295</v>
+        <v>2578</v>
       </c>
       <c r="E677" s="2" t="s">
-        <v>2575</v>
+        <v>2579</v>
       </c>
       <c r="F677" s="2" t="s">
-        <v>2576</v>
+        <v>2580</v>
       </c>
     </row>
     <row r="678" spans="1:6">
       <c r="A678" t="s">
-        <v>2497</v>
+        <v>2533</v>
       </c>
       <c r="B678" t="s">
-        <v>2498</v>
+        <v>2534</v>
       </c>
       <c r="C678" t="s">
-        <v>2577</v>
+        <v>2581</v>
       </c>
       <c r="D678" t="s">
-        <v>2578</v>
+        <v>2582</v>
       </c>
       <c r="E678" s="2" t="s">
-        <v>2579</v>
+        <v>2583</v>
       </c>
       <c r="F678" s="2" t="s">
-        <v>2580</v>
+        <v>2584</v>
       </c>
     </row>
     <row r="679" spans="1:6">
       <c r="A679" t="s">
-        <v>2581</v>
+        <v>2533</v>
       </c>
       <c r="B679" t="s">
-        <v>2582</v>
+        <v>2534</v>
       </c>
       <c r="C679" t="s">
-        <v>2583</v>
+        <v>2585</v>
       </c>
       <c r="D679" t="s">
-        <v>2584</v>
+        <v>2586</v>
       </c>
       <c r="E679" s="2" t="s">
-        <v>2585</v>
+        <v>2587</v>
       </c>
       <c r="F679" s="2" t="s">
-        <v>2586</v>
+        <v>2588</v>
       </c>
     </row>
     <row r="680" spans="1:6">
       <c r="A680" t="s">
-        <v>2581</v>
+        <v>2533</v>
       </c>
       <c r="B680" t="s">
-        <v>2582</v>
+        <v>2534</v>
       </c>
       <c r="C680" t="s">
-        <v>2587</v>
+        <v>2589</v>
       </c>
       <c r="D680" t="s">
-        <v>2588</v>
+        <v>2590</v>
       </c>
       <c r="E680" s="2" t="s">
-        <v>2589</v>
+        <v>2591</v>
       </c>
       <c r="F680" s="2" t="s">
-        <v>2590</v>
+        <v>2592</v>
       </c>
     </row>
     <row r="681" spans="1:6">
       <c r="A681" t="s">
-        <v>2581</v>
+        <v>2533</v>
       </c>
       <c r="B681" t="s">
-        <v>2582</v>
+        <v>2534</v>
       </c>
       <c r="C681" t="s">
-        <v>2591</v>
+        <v>1466</v>
       </c>
       <c r="D681" t="s">
-        <v>2592</v>
+        <v>1467</v>
       </c>
       <c r="E681" s="2" t="s">
         <v>2593</v>
       </c>
       <c r="F681" s="2" t="s">
         <v>2594</v>
       </c>
     </row>
     <row r="682" spans="1:6">
       <c r="A682" t="s">
-        <v>2581</v>
+        <v>2533</v>
       </c>
       <c r="B682" t="s">
-        <v>2582</v>
+        <v>2534</v>
       </c>
       <c r="C682" t="s">
         <v>2595</v>
       </c>
       <c r="D682" t="s">
         <v>2596</v>
       </c>
       <c r="E682" s="2" t="s">
         <v>2597</v>
       </c>
       <c r="F682" s="2" t="s">
         <v>2598</v>
       </c>
     </row>
     <row r="683" spans="1:6">
       <c r="A683" t="s">
-        <v>2581</v>
+        <v>2533</v>
       </c>
       <c r="B683" t="s">
-        <v>2582</v>
+        <v>2534</v>
       </c>
       <c r="C683" t="s">
         <v>2599</v>
       </c>
       <c r="D683" t="s">
         <v>2600</v>
       </c>
       <c r="E683" s="2" t="s">
         <v>2601</v>
       </c>
       <c r="F683" s="2" t="s">
         <v>2602</v>
       </c>
     </row>
     <row r="684" spans="1:6">
       <c r="A684" t="s">
-        <v>2581</v>
+        <v>2533</v>
       </c>
       <c r="B684" t="s">
-        <v>2582</v>
+        <v>2534</v>
       </c>
       <c r="C684" t="s">
         <v>2603</v>
       </c>
       <c r="D684" t="s">
         <v>2604</v>
       </c>
       <c r="E684" s="2" t="s">
         <v>2605</v>
       </c>
       <c r="F684" s="2" t="s">
         <v>2606</v>
       </c>
     </row>
     <row r="685" spans="1:6">
       <c r="A685" t="s">
-        <v>2581</v>
+        <v>2533</v>
       </c>
       <c r="B685" t="s">
-        <v>2582</v>
+        <v>2534</v>
       </c>
       <c r="C685" t="s">
         <v>2607</v>
       </c>
       <c r="D685" t="s">
         <v>2608</v>
       </c>
       <c r="E685" s="2" t="s">
         <v>2609</v>
       </c>
       <c r="F685" s="2" t="s">
         <v>2610</v>
       </c>
     </row>
     <row r="686" spans="1:6">
       <c r="A686" t="s">
-        <v>2581</v>
+        <v>2533</v>
       </c>
       <c r="B686" t="s">
-        <v>2582</v>
+        <v>2534</v>
       </c>
       <c r="C686" t="s">
+        <v>2330</v>
+      </c>
+      <c r="D686" t="s">
+        <v>2331</v>
+      </c>
+      <c r="E686" s="2" t="s">
         <v>2611</v>
       </c>
-      <c r="D686" t="s">
+      <c r="F686" s="2" t="s">
         <v>2612</v>
-      </c>
-[...4 lines deleted...]
-        <v>2614</v>
       </c>
     </row>
     <row r="687" spans="1:6">
       <c r="A687" t="s">
-        <v>2581</v>
+        <v>2533</v>
       </c>
       <c r="B687" t="s">
-        <v>2582</v>
+        <v>2534</v>
       </c>
       <c r="C687" t="s">
+        <v>2613</v>
+      </c>
+      <c r="D687" t="s">
+        <v>2614</v>
+      </c>
+      <c r="E687" s="2" t="s">
         <v>2615</v>
       </c>
-      <c r="D687" t="s">
+      <c r="F687" s="2" t="s">
         <v>2616</v>
-      </c>
-[...4 lines deleted...]
-        <v>2618</v>
       </c>
     </row>
     <row r="688" spans="1:6">
       <c r="A688" t="s">
-        <v>2581</v>
+        <v>2617</v>
       </c>
       <c r="B688" t="s">
-        <v>2582</v>
+        <v>2618</v>
       </c>
       <c r="C688" t="s">
         <v>2619</v>
       </c>
       <c r="D688" t="s">
         <v>2620</v>
       </c>
       <c r="E688" s="2" t="s">
         <v>2621</v>
       </c>
       <c r="F688" s="2" t="s">
         <v>2622</v>
       </c>
     </row>
     <row r="689" spans="1:6">
       <c r="A689" t="s">
-        <v>2581</v>
+        <v>2617</v>
       </c>
       <c r="B689" t="s">
-        <v>2582</v>
+        <v>2618</v>
       </c>
       <c r="C689" t="s">
         <v>2623</v>
       </c>
       <c r="D689" t="s">
         <v>2624</v>
       </c>
       <c r="E689" s="2" t="s">
         <v>2625</v>
       </c>
       <c r="F689" s="2" t="s">
         <v>2626</v>
       </c>
     </row>
     <row r="690" spans="1:6">
       <c r="A690" t="s">
-        <v>2581</v>
+        <v>2617</v>
       </c>
       <c r="B690" t="s">
-        <v>2582</v>
+        <v>2618</v>
       </c>
       <c r="C690" t="s">
         <v>2627</v>
       </c>
       <c r="D690" t="s">
         <v>2628</v>
       </c>
       <c r="E690" s="2" t="s">
         <v>2629</v>
       </c>
       <c r="F690" s="2" t="s">
         <v>2630</v>
       </c>
     </row>
     <row r="691" spans="1:6">
       <c r="A691" t="s">
-        <v>2581</v>
+        <v>2617</v>
       </c>
       <c r="B691" t="s">
-        <v>2582</v>
+        <v>2618</v>
       </c>
       <c r="C691" t="s">
         <v>2631</v>
       </c>
       <c r="D691" t="s">
         <v>2632</v>
       </c>
       <c r="E691" s="2" t="s">
         <v>2633</v>
       </c>
       <c r="F691" s="2" t="s">
         <v>2634</v>
       </c>
     </row>
     <row r="692" spans="1:6">
       <c r="A692" t="s">
-        <v>2581</v>
+        <v>2617</v>
       </c>
       <c r="B692" t="s">
-        <v>2582</v>
+        <v>2618</v>
       </c>
       <c r="C692" t="s">
         <v>2635</v>
       </c>
       <c r="D692" t="s">
         <v>2636</v>
       </c>
       <c r="E692" s="2" t="s">
         <v>2637</v>
       </c>
       <c r="F692" s="2" t="s">
         <v>2638</v>
       </c>
     </row>
     <row r="693" spans="1:6">
       <c r="A693" t="s">
-        <v>2581</v>
+        <v>2617</v>
       </c>
       <c r="B693" t="s">
-        <v>2582</v>
+        <v>2618</v>
       </c>
       <c r="C693" t="s">
         <v>2639</v>
       </c>
       <c r="D693" t="s">
         <v>2640</v>
       </c>
       <c r="E693" s="2" t="s">
         <v>2641</v>
       </c>
       <c r="F693" s="2" t="s">
         <v>2642</v>
       </c>
     </row>
     <row r="694" spans="1:6">
       <c r="A694" t="s">
-        <v>2581</v>
+        <v>2617</v>
       </c>
       <c r="B694" t="s">
-        <v>2582</v>
+        <v>2618</v>
       </c>
       <c r="C694" t="s">
         <v>2643</v>
       </c>
       <c r="D694" t="s">
         <v>2644</v>
       </c>
       <c r="E694" s="2" t="s">
         <v>2645</v>
       </c>
       <c r="F694" s="2" t="s">
         <v>2646</v>
       </c>
     </row>
     <row r="695" spans="1:6">
       <c r="A695" t="s">
-        <v>2581</v>
+        <v>2617</v>
       </c>
       <c r="B695" t="s">
-        <v>2582</v>
+        <v>2618</v>
       </c>
       <c r="C695" t="s">
         <v>2647</v>
       </c>
       <c r="D695" t="s">
         <v>2648</v>
       </c>
       <c r="E695" s="2" t="s">
         <v>2649</v>
       </c>
       <c r="F695" s="2" t="s">
         <v>2650</v>
       </c>
     </row>
     <row r="696" spans="1:6">
       <c r="A696" t="s">
-        <v>2581</v>
+        <v>2617</v>
       </c>
       <c r="B696" t="s">
-        <v>2582</v>
+        <v>2618</v>
       </c>
       <c r="C696" t="s">
         <v>2651</v>
       </c>
       <c r="D696" t="s">
         <v>2652</v>
       </c>
       <c r="E696" s="2" t="s">
         <v>2653</v>
       </c>
       <c r="F696" s="2" t="s">
         <v>2654</v>
       </c>
     </row>
     <row r="697" spans="1:6">
       <c r="A697" t="s">
-        <v>2581</v>
+        <v>2617</v>
       </c>
       <c r="B697" t="s">
-        <v>2582</v>
+        <v>2618</v>
       </c>
       <c r="C697" t="s">
         <v>2655</v>
       </c>
       <c r="D697" t="s">
         <v>2656</v>
       </c>
       <c r="E697" s="2" t="s">
         <v>2657</v>
       </c>
       <c r="F697" s="2" t="s">
         <v>2658</v>
       </c>
     </row>
     <row r="698" spans="1:6">
       <c r="A698" t="s">
-        <v>2581</v>
+        <v>2617</v>
       </c>
       <c r="B698" t="s">
-        <v>2582</v>
+        <v>2618</v>
       </c>
       <c r="C698" t="s">
-        <v>61</v>
+        <v>2659</v>
       </c>
       <c r="D698" t="s">
-        <v>62</v>
+        <v>2660</v>
       </c>
       <c r="E698" s="2" t="s">
-        <v>2659</v>
+        <v>2661</v>
       </c>
       <c r="F698" s="2" t="s">
-        <v>2660</v>
+        <v>2662</v>
       </c>
     </row>
     <row r="699" spans="1:6">
       <c r="A699" t="s">
-        <v>2581</v>
+        <v>2617</v>
       </c>
       <c r="B699" t="s">
-        <v>2582</v>
+        <v>2618</v>
       </c>
       <c r="C699" t="s">
-        <v>2661</v>
+        <v>2663</v>
       </c>
       <c r="D699" t="s">
-        <v>2662</v>
+        <v>2664</v>
       </c>
       <c r="E699" s="2" t="s">
-        <v>2663</v>
+        <v>2665</v>
       </c>
       <c r="F699" s="2" t="s">
-        <v>2664</v>
+        <v>2666</v>
       </c>
     </row>
     <row r="700" spans="1:6">
       <c r="A700" t="s">
-        <v>2581</v>
+        <v>2617</v>
       </c>
       <c r="B700" t="s">
-        <v>2582</v>
+        <v>2618</v>
       </c>
       <c r="C700" t="s">
-        <v>449</v>
+        <v>2667</v>
       </c>
       <c r="D700" t="s">
-        <v>450</v>
+        <v>2668</v>
       </c>
       <c r="E700" s="2" t="s">
-        <v>2665</v>
+        <v>2669</v>
       </c>
       <c r="F700" s="2" t="s">
-        <v>2666</v>
+        <v>2670</v>
       </c>
     </row>
     <row r="701" spans="1:6">
       <c r="A701" t="s">
-        <v>2581</v>
+        <v>2617</v>
       </c>
       <c r="B701" t="s">
-        <v>2582</v>
+        <v>2618</v>
       </c>
       <c r="C701" t="s">
-        <v>2667</v>
+        <v>2671</v>
       </c>
       <c r="D701" t="s">
-        <v>2668</v>
+        <v>2672</v>
       </c>
       <c r="E701" s="2" t="s">
-        <v>2669</v>
+        <v>2673</v>
       </c>
       <c r="F701" s="2" t="s">
-        <v>2670</v>
+        <v>2674</v>
       </c>
     </row>
     <row r="702" spans="1:6">
       <c r="A702" t="s">
-        <v>2581</v>
+        <v>2617</v>
       </c>
       <c r="B702" t="s">
-        <v>2582</v>
+        <v>2618</v>
       </c>
       <c r="C702" t="s">
-        <v>2671</v>
+        <v>2675</v>
       </c>
       <c r="D702" t="s">
-        <v>2672</v>
+        <v>2676</v>
       </c>
       <c r="E702" s="2" t="s">
-        <v>2673</v>
+        <v>2677</v>
       </c>
       <c r="F702" s="2" t="s">
-        <v>2674</v>
+        <v>2678</v>
       </c>
     </row>
     <row r="703" spans="1:6">
       <c r="A703" t="s">
-        <v>2581</v>
+        <v>2617</v>
       </c>
       <c r="B703" t="s">
-        <v>2582</v>
+        <v>2618</v>
       </c>
       <c r="C703" t="s">
-        <v>2675</v>
+        <v>2679</v>
       </c>
       <c r="D703" t="s">
-        <v>2676</v>
+        <v>2680</v>
       </c>
       <c r="E703" s="2" t="s">
-        <v>2677</v>
+        <v>2681</v>
       </c>
       <c r="F703" s="2" t="s">
-        <v>2678</v>
+        <v>2682</v>
       </c>
     </row>
     <row r="704" spans="1:6">
       <c r="A704" t="s">
-        <v>2581</v>
+        <v>2617</v>
       </c>
       <c r="B704" t="s">
-        <v>2582</v>
+        <v>2618</v>
       </c>
       <c r="C704" t="s">
-        <v>2679</v>
+        <v>2683</v>
       </c>
       <c r="D704" t="s">
-        <v>2680</v>
+        <v>2684</v>
       </c>
       <c r="E704" s="2" t="s">
-        <v>2681</v>
+        <v>2685</v>
       </c>
       <c r="F704" s="2" t="s">
-        <v>2682</v>
+        <v>2686</v>
       </c>
     </row>
     <row r="705" spans="1:6">
       <c r="A705" t="s">
-        <v>2581</v>
+        <v>2617</v>
       </c>
       <c r="B705" t="s">
-        <v>2582</v>
+        <v>2618</v>
       </c>
       <c r="C705" t="s">
-        <v>2683</v>
+        <v>2687</v>
       </c>
       <c r="D705" t="s">
-        <v>2684</v>
+        <v>2688</v>
       </c>
       <c r="E705" s="2" t="s">
-        <v>2685</v>
+        <v>2689</v>
       </c>
       <c r="F705" s="2" t="s">
-        <v>2686</v>
+        <v>2690</v>
       </c>
     </row>
     <row r="706" spans="1:6">
       <c r="A706" t="s">
-        <v>2687</v>
+        <v>2617</v>
       </c>
       <c r="B706" t="s">
-        <v>2688</v>
+        <v>2618</v>
       </c>
       <c r="C706" t="s">
-        <v>2689</v>
+        <v>2691</v>
       </c>
       <c r="D706" t="s">
-        <v>2690</v>
+        <v>2692</v>
       </c>
       <c r="E706" s="2" t="s">
-        <v>2691</v>
+        <v>2693</v>
       </c>
       <c r="F706" s="2" t="s">
-        <v>2692</v>
+        <v>2694</v>
       </c>
     </row>
     <row r="707" spans="1:6">
       <c r="A707" t="s">
-        <v>2687</v>
+        <v>2617</v>
       </c>
       <c r="B707" t="s">
-        <v>2688</v>
+        <v>2618</v>
       </c>
       <c r="C707" t="s">
-        <v>1426</v>
+        <v>61</v>
       </c>
       <c r="D707" t="s">
-        <v>1427</v>
+        <v>62</v>
       </c>
       <c r="E707" s="2" t="s">
-        <v>2693</v>
+        <v>2695</v>
       </c>
       <c r="F707" s="2" t="s">
-        <v>2694</v>
+        <v>2696</v>
       </c>
     </row>
     <row r="708" spans="1:6">
       <c r="A708" t="s">
-        <v>2687</v>
+        <v>2617</v>
       </c>
       <c r="B708" t="s">
-        <v>2688</v>
+        <v>2618</v>
       </c>
       <c r="C708" t="s">
-        <v>2695</v>
+        <v>2697</v>
       </c>
       <c r="D708" t="s">
-        <v>2695</v>
+        <v>2698</v>
       </c>
       <c r="E708" s="2" t="s">
-        <v>2696</v>
+        <v>2699</v>
       </c>
       <c r="F708" s="2" t="s">
-        <v>2697</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="709" spans="1:6">
       <c r="A709" t="s">
-        <v>2698</v>
+        <v>2617</v>
       </c>
       <c r="B709" t="s">
-        <v>2699</v>
+        <v>2618</v>
       </c>
       <c r="C709" t="s">
-        <v>2700</v>
+        <v>453</v>
       </c>
       <c r="D709" t="s">
+        <v>454</v>
+      </c>
+      <c r="E709" s="2" t="s">
         <v>2701</v>
       </c>
-      <c r="E709" s="2" t="s">
+      <c r="F709" s="2" t="s">
         <v>2702</v>
-      </c>
-[...1 lines deleted...]
-        <v>2703</v>
       </c>
     </row>
     <row r="710" spans="1:6">
       <c r="A710" t="s">
-        <v>2698</v>
+        <v>2617</v>
       </c>
       <c r="B710" t="s">
-        <v>2699</v>
+        <v>2618</v>
       </c>
       <c r="C710" t="s">
+        <v>2703</v>
+      </c>
+      <c r="D710" t="s">
         <v>2704</v>
       </c>
-      <c r="D710" t="s">
+      <c r="E710" s="2" t="s">
         <v>2705</v>
       </c>
-      <c r="E710" s="2" t="s">
+      <c r="F710" s="2" t="s">
         <v>2706</v>
-      </c>
-[...1 lines deleted...]
-        <v>2707</v>
       </c>
     </row>
     <row r="711" spans="1:6">
       <c r="A711" t="s">
-        <v>2698</v>
+        <v>2617</v>
       </c>
       <c r="B711" t="s">
-        <v>2699</v>
+        <v>2618</v>
       </c>
       <c r="C711" t="s">
+        <v>2707</v>
+      </c>
+      <c r="D711" t="s">
         <v>2708</v>
       </c>
-      <c r="D711" t="s">
+      <c r="E711" s="2" t="s">
         <v>2709</v>
       </c>
-      <c r="E711" s="2" t="s">
+      <c r="F711" s="2" t="s">
         <v>2710</v>
-      </c>
-[...1 lines deleted...]
-        <v>2711</v>
       </c>
     </row>
     <row r="712" spans="1:6">
       <c r="A712" t="s">
-        <v>2698</v>
+        <v>2617</v>
       </c>
       <c r="B712" t="s">
-        <v>2699</v>
+        <v>2618</v>
       </c>
       <c r="C712" t="s">
+        <v>2711</v>
+      </c>
+      <c r="D712" t="s">
         <v>2712</v>
       </c>
-      <c r="D712" t="s">
+      <c r="E712" s="2" t="s">
         <v>2713</v>
       </c>
-      <c r="E712" s="2" t="s">
+      <c r="F712" s="2" t="s">
         <v>2714</v>
-      </c>
-[...1 lines deleted...]
-        <v>2715</v>
       </c>
     </row>
     <row r="713" spans="1:6">
       <c r="A713" t="s">
-        <v>2698</v>
+        <v>2617</v>
       </c>
       <c r="B713" t="s">
-        <v>2699</v>
+        <v>2618</v>
       </c>
       <c r="C713" t="s">
+        <v>2715</v>
+      </c>
+      <c r="D713" t="s">
         <v>2716</v>
       </c>
-      <c r="D713" t="s">
+      <c r="E713" s="2" t="s">
         <v>2717</v>
       </c>
-      <c r="E713" s="2" t="s">
+      <c r="F713" s="2" t="s">
         <v>2718</v>
-      </c>
-[...1 lines deleted...]
-        <v>2719</v>
       </c>
     </row>
     <row r="714" spans="1:6">
       <c r="A714" t="s">
-        <v>2698</v>
+        <v>2617</v>
       </c>
       <c r="B714" t="s">
-        <v>2699</v>
+        <v>2618</v>
       </c>
       <c r="C714" t="s">
+        <v>2719</v>
+      </c>
+      <c r="D714" t="s">
         <v>2720</v>
       </c>
-      <c r="D714" t="s">
+      <c r="E714" s="2" t="s">
         <v>2721</v>
       </c>
-      <c r="E714" s="2" t="s">
+      <c r="F714" s="2" t="s">
         <v>2722</v>
-      </c>
-[...1 lines deleted...]
-        <v>2723</v>
       </c>
     </row>
     <row r="715" spans="1:6">
       <c r="A715" t="s">
-        <v>2698</v>
+        <v>2723</v>
       </c>
       <c r="B715" t="s">
-        <v>2699</v>
+        <v>2724</v>
       </c>
       <c r="C715" t="s">
-        <v>2724</v>
+        <v>2725</v>
       </c>
       <c r="D715" t="s">
-        <v>2725</v>
+        <v>2726</v>
       </c>
       <c r="E715" s="2" t="s">
-        <v>2726</v>
+        <v>2727</v>
       </c>
       <c r="F715" s="2" t="s">
-        <v>2727</v>
+        <v>2728</v>
       </c>
     </row>
     <row r="716" spans="1:6">
       <c r="A716" t="s">
-        <v>2698</v>
+        <v>2723</v>
       </c>
       <c r="B716" t="s">
-        <v>2699</v>
+        <v>2724</v>
       </c>
       <c r="C716" t="s">
-        <v>2728</v>
+        <v>1462</v>
       </c>
       <c r="D716" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E716" s="2" t="s">
         <v>2729</v>
       </c>
-      <c r="E716" s="2" t="s">
+      <c r="F716" s="2" t="s">
         <v>2730</v>
-      </c>
-[...1 lines deleted...]
-        <v>2731</v>
       </c>
     </row>
     <row r="717" spans="1:6">
       <c r="A717" t="s">
-        <v>2698</v>
+        <v>2723</v>
       </c>
       <c r="B717" t="s">
-        <v>2699</v>
+        <v>2724</v>
       </c>
       <c r="C717" t="s">
+        <v>2731</v>
+      </c>
+      <c r="D717" t="s">
+        <v>2731</v>
+      </c>
+      <c r="E717" s="2" t="s">
         <v>2732</v>
       </c>
-      <c r="D717" t="s">
+      <c r="F717" s="2" t="s">
         <v>2733</v>
-      </c>
-[...4 lines deleted...]
-        <v>2735</v>
       </c>
     </row>
     <row r="718" spans="1:6">
       <c r="A718" t="s">
-        <v>2698</v>
+        <v>2734</v>
       </c>
       <c r="B718" t="s">
-        <v>2699</v>
+        <v>2735</v>
       </c>
       <c r="C718" t="s">
-        <v>414</v>
+        <v>2736</v>
       </c>
       <c r="D718" t="s">
-        <v>415</v>
+        <v>2737</v>
       </c>
       <c r="E718" s="2" t="s">
-        <v>2736</v>
+        <v>2738</v>
       </c>
       <c r="F718" s="2" t="s">
-        <v>2737</v>
+        <v>2739</v>
       </c>
     </row>
     <row r="719" spans="1:6">
       <c r="A719" t="s">
-        <v>2698</v>
+        <v>2734</v>
       </c>
       <c r="B719" t="s">
-        <v>2699</v>
+        <v>2735</v>
       </c>
       <c r="C719" t="s">
-        <v>2738</v>
+        <v>2740</v>
       </c>
       <c r="D719" t="s">
-        <v>2739</v>
+        <v>2741</v>
       </c>
       <c r="E719" s="2" t="s">
-        <v>2740</v>
+        <v>2742</v>
       </c>
       <c r="F719" s="2" t="s">
-        <v>2741</v>
+        <v>2743</v>
       </c>
     </row>
     <row r="720" spans="1:6">
       <c r="A720" t="s">
-        <v>2698</v>
+        <v>2734</v>
       </c>
       <c r="B720" t="s">
-        <v>2699</v>
+        <v>2735</v>
       </c>
       <c r="C720" t="s">
-        <v>2742</v>
+        <v>2744</v>
       </c>
       <c r="D720" t="s">
-        <v>2743</v>
+        <v>2745</v>
       </c>
       <c r="E720" s="2" t="s">
-        <v>2744</v>
+        <v>2746</v>
       </c>
       <c r="F720" s="2" t="s">
-        <v>2745</v>
+        <v>2747</v>
       </c>
     </row>
     <row r="721" spans="1:6">
       <c r="A721" t="s">
-        <v>2698</v>
+        <v>2734</v>
       </c>
       <c r="B721" t="s">
-        <v>2699</v>
+        <v>2735</v>
       </c>
       <c r="C721" t="s">
-        <v>2746</v>
+        <v>2748</v>
       </c>
       <c r="D721" t="s">
-        <v>2747</v>
+        <v>2749</v>
       </c>
       <c r="E721" s="2" t="s">
-        <v>2748</v>
+        <v>2750</v>
       </c>
       <c r="F721" s="2" t="s">
-        <v>2749</v>
+        <v>2751</v>
       </c>
     </row>
     <row r="722" spans="1:6">
       <c r="A722" t="s">
-        <v>2698</v>
+        <v>2734</v>
       </c>
       <c r="B722" t="s">
-        <v>2699</v>
+        <v>2735</v>
       </c>
       <c r="C722" t="s">
-        <v>2750</v>
+        <v>2752</v>
       </c>
       <c r="D722" t="s">
-        <v>2751</v>
+        <v>2753</v>
       </c>
       <c r="E722" s="2" t="s">
-        <v>2752</v>
+        <v>2754</v>
       </c>
       <c r="F722" s="2" t="s">
-        <v>2753</v>
+        <v>2755</v>
       </c>
     </row>
     <row r="723" spans="1:6">
       <c r="A723" t="s">
-        <v>2698</v>
+        <v>2734</v>
       </c>
       <c r="B723" t="s">
-        <v>2699</v>
+        <v>2735</v>
       </c>
       <c r="C723" t="s">
-        <v>2754</v>
+        <v>2756</v>
       </c>
       <c r="D723" t="s">
-        <v>2755</v>
+        <v>2757</v>
       </c>
       <c r="E723" s="2" t="s">
-        <v>2756</v>
+        <v>2758</v>
       </c>
       <c r="F723" s="2" t="s">
-        <v>2757</v>
+        <v>2759</v>
       </c>
     </row>
     <row r="724" spans="1:6">
       <c r="A724" t="s">
-        <v>2698</v>
+        <v>2734</v>
       </c>
       <c r="B724" t="s">
-        <v>2699</v>
+        <v>2735</v>
       </c>
       <c r="C724" t="s">
-        <v>2758</v>
+        <v>2760</v>
       </c>
       <c r="D724" t="s">
-        <v>2759</v>
+        <v>2761</v>
       </c>
       <c r="E724" s="2" t="s">
-        <v>2760</v>
+        <v>2762</v>
       </c>
       <c r="F724" s="2" t="s">
-        <v>2761</v>
+        <v>2763</v>
       </c>
     </row>
     <row r="725" spans="1:6">
       <c r="A725" t="s">
-        <v>2698</v>
+        <v>2734</v>
       </c>
       <c r="B725" t="s">
-        <v>2699</v>
+        <v>2735</v>
       </c>
       <c r="C725" t="s">
-        <v>2762</v>
+        <v>2764</v>
       </c>
       <c r="D725" t="s">
-        <v>2763</v>
+        <v>2765</v>
       </c>
       <c r="E725" s="2" t="s">
-        <v>2764</v>
+        <v>2766</v>
       </c>
       <c r="F725" s="2" t="s">
-        <v>2765</v>
+        <v>2767</v>
       </c>
     </row>
     <row r="726" spans="1:6">
       <c r="A726" t="s">
-        <v>2698</v>
+        <v>2734</v>
       </c>
       <c r="B726" t="s">
-        <v>2699</v>
+        <v>2735</v>
       </c>
       <c r="C726" t="s">
-        <v>2766</v>
+        <v>2768</v>
       </c>
       <c r="D726" t="s">
-        <v>2767</v>
+        <v>2769</v>
       </c>
       <c r="E726" s="2" t="s">
-        <v>2768</v>
+        <v>2770</v>
       </c>
       <c r="F726" s="2" t="s">
-        <v>2769</v>
+        <v>2771</v>
       </c>
     </row>
     <row r="727" spans="1:6">
       <c r="A727" t="s">
-        <v>2698</v>
+        <v>2734</v>
       </c>
       <c r="B727" t="s">
-        <v>2699</v>
+        <v>2735</v>
       </c>
       <c r="C727" t="s">
-        <v>2770</v>
+        <v>418</v>
       </c>
       <c r="D727" t="s">
-        <v>2771</v>
+        <v>419</v>
       </c>
       <c r="E727" s="2" t="s">
         <v>2772</v>
       </c>
       <c r="F727" s="2" t="s">
         <v>2773</v>
       </c>
     </row>
     <row r="728" spans="1:6">
       <c r="A728" t="s">
-        <v>2698</v>
+        <v>2734</v>
       </c>
       <c r="B728" t="s">
-        <v>2699</v>
+        <v>2735</v>
       </c>
       <c r="C728" t="s">
         <v>2774</v>
       </c>
       <c r="D728" t="s">
         <v>2775</v>
       </c>
       <c r="E728" s="2" t="s">
         <v>2776</v>
       </c>
       <c r="F728" s="2" t="s">
         <v>2777</v>
       </c>
     </row>
     <row r="729" spans="1:6">
       <c r="A729" t="s">
-        <v>2698</v>
+        <v>2734</v>
       </c>
       <c r="B729" t="s">
-        <v>2699</v>
+        <v>2735</v>
       </c>
       <c r="C729" t="s">
         <v>2778</v>
       </c>
       <c r="D729" t="s">
-        <v>2778</v>
+        <v>2779</v>
       </c>
       <c r="E729" s="2" t="s">
-        <v>2779</v>
+        <v>2780</v>
       </c>
       <c r="F729" s="2" t="s">
-        <v>2780</v>
+        <v>2781</v>
       </c>
     </row>
     <row r="730" spans="1:6">
       <c r="A730" t="s">
-        <v>2698</v>
+        <v>2734</v>
       </c>
       <c r="B730" t="s">
-        <v>2699</v>
+        <v>2735</v>
       </c>
       <c r="C730" t="s">
-        <v>2429</v>
+        <v>2782</v>
       </c>
       <c r="D730" t="s">
-        <v>2430</v>
+        <v>2783</v>
       </c>
       <c r="E730" s="2" t="s">
-        <v>2781</v>
+        <v>2784</v>
       </c>
       <c r="F730" s="2" t="s">
-        <v>2782</v>
+        <v>2785</v>
       </c>
     </row>
     <row r="731" spans="1:6">
       <c r="A731" t="s">
-        <v>2698</v>
+        <v>2734</v>
       </c>
       <c r="B731" t="s">
-        <v>2699</v>
+        <v>2735</v>
       </c>
       <c r="C731" t="s">
-        <v>613</v>
+        <v>2786</v>
       </c>
       <c r="D731" t="s">
-        <v>614</v>
+        <v>2787</v>
       </c>
       <c r="E731" s="2" t="s">
-        <v>2783</v>
+        <v>2788</v>
       </c>
       <c r="F731" s="2" t="s">
-        <v>2784</v>
+        <v>2789</v>
       </c>
     </row>
     <row r="732" spans="1:6">
       <c r="A732" t="s">
-        <v>2698</v>
+        <v>2734</v>
       </c>
       <c r="B732" t="s">
-        <v>2699</v>
+        <v>2735</v>
       </c>
       <c r="C732" t="s">
-        <v>1649</v>
+        <v>2790</v>
       </c>
       <c r="D732" t="s">
-        <v>1650</v>
+        <v>2791</v>
       </c>
       <c r="E732" s="2" t="s">
-        <v>2785</v>
+        <v>2792</v>
       </c>
       <c r="F732" s="2" t="s">
-        <v>2786</v>
+        <v>2793</v>
       </c>
     </row>
     <row r="733" spans="1:6">
       <c r="A733" t="s">
-        <v>2698</v>
+        <v>2734</v>
       </c>
       <c r="B733" t="s">
-        <v>2699</v>
+        <v>2735</v>
       </c>
       <c r="C733" t="s">
-        <v>2787</v>
+        <v>2794</v>
       </c>
       <c r="D733" t="s">
-        <v>2788</v>
+        <v>2795</v>
       </c>
       <c r="E733" s="2" t="s">
-        <v>2789</v>
+        <v>2796</v>
       </c>
       <c r="F733" s="2" t="s">
-        <v>2790</v>
+        <v>2797</v>
       </c>
     </row>
     <row r="734" spans="1:6">
       <c r="A734" t="s">
-        <v>2698</v>
+        <v>2734</v>
       </c>
       <c r="B734" t="s">
-        <v>2699</v>
+        <v>2735</v>
       </c>
       <c r="C734" t="s">
-        <v>1678</v>
+        <v>2798</v>
       </c>
       <c r="D734" t="s">
-        <v>1679</v>
+        <v>2799</v>
       </c>
       <c r="E734" s="2" t="s">
-        <v>2791</v>
+        <v>2800</v>
       </c>
       <c r="F734" s="2" t="s">
-        <v>2792</v>
+        <v>2801</v>
       </c>
     </row>
     <row r="735" spans="1:6">
       <c r="A735" t="s">
-        <v>2698</v>
+        <v>2734</v>
       </c>
       <c r="B735" t="s">
-        <v>2699</v>
+        <v>2735</v>
       </c>
       <c r="C735" t="s">
-        <v>2793</v>
+        <v>2802</v>
       </c>
       <c r="D735" t="s">
-        <v>2793</v>
+        <v>2803</v>
       </c>
       <c r="E735" s="2" t="s">
-        <v>2794</v>
+        <v>2804</v>
       </c>
       <c r="F735" s="2" t="s">
-        <v>2795</v>
+        <v>2805</v>
       </c>
     </row>
     <row r="736" spans="1:6">
       <c r="A736" t="s">
-        <v>2698</v>
+        <v>2734</v>
       </c>
       <c r="B736" t="s">
-        <v>2699</v>
+        <v>2735</v>
       </c>
       <c r="C736" t="s">
-        <v>2796</v>
+        <v>2806</v>
       </c>
       <c r="D736" t="s">
-        <v>2797</v>
+        <v>2807</v>
       </c>
       <c r="E736" s="2" t="s">
-        <v>2798</v>
+        <v>2808</v>
       </c>
       <c r="F736" s="2" t="s">
-        <v>2799</v>
+        <v>2809</v>
       </c>
     </row>
     <row r="737" spans="1:6">
       <c r="A737" t="s">
-        <v>2698</v>
+        <v>2734</v>
       </c>
       <c r="B737" t="s">
-        <v>2699</v>
+        <v>2735</v>
       </c>
       <c r="C737" t="s">
-        <v>2800</v>
+        <v>2810</v>
       </c>
       <c r="D737" t="s">
-        <v>2801</v>
+        <v>2811</v>
       </c>
       <c r="E737" s="2" t="s">
-        <v>2802</v>
+        <v>2812</v>
       </c>
       <c r="F737" s="2" t="s">
-        <v>2803</v>
+        <v>2813</v>
       </c>
     </row>
     <row r="738" spans="1:6">
       <c r="A738" t="s">
-        <v>2698</v>
+        <v>2734</v>
       </c>
       <c r="B738" t="s">
-        <v>2699</v>
+        <v>2735</v>
       </c>
       <c r="C738" t="s">
-        <v>2804</v>
+        <v>2814</v>
       </c>
       <c r="D738" t="s">
-        <v>2805</v>
+        <v>2814</v>
       </c>
       <c r="E738" s="2" t="s">
-        <v>2806</v>
+        <v>2815</v>
       </c>
       <c r="F738" s="2" t="s">
-        <v>2807</v>
+        <v>2816</v>
       </c>
     </row>
     <row r="739" spans="1:6">
       <c r="A739" t="s">
-        <v>2698</v>
+        <v>2734</v>
       </c>
       <c r="B739" t="s">
-        <v>2699</v>
+        <v>2735</v>
       </c>
       <c r="C739" t="s">
-        <v>2808</v>
+        <v>2465</v>
       </c>
       <c r="D739" t="s">
-        <v>2809</v>
+        <v>2466</v>
       </c>
       <c r="E739" s="2" t="s">
-        <v>2810</v>
+        <v>2817</v>
       </c>
       <c r="F739" s="2" t="s">
-        <v>2811</v>
+        <v>2818</v>
       </c>
     </row>
     <row r="740" spans="1:6">
       <c r="A740" t="s">
-        <v>2698</v>
+        <v>2734</v>
       </c>
       <c r="B740" t="s">
-        <v>2699</v>
+        <v>2735</v>
       </c>
       <c r="C740" t="s">
-        <v>2812</v>
+        <v>617</v>
       </c>
       <c r="D740" t="s">
-        <v>2813</v>
+        <v>618</v>
       </c>
       <c r="E740" s="2" t="s">
-        <v>2814</v>
+        <v>2819</v>
       </c>
       <c r="F740" s="2" t="s">
-        <v>2815</v>
+        <v>2820</v>
       </c>
     </row>
     <row r="741" spans="1:6">
       <c r="A741" t="s">
-        <v>2698</v>
+        <v>2734</v>
       </c>
       <c r="B741" t="s">
-        <v>2699</v>
+        <v>2735</v>
       </c>
       <c r="C741" t="s">
-        <v>2816</v>
+        <v>1685</v>
       </c>
       <c r="D741" t="s">
-        <v>2817</v>
+        <v>1686</v>
       </c>
       <c r="E741" s="2" t="s">
-        <v>2818</v>
+        <v>2821</v>
       </c>
       <c r="F741" s="2" t="s">
-        <v>2819</v>
+        <v>2822</v>
       </c>
     </row>
     <row r="742" spans="1:6">
       <c r="A742" t="s">
-        <v>2698</v>
+        <v>2734</v>
       </c>
       <c r="B742" t="s">
-        <v>2699</v>
+        <v>2735</v>
       </c>
       <c r="C742" t="s">
-        <v>2820</v>
+        <v>2823</v>
       </c>
       <c r="D742" t="s">
-        <v>2821</v>
+        <v>2824</v>
       </c>
       <c r="E742" s="2" t="s">
-        <v>2822</v>
+        <v>2825</v>
       </c>
       <c r="F742" s="2" t="s">
-        <v>2823</v>
+        <v>2826</v>
       </c>
     </row>
     <row r="743" spans="1:6">
       <c r="A743" t="s">
-        <v>2698</v>
+        <v>2734</v>
       </c>
       <c r="B743" t="s">
-        <v>2699</v>
+        <v>2735</v>
       </c>
       <c r="C743" t="s">
-        <v>2824</v>
+        <v>1714</v>
       </c>
       <c r="D743" t="s">
-        <v>2825</v>
+        <v>1715</v>
       </c>
       <c r="E743" s="2" t="s">
-        <v>2826</v>
+        <v>2827</v>
       </c>
       <c r="F743" s="2" t="s">
-        <v>2827</v>
+        <v>2828</v>
       </c>
     </row>
     <row r="744" spans="1:6">
       <c r="A744" t="s">
-        <v>2698</v>
+        <v>2734</v>
       </c>
       <c r="B744" t="s">
-        <v>2699</v>
+        <v>2735</v>
       </c>
       <c r="C744" t="s">
-        <v>2828</v>
+        <v>2829</v>
       </c>
       <c r="D744" t="s">
         <v>2829</v>
       </c>
       <c r="E744" s="2" t="s">
         <v>2830</v>
       </c>
       <c r="F744" s="2" t="s">
         <v>2831</v>
       </c>
     </row>
     <row r="745" spans="1:6">
       <c r="A745" t="s">
+        <v>2734</v>
+      </c>
+      <c r="B745" t="s">
+        <v>2735</v>
+      </c>
+      <c r="C745" t="s">
         <v>2832</v>
       </c>
-      <c r="B745" t="s">
+      <c r="D745" t="s">
         <v>2833</v>
       </c>
-      <c r="C745" t="s">
+      <c r="E745" s="2" t="s">
         <v>2834</v>
       </c>
-      <c r="D745" t="s">
+      <c r="F745" s="2" t="s">
         <v>2835</v>
-      </c>
-[...4 lines deleted...]
-        <v>2837</v>
       </c>
     </row>
     <row r="746" spans="1:6">
       <c r="A746" t="s">
-        <v>2832</v>
+        <v>2734</v>
       </c>
       <c r="B746" t="s">
-        <v>2833</v>
+        <v>2735</v>
       </c>
       <c r="C746" t="s">
+        <v>2836</v>
+      </c>
+      <c r="D746" t="s">
+        <v>2837</v>
+      </c>
+      <c r="E746" s="2" t="s">
         <v>2838</v>
       </c>
-      <c r="D746" t="s">
+      <c r="F746" s="2" t="s">
         <v>2839</v>
-      </c>
-[...4 lines deleted...]
-        <v>2841</v>
       </c>
     </row>
     <row r="747" spans="1:6">
       <c r="A747" t="s">
-        <v>2832</v>
+        <v>2734</v>
       </c>
       <c r="B747" t="s">
-        <v>2833</v>
+        <v>2735</v>
       </c>
       <c r="C747" t="s">
+        <v>2840</v>
+      </c>
+      <c r="D747" t="s">
+        <v>2841</v>
+      </c>
+      <c r="E747" s="2" t="s">
         <v>2842</v>
       </c>
-      <c r="D747" t="s">
+      <c r="F747" s="2" t="s">
         <v>2843</v>
-      </c>
-[...4 lines deleted...]
-        <v>2845</v>
       </c>
     </row>
     <row r="748" spans="1:6">
       <c r="A748" t="s">
-        <v>2832</v>
+        <v>2734</v>
       </c>
       <c r="B748" t="s">
-        <v>2833</v>
+        <v>2735</v>
       </c>
       <c r="C748" t="s">
+        <v>2844</v>
+      </c>
+      <c r="D748" t="s">
+        <v>2845</v>
+      </c>
+      <c r="E748" s="2" t="s">
         <v>2846</v>
       </c>
-      <c r="D748" t="s">
+      <c r="F748" s="2" t="s">
         <v>2847</v>
-      </c>
-[...4 lines deleted...]
-        <v>2849</v>
       </c>
     </row>
     <row r="749" spans="1:6">
       <c r="A749" t="s">
-        <v>2832</v>
+        <v>2734</v>
       </c>
       <c r="B749" t="s">
-        <v>2833</v>
+        <v>2735</v>
       </c>
       <c r="C749" t="s">
+        <v>2848</v>
+      </c>
+      <c r="D749" t="s">
+        <v>2849</v>
+      </c>
+      <c r="E749" s="2" t="s">
         <v>2850</v>
       </c>
-      <c r="D749" t="s">
+      <c r="F749" s="2" t="s">
         <v>2851</v>
-      </c>
-[...4 lines deleted...]
-        <v>2853</v>
       </c>
     </row>
     <row r="750" spans="1:6">
       <c r="A750" t="s">
-        <v>2832</v>
+        <v>2734</v>
       </c>
       <c r="B750" t="s">
-        <v>2833</v>
+        <v>2735</v>
       </c>
       <c r="C750" t="s">
+        <v>2852</v>
+      </c>
+      <c r="D750" t="s">
+        <v>2853</v>
+      </c>
+      <c r="E750" s="2" t="s">
         <v>2854</v>
       </c>
-      <c r="D750" t="s">
+      <c r="F750" s="2" t="s">
         <v>2855</v>
-      </c>
-[...4 lines deleted...]
-        <v>2857</v>
       </c>
     </row>
     <row r="751" spans="1:6">
       <c r="A751" t="s">
-        <v>2832</v>
+        <v>2734</v>
       </c>
       <c r="B751" t="s">
-        <v>2833</v>
+        <v>2735</v>
       </c>
       <c r="C751" t="s">
+        <v>2856</v>
+      </c>
+      <c r="D751" t="s">
+        <v>2857</v>
+      </c>
+      <c r="E751" s="2" t="s">
         <v>2858</v>
       </c>
-      <c r="D751" t="s">
+      <c r="F751" s="2" t="s">
         <v>2859</v>
-      </c>
-[...4 lines deleted...]
-        <v>2861</v>
       </c>
     </row>
     <row r="752" spans="1:6">
       <c r="A752" t="s">
-        <v>2832</v>
+        <v>2734</v>
       </c>
       <c r="B752" t="s">
-        <v>2833</v>
+        <v>2735</v>
       </c>
       <c r="C752" t="s">
+        <v>2860</v>
+      </c>
+      <c r="D752" t="s">
+        <v>2861</v>
+      </c>
+      <c r="E752" s="2" t="s">
         <v>2862</v>
       </c>
-      <c r="D752" t="s">
+      <c r="F752" s="2" t="s">
         <v>2863</v>
-      </c>
-[...4 lines deleted...]
-        <v>2865</v>
       </c>
     </row>
     <row r="753" spans="1:6">
       <c r="A753" t="s">
-        <v>2832</v>
+        <v>2734</v>
       </c>
       <c r="B753" t="s">
-        <v>2833</v>
+        <v>2735</v>
       </c>
       <c r="C753" t="s">
+        <v>2864</v>
+      </c>
+      <c r="D753" t="s">
+        <v>2865</v>
+      </c>
+      <c r="E753" s="2" t="s">
         <v>2866</v>
       </c>
-      <c r="D753" t="s">
+      <c r="F753" s="2" t="s">
         <v>2867</v>
-      </c>
-[...4 lines deleted...]
-        <v>2869</v>
       </c>
     </row>
     <row r="754" spans="1:6">
       <c r="A754" t="s">
-        <v>2832</v>
+        <v>2868</v>
       </c>
       <c r="B754" t="s">
-        <v>2833</v>
+        <v>2869</v>
       </c>
       <c r="C754" t="s">
         <v>2870</v>
       </c>
       <c r="D754" t="s">
         <v>2871</v>
       </c>
       <c r="E754" s="2" t="s">
         <v>2872</v>
       </c>
       <c r="F754" s="2" t="s">
         <v>2873</v>
       </c>
     </row>
     <row r="755" spans="1:6">
       <c r="A755" t="s">
-        <v>2832</v>
+        <v>2868</v>
       </c>
       <c r="B755" t="s">
-        <v>2833</v>
+        <v>2869</v>
       </c>
       <c r="C755" t="s">
         <v>2874</v>
       </c>
       <c r="D755" t="s">
         <v>2875</v>
       </c>
       <c r="E755" s="2" t="s">
         <v>2876</v>
       </c>
       <c r="F755" s="2" t="s">
         <v>2877</v>
       </c>
     </row>
     <row r="756" spans="1:6">
       <c r="A756" t="s">
+        <v>2868</v>
+      </c>
+      <c r="B756" t="s">
+        <v>2869</v>
+      </c>
+      <c r="C756" t="s">
         <v>2878</v>
       </c>
-      <c r="B756" t="s">
+      <c r="D756" t="s">
         <v>2879</v>
       </c>
-      <c r="C756" t="s">
+      <c r="E756" s="2" t="s">
         <v>2880</v>
       </c>
-      <c r="D756" t="s">
+      <c r="F756" s="2" t="s">
         <v>2881</v>
-      </c>
-[...4 lines deleted...]
-        <v>2883</v>
       </c>
     </row>
     <row r="757" spans="1:6">
       <c r="A757" t="s">
-        <v>2878</v>
+        <v>2868</v>
       </c>
       <c r="B757" t="s">
-        <v>2879</v>
+        <v>2869</v>
       </c>
       <c r="C757" t="s">
-        <v>315</v>
+        <v>2882</v>
       </c>
       <c r="D757" t="s">
-        <v>316</v>
+        <v>2883</v>
       </c>
       <c r="E757" s="2" t="s">
         <v>2884</v>
       </c>
       <c r="F757" s="2" t="s">
         <v>2885</v>
       </c>
     </row>
     <row r="758" spans="1:6">
       <c r="A758" t="s">
-        <v>2878</v>
+        <v>2868</v>
       </c>
       <c r="B758" t="s">
-        <v>2879</v>
+        <v>2869</v>
       </c>
       <c r="C758" t="s">
         <v>2886</v>
       </c>
       <c r="D758" t="s">
         <v>2887</v>
       </c>
       <c r="E758" s="2" t="s">
         <v>2888</v>
       </c>
       <c r="F758" s="2" t="s">
         <v>2889</v>
       </c>
     </row>
     <row r="759" spans="1:6">
       <c r="A759" t="s">
-        <v>2878</v>
+        <v>2868</v>
       </c>
       <c r="B759" t="s">
-        <v>2879</v>
+        <v>2869</v>
       </c>
       <c r="C759" t="s">
         <v>2890</v>
       </c>
       <c r="D759" t="s">
         <v>2891</v>
       </c>
       <c r="E759" s="2" t="s">
         <v>2892</v>
       </c>
       <c r="F759" s="2" t="s">
         <v>2893</v>
       </c>
     </row>
     <row r="760" spans="1:6">
       <c r="A760" t="s">
-        <v>2878</v>
+        <v>2868</v>
       </c>
       <c r="B760" t="s">
-        <v>2879</v>
+        <v>2869</v>
       </c>
       <c r="C760" t="s">
         <v>2894</v>
       </c>
       <c r="D760" t="s">
         <v>2895</v>
       </c>
       <c r="E760" s="2" t="s">
         <v>2896</v>
       </c>
       <c r="F760" s="2" t="s">
         <v>2897</v>
       </c>
     </row>
     <row r="761" spans="1:6">
       <c r="A761" t="s">
-        <v>2878</v>
+        <v>2868</v>
       </c>
       <c r="B761" t="s">
-        <v>2879</v>
+        <v>2869</v>
       </c>
       <c r="C761" t="s">
         <v>2898</v>
       </c>
       <c r="D761" t="s">
         <v>2899</v>
       </c>
       <c r="E761" s="2" t="s">
         <v>2900</v>
       </c>
       <c r="F761" s="2" t="s">
         <v>2901</v>
       </c>
     </row>
     <row r="762" spans="1:6">
       <c r="A762" t="s">
-        <v>2878</v>
+        <v>2868</v>
       </c>
       <c r="B762" t="s">
-        <v>2879</v>
+        <v>2869</v>
       </c>
       <c r="C762" t="s">
         <v>2902</v>
       </c>
       <c r="D762" t="s">
         <v>2903</v>
       </c>
       <c r="E762" s="2" t="s">
         <v>2904</v>
       </c>
       <c r="F762" s="2" t="s">
         <v>2905</v>
       </c>
     </row>
     <row r="763" spans="1:6">
       <c r="A763" t="s">
-        <v>2878</v>
+        <v>2868</v>
       </c>
       <c r="B763" t="s">
-        <v>2879</v>
+        <v>2869</v>
       </c>
       <c r="C763" t="s">
         <v>2906</v>
       </c>
       <c r="D763" t="s">
         <v>2907</v>
       </c>
       <c r="E763" s="2" t="s">
         <v>2908</v>
       </c>
       <c r="F763" s="2" t="s">
         <v>2909</v>
+      </c>
+    </row>
+    <row r="764" spans="1:6">
+      <c r="A764" t="s">
+        <v>2868</v>
+      </c>
+      <c r="B764" t="s">
+        <v>2869</v>
+      </c>
+      <c r="C764" t="s">
+        <v>2910</v>
+      </c>
+      <c r="D764" t="s">
+        <v>2911</v>
+      </c>
+      <c r="E764" s="2" t="s">
+        <v>2912</v>
+      </c>
+      <c r="F764" s="2" t="s">
+        <v>2913</v>
+      </c>
+    </row>
+    <row r="765" spans="1:6">
+      <c r="A765" t="s">
+        <v>2914</v>
+      </c>
+      <c r="B765" t="s">
+        <v>2915</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2916</v>
+      </c>
+      <c r="D765" t="s">
+        <v>2917</v>
+      </c>
+      <c r="E765" s="2" t="s">
+        <v>2918</v>
+      </c>
+      <c r="F765" s="2" t="s">
+        <v>2919</v>
+      </c>
+    </row>
+    <row r="766" spans="1:6">
+      <c r="A766" t="s">
+        <v>2914</v>
+      </c>
+      <c r="B766" t="s">
+        <v>2915</v>
+      </c>
+      <c r="C766" t="s">
+        <v>319</v>
+      </c>
+      <c r="D766" t="s">
+        <v>320</v>
+      </c>
+      <c r="E766" s="2" t="s">
+        <v>2920</v>
+      </c>
+      <c r="F766" s="2" t="s">
+        <v>2921</v>
+      </c>
+    </row>
+    <row r="767" spans="1:6">
+      <c r="A767" t="s">
+        <v>2914</v>
+      </c>
+      <c r="B767" t="s">
+        <v>2915</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2922</v>
+      </c>
+      <c r="D767" t="s">
+        <v>2923</v>
+      </c>
+      <c r="E767" s="2" t="s">
+        <v>2924</v>
+      </c>
+      <c r="F767" s="2" t="s">
+        <v>2925</v>
+      </c>
+    </row>
+    <row r="768" spans="1:6">
+      <c r="A768" t="s">
+        <v>2914</v>
+      </c>
+      <c r="B768" t="s">
+        <v>2915</v>
+      </c>
+      <c r="C768" t="s">
+        <v>2926</v>
+      </c>
+      <c r="D768" t="s">
+        <v>2927</v>
+      </c>
+      <c r="E768" s="2" t="s">
+        <v>2928</v>
+      </c>
+      <c r="F768" s="2" t="s">
+        <v>2929</v>
+      </c>
+    </row>
+    <row r="769" spans="1:6">
+      <c r="A769" t="s">
+        <v>2914</v>
+      </c>
+      <c r="B769" t="s">
+        <v>2915</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2930</v>
+      </c>
+      <c r="D769" t="s">
+        <v>2931</v>
+      </c>
+      <c r="E769" s="2" t="s">
+        <v>2932</v>
+      </c>
+      <c r="F769" s="2" t="s">
+        <v>2933</v>
+      </c>
+    </row>
+    <row r="770" spans="1:6">
+      <c r="A770" t="s">
+        <v>2914</v>
+      </c>
+      <c r="B770" t="s">
+        <v>2915</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2934</v>
+      </c>
+      <c r="D770" t="s">
+        <v>2935</v>
+      </c>
+      <c r="E770" s="2" t="s">
+        <v>2936</v>
+      </c>
+      <c r="F770" s="2" t="s">
+        <v>2937</v>
+      </c>
+    </row>
+    <row r="771" spans="1:6">
+      <c r="A771" t="s">
+        <v>2914</v>
+      </c>
+      <c r="B771" t="s">
+        <v>2915</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2938</v>
+      </c>
+      <c r="D771" t="s">
+        <v>2939</v>
+      </c>
+      <c r="E771" s="2" t="s">
+        <v>2940</v>
+      </c>
+      <c r="F771" s="2" t="s">
+        <v>2941</v>
+      </c>
+    </row>
+    <row r="772" spans="1:6">
+      <c r="A772" t="s">
+        <v>2914</v>
+      </c>
+      <c r="B772" t="s">
+        <v>2915</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2942</v>
+      </c>
+      <c r="D772" t="s">
+        <v>2943</v>
+      </c>
+      <c r="E772" s="2" t="s">
+        <v>2944</v>
+      </c>
+      <c r="F772" s="2" t="s">
+        <v>2945</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.69999999999999996" right="0.69999999999999996" top="0.75" bottom="0.75" header="0.29999999999999999" footer="0.29999999999999999"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</oddFooter>
     <evenHeader/>
     <evenFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</evenFooter>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">